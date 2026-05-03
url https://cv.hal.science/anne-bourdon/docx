--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -588,542 +588,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iodine plasmas for space propulsion and industrial applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of high-order moment models for the ion dynamics in a bounded low-temperature plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Esteves</w:t>
+                <w:t xml:space="preserve">Anatole Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Drag</w:t>
+                <w:t xml:space="preserve">N. Lequette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry E. Magin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alvarez Laguna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ae2b7e⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2505.10456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445110v1</w:t>
+                <w:t xml:space="preserve">hal-05068896v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of high-order moment models for the ion dynamics in a bounded low-temperature plasma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Lequette</w:t>
+                <w:t xml:space="preserve">Photoelectric Effect in Air Explains Lightning Initiation and Terrestrial Gamma Ray Flashes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor P Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Celestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry E. Magin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Bourdon</w:t>
+                <w:t xml:space="preserve">Reza Janalizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Alvarez Laguna</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zaid Pervez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32 (10), </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2505.10456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025JD043897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05068896v2</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05192835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoelectric Effect in Air Explains Lightning Initiation and Terrestrial Gamma Ray Flashes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Celestin</w:t>
+                <w:t xml:space="preserve">Steady-state plasma model of an iodine-fueled Hall thruster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reza Janalizadeh</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2025JD043897⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138 (4), pp.043303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0263183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05192835v1</w:t>
+                <w:t xml:space="preserve">hal-05192813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady-state plasma model of an iodine-fueled Hall thruster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iodine plasmas for space propulsion and industrial applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Drag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 138 (4), pp.043303. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (2), pp.023001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0263183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ae2b7e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05192813v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refining the modeling strategy for anomalous electron transport in fluid simulations of Hall thrusters via insights from PIC simulations</w:t>
               </w:r>
@@ -1233,1438 +1233,1434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05183698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the breathing mode development in Hall thrusters using hybrid simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Alvarez Laguna</w:t>
+                <w:t xml:space="preserve">Analysis and control of Hall effect thruster using optical emission spectroscopy and artificial neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Ben Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Schiesko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 135 (7), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0188859⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 136 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0214760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04476595v1</w:t>
+                <w:t xml:space="preserve">hal-04752706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and control of Hall effect thruster using optical emission spectroscopy and artificial neural network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loïc Schiesko</w:t>
+                <w:t xml:space="preserve">Photoelectric Feedback Mechanism for Acceleration of Runaway Electrons in Gas Discharges at High Overvoltages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor P Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Celestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 136 (15), </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 133 (23), pp.235301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0214760⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.133.235301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04752706v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoelectric Feedback Mechanism for Acceleration of Runaway Electrons in Gas Discharges at High Overvoltages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Celestin</w:t>
+                <w:t xml:space="preserve">Study of the breathing mode development in Hall thrusters using hybrid simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Petronio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Alvarez Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 133 (23), pp.235301. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 135 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.133.235301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0188859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04825895v1</w:t>
+                <w:t xml:space="preserve">hal-04476595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion on the transport processes in electrons with non-Maxwellian energy distribution function in partially-ionized plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-dimensional effects on electrostatic instabilities in Hall thrusters. II. Comparison of particle-in-cell simulation results with linear theory dispersion relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Petronio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Alvarez Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P Chabert</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6587/acc422⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (1), pp.012104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0119255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04053504v1</w:t>
+                <w:t xml:space="preserve">hal-03946320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional effects on electrostatic instabilities in Hall thrusters. II. Comparison of particle-in-cell simulation results with linear theory dispersion relations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Alvarez Laguna</w:t>
+                <w:t xml:space="preserve">Conditions for Inception of Relativistic Runaway Discharges in Air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Celestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chabert</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Janalizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Jansky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0119255⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (7), pp.e2022GL102710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022GL102710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946320v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04054942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions for Inception of Relativistic Runaway Discharges in Air</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Celestin</w:t>
+                <w:t xml:space="preserve">Two-dimensional effects on electrostatic instabilities in Hall thrusters. I. Insights from particle-in-cell simulations and two-point power spectral density reconstruction techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Petronio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Alvarez Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jaroslav Jansky</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022GL102710⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (1), pp.012103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0119253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04054942v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional effects on electrostatic instabilities in Hall thrusters. I. Insights from particle-in-cell simulations and two-point power spectral density reconstruction techniques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discussion on the transport processes in electrons with non-Maxwellian energy distribution function in partially-ionized plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Alvarez Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chabert</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 30 (1), pp.012103. </w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65 (5), pp.054002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0119253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6587/acc422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03935095v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of surface charging memory effect in ionization wave dynamics</w:t>
+                <w:t xml:space="preserve">Investigation of the impact of NRP discharge frequency on the ignition of a lean methane-air mixture using fully coupled plasma-combustion numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Viegas</w:t>
+                <w:t xml:space="preserve">N. Barleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elmar Slikboer</w:t>
+                <w:t xml:space="preserve">L. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zdenek Bonaventura</w:t>
+                <w:t xml:space="preserve">B. Cuenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enric Garcia-Caurel</w:t>
+                <w:t xml:space="preserve">O. Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Guaitella</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.1181. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-04914-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.07.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541456v1</w:t>
+                <w:t xml:space="preserve">hal-03756656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the impact of NRP discharge frequency on the ignition of a lean methane-air mixture using fully coupled plasma-combustion numerical simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Charged-particles measurements in low-pressure iodine plasmas used for electric propulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Barleon</w:t>
+                <w:t xml:space="preserve">F Marmuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cheng</w:t>
+                <w:t xml:space="preserve">C Drag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Cuenot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Alvarez Laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.07.046⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (8), pp.085007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac8288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03756656v1</w:t>
+                <w:t xml:space="preserve">hal-03812518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charged-particles measurements in low-pressure iodine plasmas used for electric propulsion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B Esteves</w:t>
+                <w:t xml:space="preserve">Physics of plasma jets and interaction with surfaces: review on modelling and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Viegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmar Slikboer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Marmuse</w:t>
+                <w:t xml:space="preserve">Zdenek Bonaventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Drag</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A Bourdon</w:t>
+                <w:t xml:space="preserve">Olivier Guaitella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Alvarez Laguna</w:t>
+                <w:t xml:space="preserve">Ana Sobota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 31 (8), pp.085007. </w:t>
+              <w:t xml:space="preserve">, 2022, 31 (5), pp.053001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac8288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac61a9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812518v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics of plasma jets and interaction with surfaces: review on modelling and experiments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guaitella</w:t>
+                <w:t xml:space="preserve">Analysis of small scale fluctuations in Hall effect thrusters using virtual Thomson scattering on PIC simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Sobota</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyrille Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 31 (5), pp.053001. </w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac61a9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0073215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03677934v1</w:t>
+                <w:t xml:space="preserve">hal-03551302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the electric field profile on the accuracy of E-FISH measurements in ionization waves</w:t>
               </w:r>
@@ -2676,51 +2672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tat Loon Chng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Z. Pai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guaitella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Starikovskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2914,103 +2910,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma assisted combustion of methane-air mixtures: Validation and reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Barleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cuenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 240, pp.111990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3038,274 +3034,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of small scale fluctuations in Hall effect thrusters using virtual Thomson scattering on PIC simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarek Ben Slimane</w:t>
+                <w:t xml:space="preserve">A regularized high-order moment model to capture non-Maxwellian electron energy distribution function effects in partially ionized plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Alvarez Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Honoré</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chabert</w:t>
+                <w:t xml:space="preserve">B. Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 29, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0073215⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 29 (8), pp.083507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0095019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03551302v1</w:t>
+                <w:t xml:space="preserve">hal-03758363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A regularized high-order moment model to capture non-Maxwellian electron energy distribution function effects in partially ionized plasmas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Bourdon</w:t>
+                <w:t xml:space="preserve">Quantification of surface charging memory effect in ionization wave dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Viegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmar Slikboer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdenek Bonaventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Chabert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enric Garcia-Caurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guaitella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (8), pp.083507. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.1181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0095019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-04914-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758363v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origin of the breathing mode in Hall thrusters and its stabilization</w:t>
               </w:r>
@@ -3434,51 +3434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Péchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Tholin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdenek Bonaventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 30 (10), pp.105022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3506,291 +3506,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03416799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D radial-azimuthal particle-in-cell benchmark for E × B discharges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The interaction between ion transit-time and electron drift instabilities and their effect on anomalous electron transport in Hall thrusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W Villafana</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 30 (7), pp.075002. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac0a4a⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 30 (6), pp.065017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac02b3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03285311v1</w:t>
+                <w:t xml:space="preserve">hal-03232799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interaction between ion transit-time and electron drift instabilities and their effect on anomalous electron transport in Hall thrusters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+                <w:t xml:space="preserve">2D radial-azimuthal particle-in-cell benchmark for E × B discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Villafana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Petronio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Denig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D Eremin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 30 (6), pp.065017. </w:t>
+              <w:t xml:space="preserve">, 2021, 30 (7), pp.075002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac02b3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac0a4a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232799v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the electric field in a diffuse nanosecond positive ionization wave generated in a pin-to-plane geometry in atmospheric pressure air</w:t>
               </w:r>
@@ -3815,51 +3815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Péchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Tholin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdenek Bonaventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 54, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3919,64 +3919,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Petronio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4021,1472 +4021,1472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a kHz atmospheric pressure plasma jet: comparison of discharge propagation parameters in experiments and simulations without target</w:t>
+                <w:t xml:space="preserve">Physics of E × B discharges relevant to plasma propulsion and similar technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlous Hofmans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pedro Viegas</w:t>
+                <w:t xml:space="preserve">Igor Kaganovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Van Rooij</w:t>
+                <w:t xml:space="preserve">Andrei Smolyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bart Klarenaar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guaitella</w:t>
+                <w:t xml:space="preserve">Yevgeny Raitses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ahedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Mikellides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ab6d49⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (12), pp.120601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0010135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02870763v1</w:t>
+                <w:t xml:space="preserve">hal-03101229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma-sheath transition in multi-fluid models with inertial terms under low pressure conditions: Comparison with the classical and kinetic theory</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fast Camera Analysis of Plasma Instabilities in Hall Effect Thrusters Using a POD Method under Different Operating Regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Désangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Shcherbanev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarence Deltel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ab6242⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (5), pp.518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos11050518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551832v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collisionless ion modeling in Hall thrusters: Analytical axial velocity distribution function and heat flux closures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">An asymptotic preserving well-balanced scheme for the isothermal fluid equations in low-temperature plasma applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Chabert</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Magin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0006258⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 419, pp.109634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950586v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Camera Analysis of Plasma Instabilities in Hall Effect Thrusters Using a POD Method under Different Operating Regimes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corrigendum: Non-isothermal sheath model for low pressure plasmas (2019 Plasma Sources Sci. Technol. 28 075007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lucken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.039501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ab74b7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos11050518⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02870752v1</w:t>
+                <w:t xml:space="preserve">hal-03786506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An asymptotic preserving well-balanced scheme for the isothermal fluid equations in low-temperature plasma applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Bourdon</w:t>
+                <w:t xml:space="preserve">Interaction of an atmospheric pressure plasma jet with grounded and floating metallic targets: simulations and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Viegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlous Hofmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier van Rooij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Obrusník</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart L M Klarenaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109634⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (9), pp.095011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/aba7ec⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116610v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics of E × B discharges relevant to plasma propulsion and similar technologies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saturation of the magnetic confinement in weakly ionized plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lucken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Lieberman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0010135⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.065014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ab38b2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03101229v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: Non-isothermal sheath model for low pressure plasmas (2019 Plasma Sources Sci. Technol. 28 075007)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Lucken</w:t>
+                <w:t xml:space="preserve">Numerical Study of Jet-Target Interaction: Influence of Dielectric Permittivity on the Electric Field Experienced by the Target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Viegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29, pp.039501. </w:t>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40, pp.661-683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ab74b7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11090-019-10033-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786506v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of an atmospheric pressure plasma jet with grounded and floating metallic targets: simulations and experiments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparison between kinetic theory and particle-in-cell simulations of anomalous electron transport in E × B plasma discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/aba7ec⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0003978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02960641v1</w:t>
+                <w:t xml:space="preserve">hal-02877468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Study of Jet-Target Interaction: Influence of Dielectric Permittivity on the Electric Field Experienced by the Target</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Viegas</w:t>
+                <w:t xml:space="preserve">Plasma-sheath transition in multi-fluid models with inertial terms under low pressure conditions: Comparison with the classical and kinetic theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry E. Magin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11090-019-10033-6⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ab6242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342270v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturation of the magnetic confinement in weakly ionized plasma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Tavant</w:t>
+                <w:t xml:space="preserve">Collisionless ion modeling in Hall thrusters: Analytical axial velocity distribution function and heat flux closures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ab38b2⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (7), pp.073506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0006258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342266v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison between kinetic theory and particle-in-cell simulations of anomalous electron transport in E × B plasma discharges</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of a kHz atmospheric pressure plasma jet: comparison of discharge propagation parameters in experiments and simulations without target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlous Hofmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Viegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Van Rooij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Klarenaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guaitella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (3), pp.034003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0003978⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ab6d49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877468v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Isothermal Sheath Model for Low Pressure Plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lucken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5540,1178 +5540,1178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D axial-azimuthal particle-in-cell benchmark for low-temperature partially magnetized plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Charoy</w:t>
+                <w:t xml:space="preserve">Instability-enhanced transport in low temperature magnetized plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lucken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Boeuf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Carlsson</w:t>
+                <w:t xml:space="preserve">M. A. Lieberman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ab46c5⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, pp.070702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5094422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336361v1</w:t>
+                <w:t xml:space="preserve">hal-02162938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instability-enhanced transport in low temperature magnetized plasma</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">2D axial-azimuthal particle-in-cell benchmark for low-temperature partially magnetized plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. A. Lieberman</w:t>
+                <w:t xml:space="preserve">J. Carlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26, pp.070702. </w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (10), pp.105010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5094422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ab46c5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162938v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of the transient charging of a dielectric surface exposed to a plasma jet</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison between ad-hoc and instability-induced electron anomalous transport in a 1D fluid simulation of Hall-effect thruster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Bonaventura</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roberto Martorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 28 (9), pp.095016. </w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (8), pp.083502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ab3c27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5089008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342268v1</w:t>
+                <w:t xml:space="preserve">hal-02272112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between ad-hoc and instability-induced electron anomalous transport in a 1D fluid simulation of Hall-effect thruster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical investigation of the transient charging of a dielectric surface exposed to a plasma jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmar Slikboer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Viegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Martorelli</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Z. Bonaventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Garcia-Caurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Sobota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26 (8), pp.083502. </w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (9), pp.095016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5089008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ab3c27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272112v1</w:t>
+                <w:t xml:space="preserve">hal-02342268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study on the time evolutions of the electric field in helium plasma jets with positive and negative polarities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Pechereau</w:t>
+                <w:t xml:space="preserve">Anomalous electron transport in Hall-effect thrusters: Comparison between quasi-linear kinetic theory and particle-in-cell simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Martorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/aaa7d4⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (6), pp.061202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5017626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895557v1</w:t>
+                <w:t xml:space="preserve">hal-01895564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge-to-center plasma density ratios in two-dimensional plasma discharges</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical study on the time evolutions of the electric field in helium plasma jets with positive and negative polarities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Viegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pechereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 27 (3), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/aaaf61⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 27, pp.025007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/aaa7d4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01860436v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in the modeling and computer simulations of non-equilibrium plasma discharges</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edge-to-center plasma density ratios in two-dimensional plasma discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lucken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Croes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aab1b9⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/aaaf61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895559v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of a plasma--target interaction through electric field characterization examining surface and volume charge contributions: modeling and experiment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent advances in the modeling and computer simulations of non-equilibrium plasma discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laxminarayan L Raja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter L G Ventzek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27, </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (15), pp.150202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/aadcc0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aab1b9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03785882v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous electron transport in Hall-effect thrusters: Comparison between quasi-linear kinetic theory and particle-in-cell simulations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation of a plasma--target interaction through electric field characterization examining surface and volume charge contributions: modeling and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Viegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmar Slikboer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Obrusník</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdenek Bonaventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Sobota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (6), pp.061202. </w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5017626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/aadcc0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895564v1</w:t>
+                <w:t xml:space="preserve">hal-03785882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of secondary electron emission on plasma sheath characteristics and electron transport in an ExB discharge via kinetic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Croes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lucken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6775,90 +6775,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of alternative propellants on the electron drift instability in Hall-effect thrusters: Insight from 2D particle-in-cell simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Croes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lucken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Martorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6909,51 +6909,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D particle-in-cell simulations of the electron drift instability and associated anomalous electron transport in Hall-effect thrusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Croes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7163,438 +7163,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the angular scattering of electrons on the runaway threshold in air</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical and experimental study of the dynamics of a $\mu$s helium plasma gun discharge with various amounts of N$_2$ admixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chanrion</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Bourdon</w:t>
+                <w:t xml:space="preserve">Thibault Darny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pechereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torsten Neubert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Viegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 58, pp.044001. </w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (3), pp.035002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0741-3335/58/4/044001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/25/3/035002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01549333v1</w:t>
+                <w:t xml:space="preserve">hal-01340183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study of the dynamics of a $\mu$s helium plasma gun discharge with various amounts of N$_2$ admixture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of surface emission processes on a fast-pulsed dielectric barrier discharge in air at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pechereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bonaventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 25 (3), pp.035002. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/25/3/035002⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 25, pp.044004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/25/4/044004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340183v1</w:t>
+                <w:t xml:space="preserve">hal-01549322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of surface emission processes on a fast-pulsed dielectric barrier discharge in air at atmospheric pressure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Influence of the angular scattering of electrons on the runaway threshold in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chanrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bonaventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Neubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 25, pp.044004. </w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58, pp.044001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/25/4/044004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0741-3335/58/4/044001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01549322v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical strategy to discretize and solve the Poisson equation on dynamically adapted multiresolution grids for time-dependent streamer discharge simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdenek Bonaventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7758,51 +7758,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-nanosecond delays of light emitted by streamer in atmospheric pressure air: Analysis of N&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;(C&amp;lt;SUP&amp;gt;3&amp;lt;/SUP&amp;gt;Pi&amp;lt;SUB&amp;gt;u&amp;lt;/SUB&amp;gt;) and N&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt;(B&amp;lt;SUP&amp;gt;2&amp;lt;/SUP&amp;gt;Sigma&amp;lt;SUB&amp;gt;u&amp;lt;/SUB&amp;gt;&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt;) emissions and fundamental streamer structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Hoder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdenek Bonaventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7856,845 +7856,845 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01549356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runaway electrons from a ‘beam-bulk’ model of streamer: application to TGFs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pure airplasma bullets propagating inside microcapillaries and in ambient air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Çinar</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D.A. Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Kuribara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keiichiro Urabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Stauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/9/5/055003⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23, pp.062006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/23/6/062006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866285v1</w:t>
+                <w:t xml:space="preserve">hal-01549393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pure airplasma bullets propagating inside microcapillaries and in ambient air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D.A. Lacoste</w:t>
+                <w:t xml:space="preserve">Influence of fast-heating processes and O atom production by a nanosecond spark discharge on the ignition of a lean –air premixed flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Tholin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deanna Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23, pp.062006. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 161 (5), pp.1235 - 1246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/23/6/062006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01549393v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fast-heating processes and O atom production by a nanosecond spark discharge on the ignition of a lean –air premixed flame</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Deanna Lacoste</w:t>
+                <w:t xml:space="preserve">Simulation of two counter-propagating helium discharges at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Jansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.11.007⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/23/2/025001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866282v1</w:t>
+                <w:t xml:space="preserve">hal-01866278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of two counter-propagating helium discharges at atmospheric pressure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Large Conical Discharge Structure of an Air Discharge at Atmospheric Pressure in a Point-to-Plane Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Pechereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Delliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Jansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tardiveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pasquiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/23/2/025001⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (10), pp.2346 - 2347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2014.2309981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866278v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Conical Discharge Structure of an Air Discharge at Atmospheric Pressure in a Point-to-Plane Geometry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tardiveau</w:t>
+                <w:t xml:space="preserve">Reduction of State-to-State to Macroscopic Models for Hypersonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pasquiers</w:t>
+                <w:t xml:space="preserve">Julien Annaloro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Capitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianpierro Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2014.2309981⟩</w:t>
+              <w:t xml:space="preserve">Open Plasma Physics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (1), pp.60 - 75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1876534301407010060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866211v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of State-to-State to Macroscopic Models for Hypersonics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the external electrical circuit on the regimes of a nanosecond repetitively pulsed discharge in air at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Tholin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Plasma Physics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1876534301407010060⟩</w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0741-3335/57/1/014016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866287v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the external electrical circuit on the regimes of a nanosecond repetitively pulsed discharge in air at atmospheric pressure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Bourdon</w:t>
+                <w:t xml:space="preserve">Runaway electrons from a ‘beam-bulk’ model of streamer: application to TGFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chanrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdenek Bonaventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Çinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Neubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 57 (1), </w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0741-3335/57/1/014016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/9/5/055003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01348455v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the hydrodynamic expansion following a nanosecond pulsed spark discharge in air at atmospheric pressure</w:t>
               </w:r>
@@ -9106,593 +9106,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental - modeling study of an atmospheric pressure helium discharge propagating in a thin dielectric tube</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new numerical strategy with space-time adaptivity and error control for multi-scale streamer discharge simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdenek Bonaventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaroslav Jánský</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Descombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2012.2209129⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 231 (3), pp.1002-1019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2011.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00759082v1</w:t>
+                <w:t xml:space="preserve">hal-00573043v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivation of a merging condition for two interacting streamers in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdenek Bonaventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21 (052001), pp.1-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0963-0252/21/5/052001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697691v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coarse-grain model for internal energy excitation and dissociation of molecular nitrogen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry E. Magin</w:t>
+                <w:t xml:space="preserve">Experimental - modeling study of an atmospheric pressure helium discharge propagating in a thin dielectric tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Jánský</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.T. Algwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Panesi</w:t>
+                <w:t xml:space="preserve">Deborah O'Connell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David W. Schwenke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2011.10.009⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (11), pp.2912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2012.2209129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00695831v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new numerical strategy with space-time adaptivity and error control for multi-scale streamer discharge simulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Massot</w:t>
+                <w:t xml:space="preserve">Coarse-grain model for internal energy excitation and dissociation of molecular nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry E. Magin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Panesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard L. Jaffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David W. Schwenke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 398, pp.90-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2011.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2011.07.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00573043v2</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QCT-based vibrational collisional models applied to nonequilibrium nozzle flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Munafo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Panesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard L. Jaffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianpiero Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9768,64 +9768,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the reignition of a discharge behind a dielectric layer in air at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Pechereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Jansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9878,1028 +9878,1028 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric field determination in streamer discharges in air at atmospheric pressure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zdenek Bonaventura</w:t>
+                <w:t xml:space="preserve">Electronic Excitation of Atoms and Molecules for the FIRE II Flight Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Panesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Magin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Célestin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor Pasko</w:t>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chazot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/20/3/035012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (3), pp.361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.50033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00587149v1</w:t>
+                <w:t xml:space="preserve">hal-00609061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of the propagation of a discharge in a capillary tube in air at atmospheric pressure</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface charge deposition inside a capillary glass tube by an atmospheric pressure discharge in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Tardiveau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Jánský</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 44, pp.335201. </w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 55 (1), pp.13810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/33/335201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2011100504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00616812v1</w:t>
+                <w:t xml:space="preserve">hal-00719814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of an Air Discharge at Atmospheric Pressure in a Capillary Glass Tube: Influence of the Tube Radius on the Discharge Structure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Images of a Nanosecond Repetitively Pulsed Glow Discharge Between Two Point Electrodes in Air at 300 K and at Atmospheric Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Tholin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Tardiveau</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane L. Rusterholtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deanna Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Z. Pai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Célestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 39 (11), pp.2106-2107. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2011.2160561⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 39 (11), pp.2254-2255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2011.2158855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640642v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of helium discharge ignition and dynamics in thin tubes at atmospheric pressure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaroslav Jansky</w:t>
+                <w:t xml:space="preserve">Influence of temperature on the glow regime of a discharge in air at atmospheric pressure between two point electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Tholin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44, pp.385203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/38/385203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3655199⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00634622v1</w:t>
+                <w:t xml:space="preserve">hal-00619284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface charge deposition inside a capillary glass tube by an atmospheric pressure discharge in air</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Propagation of an Air Discharge at Atmospheric Pressure in a Capillary Glass Tube: Influence of the Tube Radius on the Discharge Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Jansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Delliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Tholin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdenek Bonaventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tardiveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (11), pp.2106-2107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2011.2160561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2011100504⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00719814v1</w:t>
+                <w:t xml:space="preserve">hal-00640642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Excitation of Atoms and Molecules for the FIRE II Flight Experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Magin</w:t>
+                <w:t xml:space="preserve">Simulation of helium discharge ignition and dynamics in thin tubes at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Jansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chazot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 25 (3), pp.361. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99, pp.161504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.50033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3655199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609061v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Images of a Nanosecond Repetitively Pulsed Glow Discharge Between Two Point Electrodes in Air at 300 K and at Atmospheric Pressure</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Electric field determination in streamer discharges in air at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdenek Bonaventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Célestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20, pp.035012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/20/3/035012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPS.2011.2158855⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00640640v1</w:t>
+                <w:t xml:space="preserve">hal-00587149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of temperature on the glow regime of a discharge in air at atmospheric pressure between two point electrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical study of the propagation of a discharge in a capillary tube in air at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Jansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Delliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Tholin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tardiveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 44, pp.385203. </w:t>
+              <w:t xml:space="preserve">, 2011, 44, pp.335201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/38/385203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/33/335201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619284v1</w:t>
+                <w:t xml:space="preserve">hal-00616812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the pre-ionization background and simulation of the optical emission of a streamer discharge in preheated air at atmospheric pressure between two point electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdenek Bonaventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Celestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11088,51 +11088,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air‐density‐dependent model for analysis of air heating associated with streamers, leaders, and transient luminous events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Riousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11185,311 +11185,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00548692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of surface charges on the structure of a dielectric barrier discharge in air at atmospheric pressure: experiment and modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">The use of the ghost fluid method for Poisson's equation to simulate streamer propagation in point-to-plane and point-to-point geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Célestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdenek Bonaventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+                <w:t xml:space="preserve">Barbar Zeghondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ségur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2009078⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42, pp.065203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/6/065203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00380341v1</w:t>
+                <w:t xml:space="preserve">hal-00364735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of the ghost fluid method for Poisson's equation to simulate streamer propagation in point-to-plane and point-to-point geometries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Influence of surface charges on the structure of a dielectric barrier discharge in air at atmospheric pressure: experiment and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Célestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdenek Bonaventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barbar Zeghondy</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guaitella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ségur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 42, pp.065203. </w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47, pp.22810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/6/065203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2009078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00364735v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics and applications of atmospheric non-thermal air plasma with reference to environment</w:t>
               </w:r>
@@ -11527,51 +11527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deniset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ségur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 51, pp.124002. </w:t>
@@ -11621,103 +11621,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire II Flight Experiment Analysis by Means of a Collisional-Radiative Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Panesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Magin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chazot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23 (2), pp.236-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11745,665 +11745,665 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of filamentary discharges with parallel adaptive mesh refinement</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical simulation of stagnation line nonequilibrium air flows for re-entry applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2008.03.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (2), pp.168-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.33144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00282827v1</w:t>
+                <w:t xml:space="preserve">hal-00269405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of stagnation line nonequilibrium air flows for re-entry applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoionization and Optical Emission Effects of Positive Streamers in Air at Ground Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ningyu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Célestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ségur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.33144⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (4), pp.942-943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2008.927088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00269405v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00314269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoionization and Optical Emission Effects of Positive Streamers in Air at Ground Pressure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">The ﬁnite volume method solution of the radiative transfer equation for photon transport in non-thermal gas discharges: application to the calculation of photoionization in streamer discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Capeillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ségur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Célestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey V. Pancheshnyi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41, pp.234018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/41/23/234018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPS.2008.927088⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00314269v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ﬁnite volume method solution of the radiative transfer equation for photon transport in non-thermal gas discharges: application to the calculation of photoionization in streamer discharges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Capeillère</w:t>
+                <w:t xml:space="preserve">Influence of the charges deposition on the spatio-temporal self-organization of streamers in a DBD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Célestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Canes-Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guaitella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ségur</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sergey V. Pancheshnyi</w:t>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 41, pp.234018. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/41/23/234018⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 41 (20), pp.205214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/41/20/205214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340915v1</w:t>
+                <w:t xml:space="preserve">hal-00326995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the charges deposition on the spatio-temporal self-organization of streamers in a DBD</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guaitella</w:t>
+                <w:t xml:space="preserve">Numerical simulation of filamentary discharges with parallel adaptive mesh refinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey V. Pancheshnyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ségur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Capeillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 41 (20), pp.205214. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 227 (13), pp.6574-6590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/41/20/205214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2008.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00326995v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00282827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new one-dimensional moving mesh method applied to the simulation of streamer discharges</w:t>
               </w:r>
@@ -12428,51 +12428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean H. Paillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ségur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12544,90 +12544,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient models for photoionization produced by non-thermal gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ningyu Y. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Célestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ségur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16, pp.656-678. </w:t>
@@ -12690,90 +12690,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of photoionization models based on radiative transfer and the Helmholtz equations to studies of streamers in weak electric fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ningyu Y. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Célestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ségur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 91, pp.211501. </w:t>
@@ -12805,320 +12805,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00222730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative heating predictions for Huygens entry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The use of an improved Eddington approximation to facilitate the calculation of photoionization in streamer discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ségur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Caillault</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Laux</w:t>
+                <w:t xml:space="preserve">E. Marode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean H. Paillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (4), pp.648-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/15/4/009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00115026v1</w:t>
+                <w:t xml:space="preserve">hal-00338154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of an improved Eddington approximation to facilitate the calculation of photoionization in streamer discharges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ségur</w:t>
+                <w:t xml:space="preserve">Radiative heating predictions for Huygens entry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Caillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Walpot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry E. Magin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean H. Paillol</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 111, pp.No. E09S90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00338154v1</w:t>
+                <w:t xml:space="preserve">hal-00115026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collisional-radiative model in air for earth re-entry problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno G. Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13338,90 +13338,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonequilibrium radiative heat flux modeling for the Huygens entry probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry E. Magin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 111, pp.Art. No. E07S12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13446,90 +13446,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignition of propane-air mixtures by a repetitively pulsed nanosecond discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey V. Pancheshnyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deanna Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 34, pp.2478-2487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13667,51 +13667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical analysis of a helium glow discharge. I - A model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13783,51 +13783,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Ar2(+) in an argon collisional-radiative model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno van Ootegem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13991,51 +13991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiment-Modeling Comparison in a Nonequilibrium Supersonic Air Nozzle Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14108,51 +14108,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionization and recombination rates of atomic oxygen in high-temperature air plasma flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Térésiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14212,51 +14212,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a low-pressure nitrogen plasma boundary layer over a metallic plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vervisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14303,51 +14303,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron-vibration energy exchange models in nitrogen plasma flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vervisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14394,51 +14394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-body recombination rate of atomic nitrogen in low pressure plasma flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vervisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14489,51 +14489,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a low pressure nitrogen plasma jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Domingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vervisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14826,390 +14826,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suitability of Moment Methods to Model the Ion Dynamics in a Low-Temperature Plasma</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Magin</w:t>
+                <w:t xml:space="preserve">Strategies for enhanced accuracy in 1D fluid simulation of Hall thruster IEPC-2024-377</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Petronio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Alvarez Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Alvarez Laguna</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Esteves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Symposium on Rarefied Gas Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Göttingen, Germany</w:t>
+              <w:t xml:space="preserve">International Electric Propulsion Conference (IEPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05199202v1</w:t>
+                <w:t xml:space="preserve">hal-04888511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for enhanced accuracy in 1D fluid simulation of Hall thruster IEPC-2024-377</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of multiply charged species in PIC-MCC simulations for Hall Thrusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Petronio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alvarez Laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Esteves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Electric Propulsion Conference (IEPC)</w:t>
+              <w:t xml:space="preserve">International Electric Propulsion Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888511v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of multiply charged species in PIC-MCC simulations for Hall Thrusters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Federico Petronio</w:t>
+                <w:t xml:space="preserve">Suitability of Moment Methods to Model the Ion Dynamics in a Low-Temperature Plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lequette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Magin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chabert</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Alvarez Laguna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Electric Propulsion Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">33rd International Symposium on Rarefied Gas Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05482220v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The introduction of a virtual radial direction in axial-azimuthal PIC simulations of Hall Thrusters</w:t>
               </w:r>
@@ -15405,765 +15405,765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Diagnostics for Electrons and Atoms in Low Pressure Iodine Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Esteves</w:t>
+                <w:t xml:space="preserve">Asymptotic preserving finite-volume method for fluid models in low-temperature partially-magnetized plasma applications involving instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry E. Magin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Annual Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03376980v1</w:t>
+                <w:t xml:space="preserve">hal-03376988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Accuracy of Electric Field Induced Second Harmonic Generation (E-FISH) Measurements in Fast Ionization Waves</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guaitella</w:t>
+                <w:t xml:space="preserve">Experimental Diagnostics for Electrons and Atoms in Low Pressure Iodine Plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Drag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Annual Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376984v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of jet polarity on charging of a dielectric target: simulations and experiments</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Understanding the Accuracy of Electric Field Induced Second Harmonic Generation (E-FISH) Measurements in Fast Ionization Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tat Loon Chng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Z Pai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Starikovskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guaitella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Annual Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03376983v1</w:t>
+                <w:t xml:space="preserve">hal-03376984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between kinetic theory and PIC simulations of anomalous electron transport in E x B plasma discharges</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of jet polarity on charging of a dielectric target: simulations and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Viegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmar Slikboer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdenek Bonaventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Sobota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guaitella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Online Plasma Seminar,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">74th Annual Gaseous Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322761v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Hall effect thruster instabilities with axial-azimuthal PIC simulation using a collective Thomson scattering approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Comparison between kinetic theory and PIC simulations of anomalous electron transport in E x B plasma discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Annual Gaseous Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t>
+              <w:t xml:space="preserve">International Online Plasma Seminar,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376990v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic preserving finite-volume method for fluid models in low-temperature partially-magnetized plasma applications involving instabilities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Investigation of Hall effect thruster instabilities with axial-azimuthal PIC simulation using a collective Thomson scattering approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Ben Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry E. Magin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Annual Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376988v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in modeling low-temperature kHz atmospheric pressure plasma jets and their interactions with surfaces</w:t>
               </w:r>
@@ -16175,51 +16175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Arsénio Nunes Aleixo Viegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdenek Bonaventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Annual Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16257,77 +16257,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on the conditions to obtain a diffuse nanosecond positive ionization wave in a point-to-plane geometry in atmospheric pressure air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Pechereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Tholin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdenek Bonaventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Annual Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16352,77 +16352,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order moment models for low pressure discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16486,77 +16486,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the instabilities in radial-azimuthal and axial-azimuthal 2D PIC simulations of a Hall Thruster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Petronio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16592,4653 +16592,4687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of plasma jets interacting with dielectric and metallic targets: comparison between simulations and experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison between multifluid and Particle-In-Cell (PIC) simulations of instabilities and boundary layers in low-temperature low pressure magnetized plasmas for electric pro- pulsion applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry E. Magin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier van Rooij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73rd Annual Gaseous Electronics Virtual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2020, San Diego, United States</w:t>
+              <w:t xml:space="preserve">, Oct 2020, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03104257v1</w:t>
+                <w:t xml:space="preserve">hal-03322743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheath instabilities at large secon- dary electron emission in Hall thrusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2D radial-azimuthal Particle-In- Cell benchmark for ExB discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willca Villafana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Cuenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kentaro Hara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73rd Annual Gaseous Electronics Virtual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322731v1</w:t>
+                <w:t xml:space="preserve">hal-03322739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillation analysis in Hall thrusters with 2D (axial-azimuthal) Particle-In-Cell simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigation of an iodine plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Marmuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Drag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73rd Annual Gaseous Electronics Conference</w:t>
+              <w:t xml:space="preserve">73rd Annual Gaseous Electronics Virtual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03099419v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of an iodine plasma</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
+                <w:t xml:space="preserve">Oscillation analysis in Hall thrusters with 2D (axial-azimuthal) Particle-In-Cell simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73rd Annual Gaseous Electronics Virtual Conference</w:t>
+              <w:t xml:space="preserve">73rd Annual Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322751v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between multifluid and Particle-In-Cell (PIC) simulations of instabilities and boundary layers in low-temperature low pressure magnetized plasmas for electric pro- pulsion applications.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sheath instabilities at large secon- dary electron emission in Hall thrusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73rd Annual Gaseous Electronics Virtual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322743v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D radial-azimuthal Particle-In- Cell benchmark for ExB discharges</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of plasma jets interacting with dielectric and metallic targets: comparison between simulations and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kentaro Hara</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Viegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmar Slikboer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlous Hofmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier van Rooij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73rd Annual Gaseous Electronics Virtual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2020, Virtual, United States</w:t>
+              <w:t xml:space="preserve">, Oct 2020, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322739v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in the modeling and the simulation of low-temperature plasmas</w:t>
+                <w:t xml:space="preserve">The electron Boltzmann equation in a wider context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Plasma Chemistry (ISPC 24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
+              <w:t xml:space="preserve">Modelling workshop "All about the Boltzmann equation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322766v1</w:t>
+                <w:t xml:space="preserve">hal-03322768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-injection schemes for E×B Particles in Cells simulations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">2D axial-azimuthal Particle-In-Cell benchmark for low-temperature magnetized plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Carlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Frontiers in Low-Temperature Plasma Simulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Bad Honnef, Germany</w:t>
+              <w:t xml:space="preserve">72th Annual Gaseous Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, College station, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342237v1</w:t>
+                <w:t xml:space="preserve">hal-04751906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D axial-azimuthal Particle-In-Cell benchmark for low-temperature magnetized plasmas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Oscillation analysis in Hall thrusters with 2D (axial-azimuthal) Particle-In-Cell simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.A. Carlsson</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tavant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72th Annual Gaseous Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, College station, TX, United States</w:t>
+              <w:t xml:space="preserve">36th International Electric Propulsion Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751906v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillation analysis in Hall thrusters with 2D (axial-azimuthal) Particle-In-Cell simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Hall thrusters instabilities analysis with 2D (axial-azimuthal) Particle-In-Cell simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Bourdon</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Tavant</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Electric Propulsion Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">72nd Annual Gaseous Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, College Station, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03099407v1</w:t>
+                <w:t xml:space="preserve">hal-03099394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The electron Boltzmann equation in a wider context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global model of a magnetized ion thruster with xenon and iodine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lucken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Marmuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling workshop "All about the Boltzmann equation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Eindhoven, Netherlands</w:t>
+              <w:t xml:space="preserve">36th International Electric Propulsion Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322768v1</w:t>
+                <w:t xml:space="preserve">hal-02341687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global model of a magnetized ion thruster with xenon and iodine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Optical and electrical diagnostics in an iodine plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Marmuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lucken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Tavant</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Drag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Electric Propulsion Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">36th International Electric Propulsion Conference (IEPC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02341687v1</w:t>
+                <w:t xml:space="preserve">hal-02341690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hall thrusters instabilities analysis with 2D (axial-azimuthal) Particle-In-Cell simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Challenges in the modeling of low temperature partially magnetized plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72nd Annual Gaseous Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, College Station, United States</w:t>
+              <w:t xml:space="preserve">1st Frontiers in Low-Temperature Plasma Simulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Bad Honnef, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03099394v1</w:t>
+                <w:t xml:space="preserve">hal-02341782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and electrical diagnostics in an iodine plasma</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
+                <w:t xml:space="preserve">2D (axial-azimuthal) Particle-In-Cell Benchmark for ExB Discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Carlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Electric Propulsion Conference (IEPC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">36th International Electric Propulsion Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02341690v1</w:t>
+                <w:t xml:space="preserve">hal-04751932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in the modeling of low temperature partially magnetized plasmas</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Current challenges in the modeling and validation of PIC and fluid simu- lations for low-temperature plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Frontiers in Low-Temperature Plasma Simulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Bad Honnef, Germany</w:t>
+              <w:t xml:space="preserve">73rd Annual Gaseous Electronics Virtual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, College Station, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02341782v1</w:t>
+                <w:t xml:space="preserve">hal-03322748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D (axial-azimuthal) Particle-In-Cell Benchmark for ExB Discharges</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The potential of electric and plasma propulsion for medium and long- term planetary exploration : research at LPP and in the Poseidon industrial chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Electric Propulsion Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">synthesis workshop "Horizon 2061"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751932v1</w:t>
+                <w:t xml:space="preserve">hal-03322769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-field transport in a weakly magnetized, weakly ionized ICP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Opening chemical reaction paths in a plasma global model: an uncertainty quantification approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Marmuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lucken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Congedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sisourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radio Frequency Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">UQOP : Uncertainty Quantification and OPtimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342239v1</w:t>
+                <w:t xml:space="preserve">hal-02342241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current challenges in the modeling and validation of PIC and fluid simu- lations for low-temperature plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross-field transport in a weakly magnetized, weakly ionized ICP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lucken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73rd Annual Gaseous Electronics Virtual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, College Station, United States</w:t>
+              <w:t xml:space="preserve">Radio Frequency Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322748v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of electric and plasma propulsion for medium and long- term planetary exploration : research at LPP and in the Poseidon industrial chair</w:t>
+                <w:t xml:space="preserve">Challenges in the modeling and the simulation of low-temperature plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">synthesis workshop "Horizon 2061"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Plasma Chemistry (ISPC 24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322769v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opening chemical reaction paths in a plasma global model: an uncertainty quantification approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Re-injection schemes for E×B Particles in Cells simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lucken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UQOP : Uncertainty Quantification and OPtimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">1st Frontiers in Low-Temperature Plasma Simulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Bad Honnef, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342241v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and simulation of low-temperature plasma discharges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymptotic-preserving finite volume scheme for the multi-fluid equations towards electric propulsion applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Magin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Europhysics Conference on the Atomic and Molecular Physics of Ionised Gases (ESCAMPIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Glasgow, Scotland, United Kingdom</w:t>
+              <w:t xml:space="preserve">71st Annual Gaseous Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Portland, Oregon, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02341774v1</w:t>
+                <w:t xml:space="preserve">hal-02342232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barrier discharge and pulsed discharge modelling</w:t>
+                <w:t xml:space="preserve">Electric field characterization of a plasma-target interaction at atmospheric pressure:modeling and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Viegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmar Slikboer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlous Hofmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Sobota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Symposium on High Pressure Low Temperature Plasma Chemistry (HAKONE XVI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Beijing, China</w:t>
+              <w:t xml:space="preserve">71st Annual Gaseous Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Portland, Oregon, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341772v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma sheath in presence of secondary electron emission in Hall Effect Thrusters</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling and experimental investigation of plasma-target interaction at atmospheric pressure through electric field characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Viegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmar Slikboer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlous Hofmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Obrusník</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Bilek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st Annual Gaseous Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Portland, Oregon, United States</w:t>
+              <w:t xml:space="preserve">ESCAMPIG XXIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Glasgow, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342233v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and experimental investigation of plasma-target interaction at atmospheric pressure through electric field characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Determination of charge density in an atmospheric pressure plasma jet via electric field measurements and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Damany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Viegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Petr Bilek</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dozias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCAMPIG XXIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Glasgow, Scotland, United Kingdom</w:t>
+              <w:t xml:space="preserve">ICPM7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISPM, Jun 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341679v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of charge density in an atmospheric pressure plasma jet via electric field measurements and simulations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dozias</w:t>
+                <w:t xml:space="preserve">In LANDMARK : The 2D axial-azimuthal Particle-In-Cell benchmark on ExB discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willca Villafana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPM7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISPM, Jun 2018, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">ExB workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Princeton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943023v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In LANDMARK : The 2D axial-azimuthal Particle-In-Cell benchmark on ExB discharges</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Willca Villafana</w:t>
+                <w:t xml:space="preserve">Enhanced transport in magnetized low temperature discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lucken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ExB workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Princeton, United States</w:t>
+              <w:t xml:space="preserve">ESCAMPIG XXIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Glasgow, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342238v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric field characterization of a plasma-target interaction at atmospheric pressure:modeling and experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of electron-drift instability in 1D fluid simulations of Hall Effect Thrusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Martorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71st Annual Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Portland, Oregon, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342230v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic-preserving finite volume scheme for the multi-fluid equations towards electric propulsion applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Magin</w:t>
+                <w:t xml:space="preserve">Anomalous transport in a magnetized plasma column under laboratory conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lucken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Lieberman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71st Annual Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Portland, Oregon, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342232v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced transport in magnetized low temperature discharges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Tavant</w:t>
+                <w:t xml:space="preserve">A 10-moment fluid numerical solver of plasma with sheaths in a Hall Effect Thruster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Joncquieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pechereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCAMPIG XXIV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">54th AIAA/SAE/ASEE Joint Propulsion Conference, 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cincinnati, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2018-4905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341677v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of electron-drift instability in 1D fluid simulations of Hall Effect Thrusters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why always more efficient and accurate methods to solve Poissons equation are needed for electrostatic PIC and fluid plasma simulations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st Annual Gaseous Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Portland, Oregon, United States</w:t>
+              <w:t xml:space="preserve">PLAS@PAR scientific day 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342231v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous transport in a magnetized plasma column under laboratory conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Lucken</w:t>
+                <w:t xml:space="preserve">2D (axial-azimuthal) Particle-In-Cell simulations of Hall Effect Thrusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.A. Lieberman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71st Annual Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Portland, Oregon, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342223v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 10-moment fluid numerical solver of plasma with sheaths in a Hall Effect Thruster</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Vermorel</w:t>
+                <w:t xml:space="preserve">Plasma Transport in Hall Effect Thrusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Croes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Martorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th AIAA/SAE/ASEE Joint Propulsion Conference, 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Plasma and Nanotechnology (ICPLANTS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Meijo University, Nagoya, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2018-4905⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02333475v1</w:t>
+                <w:t xml:space="preserve">hal-02341771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why always more efficient and accurate methods to solve Poissons equation are needed for electrostatic PIC and fluid plasma simulations ?</w:t>
+                <w:t xml:space="preserve">Challenges in the modeling and the simulation of low-temperature plasma discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLAS@PAR scientific day 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference (GRC) on "Fundamental Insights in Plasma Processes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Bryant University, Smithfield, Rhode Island, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02341775v1</w:t>
+                <w:t xml:space="preserve">hal-02341773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D (axial-azimuthal) Particle-In-Cell simulations of Hall Effect Thrusters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of secondary electron emission from the ceramic walls on the discharge of Hall effect thrusters using a 2D PIC simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Croes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lucken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st Annual Gaseous Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Portland, Oregon, United States</w:t>
+              <w:t xml:space="preserve">ESCAMPIG XXIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Glasgow, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342234v1</w:t>
+                <w:t xml:space="preserve">hal-02341681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma Transport in Hall Effect Thrusters</w:t>
+                <w:t xml:space="preserve">Anomalous Plasma Transport in Hall Effect Thrusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Croes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Martorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Plasma and Nanotechnology (ICPLANTS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Meijo University, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">International Conference on Plasma and Nanotechnology Science (ICPLANTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Nagoya University, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02341771v1</w:t>
+                <w:t xml:space="preserve">hal-02342222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of secondary electron emission from the ceramic walls on the discharge of Hall effect thrusters using a 2D PIC simulation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling and simulation of low-temperature plasma discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCAMPIG XXIV</w:t>
+              <w:t xml:space="preserve">24th Europhysics Conference on the Atomic and Molecular Physics of Ionised Gases (ESCAMPIG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Glasgow, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02341681v1</w:t>
+                <w:t xml:space="preserve">hal-02341774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous Plasma Transport in Hall Effect Thrusters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Barrier discharge and pulsed discharge modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Plasma and Nanotechnology Science (ICPLANTS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Nagoya University, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">16th International Symposium on High Pressure Low Temperature Plasma Chemistry (HAKONE XVI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342222v1</w:t>
+                <w:t xml:space="preserve">hal-02341772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in the modeling and the simulation of low-temperature plasma discharges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma sheath in presence of secondary electron emission in Hall Effect Thrusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Croes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lucken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference (GRC) on "Fundamental Insights in Plasma Processes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Bryant University, Smithfield, Rhode Island, United States</w:t>
+              <w:t xml:space="preserve">71st Annual Gaseous Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Portland, Oregon, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02341773v1</w:t>
+                <w:t xml:space="preserve">hal-02342233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of runaway electron preionization on discharge breakdown in air at atmospheric pressure : simulation study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z. Bonaventura</w:t>
+                <w:t xml:space="preserve">Plasma jets and electric fields delivery on targets relevant for biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chanrion</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabien Tholin</w:t>
+                <w:t xml:space="preserve">Thibault Darny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIII International Conference on Phenomena in Ionized Gases (ICPIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Estoril, Portugal</w:t>
+              <w:t xml:space="preserve">GEC 70</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amercian Phisical Society, Nov 2017, Pittsburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02588046v1</w:t>
+                <w:t xml:space="preserve">hal-01945141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidimensional particle-in-cell simulations : Impact of dielectric walls on electron drift instability in Hall effect thrusters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+                <w:t xml:space="preserve">Caractérisation d'un dispositif multijets plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Damany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Viegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dozias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70th Annuel Gaseous Electronics Conference (GEC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Pittsburgh, Pennsylvania, United States</w:t>
+              <w:t xml:space="preserve">Journées du GDR ABioPlas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR ABioPlas, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588043v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation and modeling of PEGASES thruster operated with iodine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Electron drift instability and secondary electron emission in Hall effect thrusters: Insights from 2D PIC simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Croes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lucken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chabert</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Workshop on Radio-Frequency Discharges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Presqu île de Giens, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Ion Propulsion and Accelerator Industrial Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, CNR Nanotech, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593703v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of nanosecond discharges in different H2/air mixtures at atmospheric pressure for plasma-assisted applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kaust Research Conference on New Combustion Concepts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, King Abdullah University of Science and Technology KAUST Thuwal, Saudi Arabia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of electron transport in a Hall effect thruster with 2D (r-theta) Particle-In-Cell simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Croes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lucken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21257,195 +21291,195 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Electric Propulsion Conference (IEPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric field rebound of He plasma jets with positive and negative polarities on metal and dielectric targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Viegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Obrusník</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bonaventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Pittsburgh, Pensylvania, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-dimensional Particle-In-Cell simulations of Hall thrusters: Electron drift instability and secondary electron emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Croes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21486,87 +21520,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Workshop on Radio-Frequency Discharges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Presqu île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D simulations of Hall effect thrusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Croes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21607,3043 +21641,3052 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plas@par Young researcher's day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Sorbonne Université, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma jets and electric fields delivery on targets relevant for biomedical applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Douat</w:t>
+                <w:t xml:space="preserve">Plasma sheath stability in the presence of secondary electrons emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Martorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Croes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lucken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEC 70</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Amercian Phisical Society, Nov 2017, Pittsburg, United States</w:t>
+              <w:t xml:space="preserve">70th Gaseous Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Pittsburgh, Pennsylvania, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945141v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d'un dispositif multijets plasma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pedro Viegas</w:t>
+                <w:t xml:space="preserve">Entangled effects of electron drift instability and secondary electron emissions in Hall effect thrusters : Insights from 2D PIC computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Croes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR ABioPlas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR ABioPlas, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">70th Annual Gaseous Electronics Conference (GEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Pittsburgh, Pennsylvania, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945935v1</w:t>
+                <w:t xml:space="preserve">hal-02593734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron drift instability and secondary electron emission in Hall effect thrusters: Insights from 2D PIC simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Modeling wall ion fluxes in an RF discharge: insights from 2D PIC simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lucken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Croes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Bourdon</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Ion Propulsion and Accelerator Industrial Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, CNR Nanotech, Bari, Italy</w:t>
+              <w:t xml:space="preserve">70th Gaseous Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Pittsburgh, Pennsylvania, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593699v1</w:t>
+                <w:t xml:space="preserve">hal-02593715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma sheath stability in the presence of secondary electrons emission</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convergence of fluid and kinetic models in the high pressure limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miles Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70th Gaseous Electronics Conference</w:t>
+              <w:t xml:space="preserve">70th Annual Gaseous Electronics Conference (GEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Pittsburgh, Pennsylvania, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593738v1</w:t>
+                <w:t xml:space="preserve">hal-02593717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entangled effects of electron drift instability and secondary electron emissions in Hall effect thrusters : Insights from 2D PIC computations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+                <w:t xml:space="preserve">Effect of runaway electrons on discharge breakdown in air at atmospheric pressure : simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bonaventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chanrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chabert</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Neubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70th Annual Gaseous Electronics Conference (GEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Pittsburgh, Pennsylvania, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593734v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling wall ion fluxes in an RF discharge: insights from 2D PIC simulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Raimbault</w:t>
+                <w:t xml:space="preserve">Kinetic, Unstructured Finite Element PIC-DSMC Simulation of Ultra-Fast Pin-to-Plane Discharge in Air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Fierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70th Gaseous Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Pittsburgh, Pennsylvania, United States</w:t>
+              <w:t xml:space="preserve">70th Annual Gaseous Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Pittsburgh, Pennsylvania, United States. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593715v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of fluid and kinetic models in the high pressure limit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Kelly</w:t>
+                <w:t xml:space="preserve">2d axisymmetric beambulk modelling of the generation of runaway electrons by streamers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chanrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bonaventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Neubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70th Annual Gaseous Electronics Conference (GEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Pittsburgh, Pennsylvania, United States</w:t>
+              <w:t xml:space="preserve">European Geosciences Union, General assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593717v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of runaway electrons on discharge breakdown in air at atmospheric pressure : simulation study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of nanosecond spark discharges for plasma assisted combustion applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Torsten Neubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70th Annual Gaseous Electronics Conference (GEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Pittsburgh, Pennsylvania, United States</w:t>
+              <w:t xml:space="preserve">the 44th International Conference on Plasma Science (ICOPS),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Atlantic City ,New Jersey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593716v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic, Unstructured Finite Element PIC-DSMC Simulation of Ultra-Fast Pin-to-Plane Discharge in Air</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Robert</w:t>
+                <w:t xml:space="preserve">Global models of plasma thrusters: Insights from PIC simulation and fluid theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lucken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Croes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70th Annual Gaseous Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Pittsburgh, Pennsylvania, United States. pp.21</w:t>
+              <w:t xml:space="preserve">35th International Electric Propulsion Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940729v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2d axisymmetric beambulk modelling of the generation of runaway electrons by streamers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation numérique de décharges nanosecondes pulsées à pression atmosphérique : application à la combustion assistée par plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Torsten Neubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union, General assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">13 ème Colloque sur les Arcs Electriques (CAE XIII) et le 3 ème Workshop Arcs et Contacts Electriques (ACE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02588048v1</w:t>
+                <w:t xml:space="preserve">hal-02573378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of nanosecond spark discharges for plasma assisted combustion applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of an electric contact under lightning current</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Layly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Tholin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 44th International Conference on Plasma Science (ICOPS),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Atlantic City ,New Jersey, United States</w:t>
+              <w:t xml:space="preserve">ICOLSE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573377v1</w:t>
+                <w:t xml:space="preserve">hal-02176504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique de décharges nanosecondes pulsées à pression atmosphérique : application à la combustion assistée par plasma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical investigation of thermal and chemical effects of nanosecond repetitively pulsed discharges on a laminar premixed counterflow flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Moeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deanna Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13 ème Colloque sur les Arcs Electriques (CAE XIII) et le 3 ème Workshop Arcs et Contacts Electriques (ACE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">11th Asia-Pacific Conference on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, The University of Sydney, NSW, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02573378v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global models of plasma thrusters: Insights from PIC simulation and fluid theory</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Raimbault</w:t>
+                <w:t xml:space="preserve">Effect of runaway electron preionization on discharge breakdown in air at atmospheric pressure : simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bonaventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chanrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pechereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Tholin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Electric Propulsion Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">XXXIII International Conference on Phenomena in Ionized Gases (ICPIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Estoril, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588028v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of an electric contact under lightning current</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Tholin</w:t>
+                <w:t xml:space="preserve">Bidimensional particle-in-cell simulations : Impact of dielectric walls on electron drift instability in Hall effect thrusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Croes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOLSE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">70th Annuel Gaseous Electronics Conference (GEC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Pittsburgh, Pennsylvania, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176504v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of thermal and chemical effects of nanosecond repetitively pulsed discharges on a laminar premixed counterflow flame</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonas Moeck</w:t>
+                <w:t xml:space="preserve">Simulation and modeling of PEGASES thruster operated with iodine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lucken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Deanna Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Asia-Pacific Conference on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, The University of Sydney, NSW, Australia</w:t>
+              <w:t xml:space="preserve">7th Workshop on Radio-Frequency Discharges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Presqu île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588044v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study on the dynamics of a µs helium plasma gun with various amounts of O$_2$ admixture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Robert</w:t>
+                <w:t xml:space="preserve">2D Particle-In-Cell simulations of the electron-cyclotron instability and associated anomalous transport in Hall-Effect Thrusters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Croes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bonaventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pechereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69th GEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Bochum, Germany</w:t>
+              <w:t xml:space="preserve">69th Annual Gaseous Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Ruhr-Universität Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941099v1</w:t>
+                <w:t xml:space="preserve">hal-02593697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of nanosecond discharges in different H2 air mixtures at atmospheric pressure for plasma assisted applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumire Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bonaventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Tholin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A. Popov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69th Annual Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Particle-In-Cell simulations of the electron-cyclotron instability and associated anomalous transport in Hall-Effect Thrusters.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Influence of the concentration of H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; on the structure of a nanosecond discharge in different H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;/air mixtures at atmospheric pressure for plasma assisted applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumire Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bonaventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Pechereau</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Tholin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69th Annual Gaseous Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Ruhr-Universität Bochum, Germany</w:t>
+              <w:t xml:space="preserve">HAKONE XV, 15th High Pressure Low Temperature Plasma Chemistry Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Brno, Czech Republic, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593697v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the concentration of H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; on the structure of a nanosecond discharge in different H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;/air mixtures at atmospheric pressure for plasma assisted applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">2D Particle-in-cell simulations of the electron-cyclotron instability and associated anomalous transport in Hall-effect thrusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Croes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bonaventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HAKONE XV, 15th High Pressure Low Temperature Plasma Chemistry Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Brno, Czech Republic, Unknown Region</w:t>
+              <w:t xml:space="preserve">STO/VKI Lecture series &amp; Workshop on Electric Propulsion Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Van Karman Institute for Fluid Mechanics, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588051v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast multipole and space adaptive multiresolution methods for the solution of the Poisson equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bilek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bilek</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Necas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bonaventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69th Annual Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization by complementary diagnostics of plasma jets in interaction with targets relevant for biomedical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Robert</w:t>
+                <w:t xml:space="preserve">X. Damany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Damany</w:t>
+                <w:t xml:space="preserve">T. Darny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Darny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Iseni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd conference on Plasma Physics (EPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Particle-in-cell simulations of the electron-cyclotron instability and associated anomalous transport in Hall-effect thrusters</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of plasma jets in interaction with targets relevant for biomedical applications by complementary diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Damany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Darny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Iséni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Douat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STO/VKI Lecture series &amp; Workshop on Electric Propulsion Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Van Karman Institute for Fluid Mechanics, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">EPS Conference on Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPS, Jul 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593696v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of plasma jets in interaction with targets relevant for biomedical applications by complementary diagnostics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiresolution on arbitrary domains for time dependent PDEs. Application to streamer simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bonaventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPS Conference on Plasma Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPS, Jul 2016, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">HAKONE XV, 15th High Pressure Low Temperature Plasma Chemistry Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Brno, Czech Republic, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340290v1</w:t>
+                <w:t xml:space="preserve">hal-02588049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiresolution on arbitrary domains for time dependent PDEs. Application to streamer simulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Max Duarte</w:t>
+                <w:t xml:space="preserve">Electrostatic PIC for Space propulsion: LPPic2D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Croes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Massot</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HAKONE XV, 15th High Pressure Low Temperature Plasma Chemistry Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Brno, Czech Republic, Czech Republic</w:t>
+              <w:t xml:space="preserve">Workshop on Hybrid and PIC Simulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, UPMC/Jussieu, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588049v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic PIC for Space propulsion: LPPic2D</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numerical and experimental study on the dynamics of a µs helium plasma gun with various amounts of O$_2$ admixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Viegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Damany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Iséni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Hybrid and PIC Simulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, UPMC/Jussieu, Paris, France</w:t>
+              <w:t xml:space="preserve">69th GEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593698v1</w:t>
+                <w:t xml:space="preserve">hal-01941099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streamers&amp;quot;, &amp;quot;Bullets&amp;quot;, and &amp;quot;Filaments&amp;quot;, the ionization waves in the laboratory and their similarities with atmospheric phenomena</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental and numerical study of modulation of ionization front propagation velocity in µs helium plasma gun discharge with nitrogen admixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Darny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pechereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Viegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebatien Dozias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine de L'astrophysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry ISPC 22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPCS, Jul 2015, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573348v1</w:t>
+                <w:t xml:space="preserve">hal-01253197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiresolution and fast multipole methods for streamer simulations, 42nd European Physical Society Conference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bilek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bonaventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24658,1683 +24701,1640 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd European Physical Society Conference on Plasma Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi la résolution de l'équation de Poisson doit être précise et rapide pour les simulations plasmas froids ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pechereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Problème de Poisson</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, IHP, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical study of the dynamics of a μs helium plasma gun discharge with various amounts of N2 admixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Viegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Darny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68th Annual Gaseous Electronic Coference GEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APS, Oct 2015, Honolulu, United States. http://meetings.aps.org/link/BAPS.2015.GEC.NR1.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of modulation of ionization front propagation velocity in µs helium plasma gun discharge with nitrogen admixture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the angular scattering on the thermal runaway acceleration mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chanrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bonaventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Neubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry ISPC 22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IPCS, Jul 2015, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253197v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the angular scattering on the thermal runaway acceleration mechanism</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and numerical study on the dynamics of a us helium plasma gun discharge with various amounts of N&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; admixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Darny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pechereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Viegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">68th Annual Gaseous Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593724v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study on the dynamics of a us helium plasma gun discharge with various amounts of N&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; admixture</w:t>
+                <w:t xml:space="preserve">2D fluid simulations of discharges at atmospheric pressure in reactive gas mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68th Annual Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593729v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D fluid simulations of discharges at atmospheric pressure in reactive gas mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2D time−resolved measurement and modeling of electric fields associated with atmospheric pressure plasma streams propagation in dielectric capillaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Darny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pechereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebatien Dozias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68th Annual Gaseous Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry ISPC 22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPCS, Jul 2015, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573380v1</w:t>
+                <w:t xml:space="preserve">hal-01253202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D time−resolved measurement and modeling of electric fields associated with atmospheric pressure plasma streams propagation in dielectric capillaries</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sebatien Dozias</w:t>
+                <w:t xml:space="preserve">Modelling production of runaways by electron acceleration in streamers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bonaventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chanrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Neubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry ISPC 22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IPCS, Jul 2015, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">42nd European Physical Society Conference on Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253202v1</w:t>
+                <w:t xml:space="preserve">hal-02593722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling production of runaways by electron acceleration in streamers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluid simulation of reactive atmospheric pressure discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Neubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd European Physical Society Conference on Plasma Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">2nd annual meeting of the Low-Temperature plasma York-Paris collaborative research centre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593722v1</w:t>
+                <w:t xml:space="preserve">hal-02593725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid simulation of reactive atmospheric pressure discharges</w:t>
+                <w:t xml:space="preserve">Dynamics and structure of atmospheric pressure discharges in capillary tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd annual meeting of the Low-Temperature plasma York-Paris collaborative research centre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">20th International Colloquium on Plasma Processes (CIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593725v1</w:t>
+                <w:t xml:space="preserve">hal-02573381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and structure of atmospheric pressure discharges in capillary tubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Streamers&amp;quot;, &amp;quot;Bullets&amp;quot;, and &amp;quot;Filaments&amp;quot;, the ionization waves in the laboratory and their similarities with atmospheric phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guaitella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Colloquium on Plasma Processes (CIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">Semaine de L'astrophysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573381v1</w:t>
+                <w:t xml:space="preserve">hal-02573348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the amount of N&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; admixture on the dynamics of atmospheric pressure helium discharges in capillary tubes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId580" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale et numérique de la dynamique et structure de décharges dhélium et hélium/azote à pression atmosphérique dans un tube diélectrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pechereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Darny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Viegas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Pouvesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67th GEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Raleigh, North Carolina, United States</w:t>
+              <w:t xml:space="preserve">GDR ABioPlas Journées 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593730v1</w:t>
+                <w:t xml:space="preserve">hal-02593732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of ionization front propagation velocity in a µs plasma gun helium discharge with nitrogen admixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Darny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pechereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Gas Discharges and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of Pure Air-Plasma Bullets Propagating in Microcapillaries and Ambient Air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Kuribara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keiichiro Urabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Stauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67th GEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Raleigh, North Carolina, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale et numérique de la dynamique et structure de décharges dhélium et hélium/azote à pression atmosphérique dans un tube diélectrique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluid simulations for atmospheric pressure low-temperature plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR ABioPlas Journées 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop on the Exploration of Low Temperature Plasma Physics (WELTPP-17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rolduc, Kerkrade, The, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593732v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid simulations for atmospheric pressure low-temperature plasmas</w:t>
+                <w:t xml:space="preserve">Influence of the amount of N&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; admixture on the dynamics of atmospheric pressure helium discharges in capillary tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pechereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Viegas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on the Exploration of Low Temperature Plasma Physics (WELTPP-17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Rolduc, Kerkrade, The, Netherlands</w:t>
+              <w:t xml:space="preserve">67th GEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Raleigh, North Carolina, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573382v1</w:t>
+                <w:t xml:space="preserve">hal-02593730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the FIRE II Flight Experiment by Means of a Collisional Radiative Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Panesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Magin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chazot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th AIAA Aerospace Sciences Meeting and Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Reno, United States. pp.1-14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
@@ -26362,1019 +26362,1019 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00261658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory effect on the spatio-temporal self-organization of streamers in a DBD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Comparison of the classical integral model with Eddington approximation and Helmholtz equation based models for photoionization produced by non-thermal gas discharges in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ningyu Y. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Célestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ségur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Streamers, sprites, leaders, lightning: from micro- to macroscales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Leiden, Netherlands</w:t>
+              <w:t xml:space="preserve">Workshop "Fundamentals of Aerodynamic Flow and Combustion Control by Plasmas"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Varenna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00261664v1</w:t>
+                <w:t xml:space="preserve">hal-00261666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streamer simulation in air at atmospheric pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Air heating associated with transient luminous events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ségur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Streamers, sprites, leaders, lightning: from micro- to macroscales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Leiden, Netherlands</w:t>
+              <w:t xml:space="preserve">Workshop "Fundamentals of Aerodynamic Flow and Combustion Control by Plasmas"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Varenna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00261661v1</w:t>
+                <w:t xml:space="preserve">hal-00261667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the classical integral model with Eddington approximation and Helmholtz equation based models for photoionization produced by non-thermal gas discharges in air</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ségur</w:t>
+                <w:t xml:space="preserve">Plasma-assisted combustion using nanosecond repetitively pulsed discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey V. Pancheshnyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Fundamentals of Aerodynamic Flow and Combustion Control by Plasmas"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Varenna, Italy</w:t>
+              <w:t xml:space="preserve">Proceedings of the XXVIII International Conference on Phenomena in Ionized Gases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00261666v1</w:t>
+                <w:t xml:space="preserve">hal-00261672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air heating associated with transient luminous events</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Comparison of the classical integral model with Eddington approximation and Helmholtz equation based models for photoionization produced by non-thermal gas discharges in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Célestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ningyu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ségur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Fundamentals of Aerodynamic Flow and Combustion Control by Plasmas"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Varenna, Italy</w:t>
+              <w:t xml:space="preserve">Workshop on Streamers, sprites, leaders, lightning: from micro- to macroscales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00261667v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00261662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma-assisted combustion using nanosecond repetitively pulsed discharges</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Air heating associated with transient luminous events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the XXVIII International Conference on Phenomena in Ionized Gases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Workshop on Streamers, sprites, leaders, lightning: from micro- to macroscales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00261672v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00261663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the classical integral model with Eddington approximation and Helmholtz equation based models for photoionization produced by non-thermal gas discharges in air</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Photoionization models based on radiative transfer and Helmholtz equations for sprite streamer modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ningyu Y. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Célestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ségur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Streamers, sprites, leaders, lightning: from micro- to macroscales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Leiden, Netherlands</w:t>
+              <w:t xml:space="preserve">Proceedings of the American Geophysical Union Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00261662v1</w:t>
+                <w:t xml:space="preserve">hal-00261671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air heating associated with transient luminous events</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Pasko</w:t>
+                <w:t xml:space="preserve">An immersed boundary method to simulate positive streamer propagation in point-to-plane geometry in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbar Zeghondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Célestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ségur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Streamers, sprites, leaders, lightning: from micro- to macroscales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00261663v1</w:t>
+                <w:t xml:space="preserve">hal-00261665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoionization models based on radiative transfer and Helmholtz equations for sprite streamer modeling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Memory effect on the spatio-temporal self-organization of streamers in a DBD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Célestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Canes-Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guaitella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ségur</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the American Geophysical Union Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Workshop on Streamers, sprites, leaders, lightning: from micro- to macroscales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00261671v1</w:t>
+                <w:t xml:space="preserve">hal-00261664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An immersed boundary method to simulate positive streamer propagation in point-to-plane geometry in air</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Streamer simulation in air at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ségur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Streamers, sprites, leaders, lightning: from micro- to macroscales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00261665v1</w:t>
+                <w:t xml:space="preserve">hal-00261661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical schemes for streamer discharges at atmospheric pressure</w:t>
               </w:r>
@@ -27399,51 +27399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ségur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Michau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27498,51 +27498,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of filamentary dielectric barrier discharges in nitrogen taking into account metastable states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ségur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on the multiscale nature of spark precursors and high altitude lightning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27625,51 +27625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew T Powis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ahedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alvarez Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27747,64 +27747,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Cuenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27867,90 +27867,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iodine as propellant for electric propulsion: updated global model and comparisons to experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Marmuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lucken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Drag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27992,51 +27992,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the modeling of electron injection at the cathode in a 2D axial-azimuthal simulation of a stationary plasma thruster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28094,872 +28094,872 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study of Hall-effect thrusters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Tavant</w:t>
+                <w:t xml:space="preserve">Improvements in global modeling of gridded ion thrusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lucken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roberto Martorelli</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Grondein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée équipe plasmas froids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, École polytechnique, Palaiseau, France. 2017</w:t>
+              <w:t xml:space="preserve">International Workshop on Ion Propulsion and Accelerator Industrial Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, CNR Nanotech, Bari, Italy. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02611350v1</w:t>
+                <w:t xml:space="preserve">hal-02611348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvements in global modeling of gridded ion thrusters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">LPPic2D: A versatile 2D PIC/MCC code for plasma thrusters simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lucken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Croes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahid Mainassara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Lafleur</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Ion Propulsion and Accelerator Industrial Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, CNR Nanotech, Bari, Italy. 2017</w:t>
+              <w:t xml:space="preserve">Plas@par Young researcher's day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Sorbonne Université, Paris, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611348v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LPPic2D: A versatile 2D PIC/MCC code for plasma thrusters simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wall interactions in Hall Effect Thruster, investigation with bidimensional Particle-in-cell model and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Croes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plas@par Young researcher's day</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Sorbonne Université, Paris, France. 2017</w:t>
+              <w:t xml:space="preserve">International Workshop on Ion Propulsion and Accelerator Industrial Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, CNR Nanotech, Bari, Italy. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611349v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wall interactions in Hall Effect Thruster, investigation with bidimensional Particle-in-cell model and simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vivien Croes</w:t>
+                <w:t xml:space="preserve">Numerical study on the dynamics of He plasma jets with N&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; or O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; admixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Viegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Ion Propulsion and Accelerator Industrial Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, CNR Nanotech, Bari, Italy. 2017</w:t>
+              <w:t xml:space="preserve">XXXIII ICPIG- International Conference on Phenomena in Ionised Gases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Estoril/Lisbon, Portugal. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02611371v1</w:t>
+                <w:t xml:space="preserve">hal-02611370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study on the dynamics of He plasma jets with N&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; or O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; admixtures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Viegas</w:t>
+                <w:t xml:space="preserve">Numerical and experimental study of Hall-effect thrusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Croes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Martorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIII ICPIG- International Conference on Phenomena in Ionised Gases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Estoril/Lisbon, Portugal. 2017</w:t>
+              <w:t xml:space="preserve">Journée équipe plasmas froids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, École polytechnique, Palaiseau, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02611370v1</w:t>
+                <w:t xml:space="preserve">hal-02611350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Champ électrique et onde d'ionisation dans un jet plasma atmosphérique pulsé : comparaison de diagnostics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId552" w:history="1">
+                <w:t xml:space="preserve">Numerical and experimental study on the dynamics of a $\mu$s helium plasma gun with various amounts of O$_2$ or N$_2$ admixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Viegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Damany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Iséni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X Damany</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">I Krstić</w:t>
+                <w:t xml:space="preserve">Robert Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Réseau Plasmas Froids du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, La Rochelle, France. 2016</w:t>
+              <w:t xml:space="preserve">ICPM6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670327v1</w:t>
+                <w:t xml:space="preserve">hal-01948543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study on the dynamics of a $\mu$s helium plasma gun with various amounts of O$_2$ or N$_2$ admixtures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId552" w:history="1">
+                <w:t xml:space="preserve">Champ électrique et onde d'ionisation dans un jet plasma atmosphérique pulsé : comparaison de diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Iséni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Damany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Sretenović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Kovačević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Eric</w:t>
+                <w:t xml:space="preserve">I Krstić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPM6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">Journées du Réseau Plasmas Froids du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, La Rochelle, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948543v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron kinetics in atmospheric-pressure discharges of helium mixtures with N&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; and O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Viegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29023,77 +29023,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics in atmospheric-pressure discharges in helium mixtures with nitrogen and oxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Viegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pechereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29310,77 +29310,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the FIRE II flight experiment by means of a collisional radiative model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Magin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Panesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29412,238 +29412,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des couplages entre transport, chimie et transfert d'énergie dans les plasmas de décharge</w:t>
+                <w:t xml:space="preserve">Detailed and simplified kinetic schemes for high enthalpy air flows and their influence on catalycity studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...53 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">O. Chazot and P. Rini. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasmas Froids Cinétique, Transport et Transferts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, publications de l'université de Saint-Etienne, pp.1-57, 2006</w:t>
+              <w:t xml:space="preserve">Experiment, modeling and simulation of gas surface interactions for reactive flows in hypersonic flights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RTO-AVT-VKI Lectures Series 2006, pp.1-56, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00261660v1</w:t>
+                <w:t xml:space="preserve">hal-00261659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed and simplified kinetic schemes for high enthalpy air flows and their influence on catalycity studies</w:t>
+                <w:t xml:space="preserve">Etude des couplages entre transport, chimie et transfert d'énergie dans les plasmas de décharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hassouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Morscheidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G J M Hagelaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiment, modeling and simulation of gas surface interactions for reactive flows in hypersonic flights</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RTO-AVT-VKI Lectures Series 2006, pp.1-56, 2006</w:t>
+              <w:t xml:space="preserve">Plasmas Froids Cinétique, Transport et Transferts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, publications de l'université de Saint-Etienne, pp.1-57, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00261659v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00261660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId646"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -29719,51 +29719,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C0235C4"/>
+    <w:nsid w:val="BA0D5BF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29950,51 +29950,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-bourdon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3662-4651" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144229722" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-9869-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502126v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew T Powis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ahedo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro &#193;lvarez Laguna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barl&#233;on" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Bello-Ben&#237;tez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ae3985" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540902v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P Pasko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Celestin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/4p6l-rzck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535223v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Petronio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Alvarez Laguna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Lafleur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0305019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445110v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Esteves" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Drag" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae2b7e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068896v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Berger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lequette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry E. Magin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarez Laguna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2505.10456" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192835v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Janalizadeh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Pervez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JD043897" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192813v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0263183" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183698v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jacques Guillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0274535" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476595v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0188859" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752706v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ben Slimane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leduc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Schiesko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0214760" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825895v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.133.235301" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053504v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Esteves" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Raimbault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourdon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chabert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/acc422" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946320v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charoy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0119255" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054942v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pasko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Jansky" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102710" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935095v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0119253" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03541456v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Viegas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Slikboer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Bonaventura" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Garcia-Caurel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-04914-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756656v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barleon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cheng" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuenot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vermorel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.046" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812518v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marmuse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Drag" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alvarez Laguna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac8288" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677934v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sobota" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac61a9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547133v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tat Loon Chng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Z. Pai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Starikovskaia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac4592" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715173v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Adamovich" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Agarwal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ahedo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L Alves" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Baalrud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac5e1c" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581400v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.111990" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551302v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Honor&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0073215" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758363v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Esteves" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chabert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0095019" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320731v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lafleur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057095" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416799v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;chereau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tholin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac2be5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285311v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Villafana" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Denig" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jimenez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Eremin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac0a4a" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232799v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Alvarez-Laguna" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac02b3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954203v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abbc3a" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220442v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tavant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0046843" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870763v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlous Hofmans" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Van Rooij" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Klarenaar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab6d49" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551832v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab6242" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950586v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boccelli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0006258" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870752v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor D&#233;sangles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Shcherbanev" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cl&#233;ment" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Deltel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11050518" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116610v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Pichard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109634" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101229v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kaganovich" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Smolyakov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeny Raitses" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Mikellides" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0010135" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786506v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucken" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab74b7" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960641v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Rooij" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Obrusn&#237;k" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart L M Klarenaar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aba7ec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342270v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-019-10033-6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342266v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Lieberman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab38b2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877468v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0003978" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272113v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab279b" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336361v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boeuf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlsson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab46c5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162938v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Lieberman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5094422" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342268v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bonaventura" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab3c27" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272112v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Martorelli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5089008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895557v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pechereau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aaa7d4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860436v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Croes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Raimbault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aaaf61" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895559v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laxminarayan L Raja" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L G Ventzek" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aab1b9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785882v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aadcc0" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895564v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5017626" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017799v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aaeccd" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898210v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5033492" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01510374v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Bonaventura" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa550f" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881634v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumire Kobayashi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay L. Popov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa729a" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549333v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanrion" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Neubert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/4/044001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340183v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Darny" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/3/035002" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549322v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/4/044004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903307v5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Duarte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.02.038" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01348454v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Guy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvonne Perrin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4917338" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549356v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Hoder" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Simek" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913215" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866285v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D &#199;inar" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/9/5/055003" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549393v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Lacoste" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Kuribara" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiichiro Urabe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Stauss" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/6/062006" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866282v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deanna Lacoste" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.11.007" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866278v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/2/025001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866211v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pechereau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Delliou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tardiveau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pasquiers" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2309981" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866287v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Annaloro" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bultel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Capitelli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpierro Colonna" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1876534301407010060" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348455v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/57/1/014016" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853594v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/36/365205" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847788v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2013.04.018" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L45TQWP9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786885v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin F&#252;llekrug" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan Diver" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pin&#231;on" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D.R. Phelps" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-012-9205-z" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842256v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/22/4/045014" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759082v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav J&#225;nsk&#253;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.T. Algwari" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah O'Connell" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2012.2209129" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697691v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/21/5/052001" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695831v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panesi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L. Jaffe" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Schwenke" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2011.10.009" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M4XNLCF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573043v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descombes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.07.002" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721234v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Munafo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Colonna" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2012-30079-3" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CLJLGP3L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726060v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/21/5/055011" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4LVJNTR9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587149v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien C&#233;lestin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/20/3/035012" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VK2H5TPM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616812v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tardiveau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/33/335201" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DXQWWW5H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640642v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2160561" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634622v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3655199" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719814v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J&#225;nsk&#253;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100504" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609061v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chazot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.50033" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640640v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane L. Rusterholtz" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2158855" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619284v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/38/385203" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7WG0XQ0H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486094v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Celestin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/19/3/034012" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-J7CRJD43-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569716v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav J&#225;nsky" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/39/395201" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548692v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Riousset" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JA015918" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1CMPD004-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380341v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009078" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-W5XLSZMQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364735v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbar Zeghondy" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;gur" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/6/065203" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-RQQFWRNB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431303v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marode" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Djermoune" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deniset" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/51/12/124002" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HRRKBP7T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375212v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.39034" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282827v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Pancheshnyi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Capeill&#232;re" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.03.020" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXQ1F6Q7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269405v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.33144" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314269v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningyu Liu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.927088" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340915v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/23/234018" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-W7FRXKVH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326995v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canes-Boussard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/20/205214" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TZT52RDV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222688v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bessi&#232;res" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean H. Paillol" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/21/016" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5CWVXR4D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222724v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningyu Y. Liu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/16/3/026" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-RLJ8TJZB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222730v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2816906" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115026v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Caillault" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Walpot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laux" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338154v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marode" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/15/4/009" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-BNN72NQK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133249v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G. Ch&#233;ron" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Motapon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan F. Schneider" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2194827" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222945v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Witasse" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lebreton" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K. Bird" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robindro Dutta-Roy" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M. Folkner" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JE002640" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116317v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492171v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2006.876421" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222937v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rymer" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Wanker" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2004-01-0559" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258676v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2004.01.067" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Z56KN8W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258677v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno van Ootegem" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vervisch" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.65.046406" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258678v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vervisch" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.6571" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02007997v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroux" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Domingo" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.6402" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461790v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. T&#233;r&#233;siak" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.57.4684" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461786v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.872535" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461787v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.55.4634" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461784v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02007988v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296595v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Laurent" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482228v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amadio" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199202v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lequette" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888511v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482220v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465742v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465476v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376980v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376984v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Z Pai" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376983v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322761v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376990v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376988v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Reboul" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376979v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ars&#233;nio Nunes Aleixo Viegas" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376993v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376986v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376991v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104257v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322731v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099419v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322751v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marmuse" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Booth" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322743v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322739v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willca Villafana" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Cuenot" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Hara" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322766v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342237v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751906v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Carlsson" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099407v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322768v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341687v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099394v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341690v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341782v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751932v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342239v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322748v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322769v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342241v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Maitre" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Congedo" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sisourat" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341774v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341772v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342233v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341679v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Obrusn&#237;k" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Bilek" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943023v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Damany" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342238v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342230v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342232v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Magin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massot" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341677v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342231v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342223v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Lieberman" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333475v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Joncquieres" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vermorel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-4905" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341775v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342234v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341771v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341681v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342222v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341773v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588046v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588043v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593703v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573379v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588026v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593713v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593702v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593701v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945141v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puech" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Douat" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945935v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593699v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593738v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593734v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593715v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593717v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Turner" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kelly" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593716v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940729v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Moore" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Fierro" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588048v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573377v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573378v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588028v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176504v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Layly" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588044v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Heitz" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Moeck" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941099v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593719v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Popov" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593697v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588051v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593720v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bilek" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Necas" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593681v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Damany" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darny" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iseni" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593696v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340290v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588049v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Lee" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593698v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573348v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593721v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593727v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258113v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253197v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebatien Dozias" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593724v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chanrion" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Neubert" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593729v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pechereau" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573380v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253202v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593722v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593725v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573381v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593730v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149220v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593728v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593732v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Pouvesle" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573382v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261658v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2008-1205" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261664v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261661v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261666v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261667v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261672v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilla" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pai" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261662v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261663v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261671v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261665v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261670v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Michau" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261668v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447477v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547142v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cheng" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barleon" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341688v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341685v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611350v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611348v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Grondein" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611349v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Mainassara" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611371v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611370v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670327v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Damany" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sretenovi&#263;" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kova&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Krsti&#263;" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948543v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eric" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611345v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Alves" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guerra" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611346v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498502v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grande" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linli Guo" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanc" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alves" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Advenit Makaya" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90226-7.00002-7" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107671v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261660v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hassouni" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Morscheidt" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G J M Hagelaar" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longo" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261659v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-bourdon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3662-4651" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144229722" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-9869-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502126v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew T Powis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ahedo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro &#193;lvarez Laguna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barl&#233;on" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Bello-Ben&#237;tez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ae3985" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540902v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P Pasko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Celestin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/4p6l-rzck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535223v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Petronio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Alvarez Laguna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Lafleur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0305019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068896v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Berger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lequette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry E. Magin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarez Laguna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2505.10456" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192835v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Janalizadeh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Pervez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JD043897" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192813v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Esteves" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0263183" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445110v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Drag" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae2b7e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183698v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jacques Guillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0274535" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752706v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ben Slimane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leduc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Schiesko" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0214760" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825895v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.133.235301" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476595v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0188859" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946320v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charoy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0119255" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054942v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pasko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Jansky" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102710" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935095v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0119253" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053504v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Esteves" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Raimbault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourdon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chabert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/acc422" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756656v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barleon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cheng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuenot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vermorel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.046" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812518v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marmuse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Drag" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alvarez Laguna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac8288" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677934v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Viegas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Slikboer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Bonaventura" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sobota" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac61a9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551302v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Honor&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0073215" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547133v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tat Loon Chng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Z. Pai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Starikovskaia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac4592" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715173v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Adamovich" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Agarwal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ahedo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L Alves" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Baalrud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac5e1c" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581400v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.111990" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758363v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Esteves" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chabert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0095019" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03541456v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Garcia-Caurel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-04914-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320731v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lafleur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057095" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416799v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;chereau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tholin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac2be5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232799v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Alvarez-Laguna" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac02b3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285311v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Villafana" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Denig" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jimenez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Eremin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac0a4a" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954203v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abbc3a" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220442v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tavant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0046843" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101229v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kaganovich" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Smolyakov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeny Raitses" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Mikellides" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0010135" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870752v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor D&#233;sangles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Shcherbanev" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cl&#233;ment" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Deltel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11050518" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116610v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Pichard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109634" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786506v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucken" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab74b7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960641v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlous Hofmans" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Rooij" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Obrusn&#237;k" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart L M Klarenaar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aba7ec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342266v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Lieberman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab38b2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342270v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-019-10033-6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877468v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0003978" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551832v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab6242" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950586v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boccelli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0006258" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870763v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Van Rooij" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Klarenaar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab6d49" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272113v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab279b" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162938v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Lieberman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5094422" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336361v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boeuf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlsson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab46c5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272112v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Martorelli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5089008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342268v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bonaventura" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab3c27" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895564v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5017626" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895557v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pechereau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aaa7d4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860436v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Croes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Raimbault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aaaf61" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895559v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laxminarayan L Raja" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L G Ventzek" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aab1b9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785882v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aadcc0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017799v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aaeccd" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898210v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5033492" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01510374v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Bonaventura" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa550f" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881634v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumire Kobayashi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay L. Popov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa729a" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340183v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Darny" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/3/035002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549322v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/4/044004" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549333v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanrion" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Neubert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/4/044001" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903307v5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Duarte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.02.038" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01348454v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Guy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvonne Perrin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4917338" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549356v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Hoder" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Simek" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913215" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549393v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Lacoste" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Kuribara" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiichiro Urabe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Stauss" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/6/062006" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866282v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deanna Lacoste" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.11.007" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866278v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/2/025001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866211v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pechereau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Delliou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tardiveau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pasquiers" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2309981" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866287v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Annaloro" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bultel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Capitelli" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpierro Colonna" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1876534301407010060" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348455v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/57/1/014016" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866285v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D &#199;inar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/9/5/055003" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853594v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/36/365205" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847788v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2013.04.018" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L45TQWP9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786885v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin F&#252;llekrug" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan Diver" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pin&#231;on" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D.R. Phelps" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-012-9205-z" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842256v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/22/4/045014" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573043v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descombes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.07.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697691v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/21/5/052001" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759082v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav J&#225;nsk&#253;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.T. Algwari" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah O'Connell" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2012.2209129" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695831v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panesi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L. Jaffe" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Schwenke" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2011.10.009" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M4XNLCF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721234v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Munafo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Colonna" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2012-30079-3" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CLJLGP3L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726060v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/21/5/055011" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4LVJNTR9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609061v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chazot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.50033" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719814v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J&#225;nsk&#253;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100504" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640640v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane L. Rusterholtz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien C&#233;lestin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2158855" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619284v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/38/385203" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7WG0XQ0H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640642v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tardiveau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2160561" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634622v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3655199" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587149v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/20/3/035012" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VK2H5TPM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616812v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/33/335201" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DXQWWW5H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486094v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Celestin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/19/3/034012" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-J7CRJD43-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569716v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav J&#225;nsky" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/39/395201" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548692v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Riousset" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JA015918" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1CMPD004-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364735v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbar Zeghondy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;gur" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/6/065203" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-RQQFWRNB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380341v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009078" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-W5XLSZMQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431303v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marode" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Djermoune" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deniset" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/51/12/124002" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HRRKBP7T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375212v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.39034" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269405v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.33144" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314269v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningyu Liu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.927088" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340915v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Capeill&#232;re" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Pancheshnyi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/23/234018" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-W7FRXKVH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326995v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canes-Boussard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/20/205214" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TZT52RDV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282827v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.03.020" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXQ1F6Q7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222688v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bessi&#232;res" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean H. Paillol" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/21/016" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5CWVXR4D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222724v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningyu Y. Liu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/16/3/026" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-RLJ8TJZB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222730v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2816906" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338154v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marode" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/15/4/009" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-BNN72NQK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115026v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Caillault" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Walpot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laux" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133249v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G. Ch&#233;ron" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Motapon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan F. Schneider" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2194827" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222945v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Witasse" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lebreton" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K. Bird" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robindro Dutta-Roy" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M. Folkner" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JE002640" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116317v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492171v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2006.876421" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222937v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rymer" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Wanker" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2004-01-0559" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258676v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2004.01.067" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Z56KN8W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258677v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno van Ootegem" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vervisch" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.65.046406" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258678v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vervisch" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.6571" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02007997v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroux" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Domingo" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.6402" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461790v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. T&#233;r&#233;siak" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.57.4684" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461786v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.872535" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461787v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.55.4634" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461784v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02007988v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296595v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Laurent" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482228v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amadio" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888511v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482220v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199202v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lequette" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465742v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465476v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376988v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Reboul" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376980v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376984v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Z Pai" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376983v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322761v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376990v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376979v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ars&#233;nio Nunes Aleixo Viegas" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376993v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376986v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376991v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322743v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322739v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willca Villafana" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Cuenot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Hara" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322751v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marmuse" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Booth" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099419v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322731v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104257v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322768v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751906v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Carlsson" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099407v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099394v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341687v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341690v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341782v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751932v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322748v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322769v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342241v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Maitre" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Congedo" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sisourat" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342239v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322766v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342237v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342232v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Magin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massot" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342230v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341679v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Obrusn&#237;k" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Bilek" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943023v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Damany" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342238v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341677v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342231v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342223v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Lieberman" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333475v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Joncquieres" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vermorel" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-4905" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341775v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342234v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341771v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341773v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341681v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342222v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341774v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341772v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342233v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945141v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puech" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Douat" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945935v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593699v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573379v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588026v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593713v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593702v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593701v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593738v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593734v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593715v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593717v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Turner" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kelly" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593716v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940729v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Moore" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Fierro" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588048v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573377v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588028v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573378v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176504v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Layly" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588044v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Heitz" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Moeck" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588046v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588043v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593703v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593697v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593719v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Popov" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588051v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593696v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593720v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bilek" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Necas" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593681v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Damany" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darny" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iseni" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340290v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588049v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Lee" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593698v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941099v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253197v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebatien Dozias" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593721v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593727v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258113v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593724v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chanrion" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Neubert" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593729v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pechereau" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573380v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253202v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593722v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593725v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573381v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573348v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593732v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Pouvesle" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149220v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593728v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573382v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593730v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261658v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2008-1205" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261666v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261667v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261672v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilla" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pai" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261662v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261663v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261671v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261665v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261664v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261661v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261670v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Michau" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261668v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447477v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547142v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cheng" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barleon" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341688v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341685v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611348v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Grondein" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611349v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Mainassara" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611371v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611370v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611350v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948543v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eric" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670327v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Damany" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sretenovi&#263;" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kova&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Krsti&#263;" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611345v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Alves" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guerra" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611346v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498502v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grande" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linli Guo" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanc" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alves" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Advenit Makaya" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90226-7.00002-7" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107671v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261659v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261660v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hassouni" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Morscheidt" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G J M Hagelaar" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longo" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>