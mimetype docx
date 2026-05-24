--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,29664 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...29613 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Bourdon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3662-4651</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144229722</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&user=4GR5VaMAAAAJ&view_op=list_works&sortby=pubdate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/O-9869-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (117)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark for two-dimensional large scale coherent structures in partially magnetized E × B plasmas—community collaboration &amp; lessons learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew T Powis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ahedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Álvarez Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Bello-Benítez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 35 (2), pp.025002. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ae3985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hall thruster modeling with multiple simulation techniques: Model benchmarking, fluid–kinetic consistency, and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Petronio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 139 (9), pp.093303. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0305019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic Feedback Discharges in Dielectric Solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor P Pasko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Celestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 136 (9), pp.095301. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/4p6l-rzck⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodine plasmas for space propulsion and industrial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (2), pp.023001. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ae2b7e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoelectric Effect in Air Explains Lightning Initiation and Terrestrial Gamma Ray Flashes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor P Pasko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Celestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Janalizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaid Pervez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (14), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025JD043897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05192835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of high-order moment models for the ion dynamics in a bounded low-temperature plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lequette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry E. Magin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alvarez Laguna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (10), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2505.10456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068896v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady-state plasma model of an iodine-fueled Hall thruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 138 (4), pp.043303. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0263183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05192813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining the modeling strategy for anomalous electron transport in fluid simulations of Hall thrusters via insights from PIC simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Petronio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jacques Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (7), pp.073513. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0274535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and control of Hall effect thruster using optical emission spectroscopy and artificial neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Ben Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Schiesko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 136 (15), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0214760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoelectric Feedback Mechanism for Acceleration of Runaway Electrons in Gas Discharges at High Overvoltages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor P Pasko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Celestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 133 (23), pp.235301. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.133.235301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the breathing mode development in Hall thrusters using hybrid simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Petronio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 135 (7), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0188859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional effects on electrostatic instabilities in Hall thrusters. II. Comparison of particle-in-cell simulation results with linear theory dispersion relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Petronio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Charoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (1), pp.012104. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0119255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions for Inception of Relativistic Runaway Discharges in Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pasko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Celestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Janalizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Jansky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (7), pp.e2022GL102710. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GL102710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional effects on electrostatic instabilities in Hall thrusters. I. Insights from particle-in-cell simulations and two-point power spectral density reconstruction techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Petronio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Charoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (1), pp.012103. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0119253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion on the transport processes in electrons with non-Maxwellian energy distribution function in partially-ionized plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (5), pp.054002. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/acc422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of plasma jets and interaction with surfaces: review on modelling and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Viegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmar Slikboer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Bonaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sobota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (5), pp.053001. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ac61a9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the impact of NRP discharge frequency on the ignition of a lean methane-air mixture using fully coupled plasma-combustion numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vermorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2022.07.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charged-particles measurements in low-pressure iodine plasmas used for electric propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Alvarez Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (8), pp.085007. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ac8288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of small scale fluctuations in Hall effect thrusters using virtual Thomson scattering on PIC simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Ben Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Charoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0073215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the electric field profile on the accuracy of E-FISH measurements in ionization waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tat Loon Chng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Z. Pai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Starikovskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (1), pp.015010. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ac4592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2022 Plasma Roadmap: low temperature plasma science and technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Adamovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Ahedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L L Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Baalrud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (37), pp.373001. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ac5e1c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma assisted combustion of methane-air mixtures: Validation and reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vermorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 240, pp.111990. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2022.111990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regularized high-order moment model to capture non-Maxwellian electron energy distribution function effects in partially ionized plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (8), pp.083507. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0095019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of surface charging memory effect in ionization wave dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Viegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmar Slikboer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Bonaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Garcia-Caurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.1181. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-04914-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology of positive ionization waves in atmospheric pressure air: influence of electrode set-up geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Péchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tholin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Bonaventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (10), pp.105022. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ac2be5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interaction between ion transit-time and electron drift instabilities and their effect on anomalous electron transport in Hall thrusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Charoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (6), pp.065017. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ac02b3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D radial-azimuthal particle-in-cell benchmark for E × B discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Villafana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Petronio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Denig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Eremin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (7), pp.075002. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ac0a4a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of the breathing mode in Hall thrusters and its stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130 (5), pp.053305. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0057095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the electric field in a diffuse nanosecond positive ionization wave generated in a pin-to-plane geometry in atmospheric pressure air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Péchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tholin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Bonaventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/abbc3a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions of appearance and dynamics of the modified two-stream instability in E × B discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Petronio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Charoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (4), pp.043504. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0046843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: Non-isothermal sheath model for low pressure plasmas (2019 Plasma Sources Sci. Technol. 28 075007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lucken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.039501. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ab74b7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of an atmospheric pressure plasma jet with grounded and floating metallic targets: simulations and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Viegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlous Hofmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier van Rooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Obrusník</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart L M Klarenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (9), pp.095011. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/aba7ec⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Camera Analysis of Plasma Instabilities in Hall Effect Thrusters Using a POD Method under Different Operating Regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Désangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Shcherbanev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Charoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarence Deltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (5), pp.518. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos11050518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An asymptotic preserving well-balanced scheme for the isothermal fluid equations in low-temperature plasma applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 419, pp.109634. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of E × B discharges relevant to plasma propulsion and similar technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Kaganovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Smolyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevgeny Raitses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ahedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Mikellides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (12), pp.120601. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0010135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturation of the magnetic confinement in weakly ionized plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lucken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Lieberman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.065014. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ab38b2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Study of Jet-Target Interaction: Influence of Dielectric Permittivity on the Electric Field Experienced by the Target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Viegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40, pp.661-683. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11090-019-10033-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between kinetic theory and particle-in-cell simulations of anomalous electron transport in E × B plasma discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Charoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0003978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-sheath transition in multi-fluid models with inertial terms under low pressure conditions: Comparison with the classical and kinetic theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry E. Magin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ab6242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisionless ion modeling in Hall thrusters: Analytical axial velocity distribution function and heat flux closures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Charoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (7), pp.073506. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0006258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a kHz atmospheric pressure plasma jet: comparison of discharge propagation parameters in experiments and simulations without target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlous Hofmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Viegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Van Rooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Klarenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (3), pp.034003. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ab6d49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D axial-azimuthal particle-in-cell benchmark for low-temperature partially magnetized plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Charoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (10), pp.105010. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ab46c5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instability-enhanced transport in low temperature magnetized plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lucken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Lieberman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.070702. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5094422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Isothermal Sheath Model for Low Pressure Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lucken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (7), pp.075007. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ab279b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between ad-hoc and instability-induced electron anomalous transport in a 1D fluid simulation of Hall-effect thruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Martorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (8), pp.083502. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5089008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation of the transient charging of a dielectric surface exposed to a plasma jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmar Slikboer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Viegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Bonaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Garcia-Caurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sobota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (9), pp.095016. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ab3c27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study on the time evolutions of the electric field in helium plasma jets with positive and negative polarities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Viegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pechereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27, pp.025007. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/aaa7d4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge-to-center plasma density ratios in two-dimensional plasma discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lucken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Croes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (3), </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/aaaf61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a plasma--target interaction through electric field characterization examining surface and volume charge contributions: modeling and experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Viegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmar Slikboer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Obrusník</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Bonaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sobota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/aadcc0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in the modeling and computer simulations of non-equilibrium plasma discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laxminarayan L Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter L G Ventzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (15), pp.150202. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aab1b9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous electron transport in Hall-effect thrusters: Comparison between quasi-linear kinetic theory and particle-in-cell simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Martorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (6), pp.061202. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5017626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of secondary electron emission on plasma sheath characteristics and electron transport in an ExB discharge via kinetic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Croes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lucken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (12), pp.124001. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/aaeccd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of alternative propellants on the electron drift instability in Hall-effect thrusters: Insight from 2D particle-in-cell simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Croes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lucken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Martorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (6), </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5033492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D particle-in-cell simulations of the electron drift instability and associated anomalous electron transport in Hall-effect thrusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Croes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Bonaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (3), pp.034001 </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/aa550f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of nanosecond discharges in H2-air mixtures at atmospheric pressure for plasma assisted combustion applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumire Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Bonaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tholin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay L. Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (7), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/aa729a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study of the dynamics of a $\mu$s helium plasma gun discharge with various amounts of N$_2$ admixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pechereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Viegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (3), pp.035002. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/25/3/035002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surface emission processes on a fast-pulsed dielectric barrier discharge in air at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pechereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Bonaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25, pp.044004. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/25/4/044004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the angular scattering of electrons on the runaway threshold in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chanrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Bonaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Neubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58, pp.044001. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/58/4/044001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical strategy to discretize and solve the Poisson equation on dynamically adapted multiresolution grids for time-dependent streamer discharge simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Bonaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 289, pp.129-148. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2015.02.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903307v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent multi-internal-temperature models for vibrational and electronic nonequilibrium in hypersonic nitrogen plasma flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvonne Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (4), pp.043507. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4917338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-nanosecond delays of light emitted by streamer in atmospheric pressure air: Analysis of N&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;(C&amp;lt;SUP&amp;gt;3&amp;lt;/SUP&amp;gt;Pi&amp;lt;SUB&amp;gt;u&amp;lt;/SUB&amp;gt;) and N&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt;(B&amp;lt;SUP&amp;gt;2&amp;lt;/SUP&amp;gt;Sigma&amp;lt;SUB&amp;gt;u&amp;lt;/SUB&amp;gt;&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt;) emissions and fundamental streamer structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Hoder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Bonaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Simek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117, pp.073302. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4913215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of two counter-propagating helium discharges at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Jansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (2), </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/23/2/025001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pure airplasma bullets propagating inside microcapillaries and in ambient air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koichi Kuribara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiichiro Urabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Stauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23, pp.062006. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/23/6/062006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of fast-heating processes and O atom production by a nanosecond spark discharge on the ignition of a lean –air premixed flame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tholin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deanna Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 161 (5), pp.1235 - 1246. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Conical Discharge Structure of an Air Discharge at Atmospheric Pressure in a Point-to-Plane Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Pechereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Delliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Jansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tardiveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pasquiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (10), pp.2346 - 2347. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2014.2309981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of State-to-State to Macroscopic Models for Hypersonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Annaloro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Capitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpierro Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Plasma Physics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (1), pp.60 - 75. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1876534301407010060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the external electrical circuit on the regimes of a nanosecond repetitively pulsed discharge in air at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tholin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57 (1), </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/57/1/014016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runaway electrons from a ‘beam-bulk’ model of streamer: application to TGFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chanrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Bonaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Çinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Neubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (5), </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/9/5/055003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent multi-internal-temperatures models for nonequilibrium nozzle flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvonne Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 420 (11), pp.15-24. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphys.2013.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the hydrodynamic expansion following a nanosecond pulsed spark discharge in air at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tholin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (36), pp.365205. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/46/36/365205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic Charged Particles Above Thunderclouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Füllekrug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Declan Diver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pinçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. D.R. Phelps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (1), pp.1-41. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10712-012-9205-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the stable 'quasi-periodic' glow regime of a nanosecond repetitively pulsed discharge in air at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tholin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22, pp.045104. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/22/4/045014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QCT-based vibrational collisional models applied to nonequilibrium nozzle flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Munafo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Panesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard L. Jaffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpiero Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 66 (7), pp.188. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2012-30079-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental - modeling study of an atmospheric pressure helium discharge propagating in a thin dielectric tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Jánský</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.T. Algwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah O'Connell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (11), pp.2912. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2012.2209129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of a merging condition for two interacting streamers in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Bonaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (052001), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/21/5/052001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697691v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarse-grain model for internal energy excitation and dissociation of molecular nitrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry E. Magin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Panesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard L. Jaffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Schwenke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 398, pp.90-95. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphys.2011.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new numerical strategy with space-time adaptivity and error control for multi-scale streamer discharge simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Bonaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Descombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 231 (3), pp.1002-1019. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2011.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573043v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the reignition of a discharge behind a dielectric layer in air at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Pechereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Jansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, pp.055011. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/21/5/055011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface charge deposition inside a capillary glass tube by an atmospheric pressure discharge in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jánský</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 (1), pp.13810. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011100504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Excitation of Atoms and Molecules for the FIRE II Flight Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Panesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chazot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (3), pp.361. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.50033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images of a Nanosecond Repetitively Pulsed Glow Discharge Between Two Point Electrodes in Air at 300 K and at Atmospheric Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tholin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane L. Rusterholtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deanna Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Z. Pai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Célestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (11), pp.2254-2255. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2011.2158855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of temperature on the glow regime of a discharge in air at atmospheric pressure between two point electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tholin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44, pp.385203. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/44/38/385203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of an Air Discharge at Atmospheric Pressure in a Capillary Glass Tube: Influence of the Tube Radius on the Discharge Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Jansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Delliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tholin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Bonaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tardiveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (11), pp.2106-2107. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2011.2160561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of helium discharge ignition and dynamics in thin tubes at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Jansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99, pp.161504. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3655199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric field determination in streamer discharges in air at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Bonaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Célestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pasko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20, pp.035012. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/20/3/035012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of the propagation of a discharge in a capillary tube in air at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Jansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Delliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tholin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tardiveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44, pp.335201. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/44/33/335201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the pre-ionization background and simulation of the optical emission of a streamer discharge in preheated air at atmospheric pressure between two point electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Bonaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Celestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (3), pp.034012. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/19/3/034012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the discharge propagation in a capillary tube in air at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Jánsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tholin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Bonaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (39), pp.395201. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/43/39/395201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air‐density‐dependent model for analysis of air heating associated with streamers, leaders, and transient luminous events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Riousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pasko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115, pp.A12321. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JA015918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00548692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surface charges on the structure of a dielectric barrier discharge in air at atmospheric pressure: experiment and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Célestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Bonaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.22810. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2009078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of the ghost fluid method for Poisson's equation to simulate streamer propagation in point-to-plane and point-to-point geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Célestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Bonaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbar Zeghondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ségur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42, pp.065203. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/42/6/065203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics and applications of atmospheric non-thermal air plasma with reference to environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Djermoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deniset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51, pp.124002. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/51/12/124002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire II Flight Experiment Analysis by Means of a Collisional-Radiative Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Panesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chazot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (2), pp.236-248. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.39034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of stagnation line nonequilibrium air flows for re-entry applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (2), pp.168-177. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.33144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00269405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoionization and Optical Emission Effects of Positive Streamers in Air at Ground Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Célestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pasko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (4), pp.942-943. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2008.927088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00314269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ﬁnite volume method solution of the radiative transfer equation for photon transport in non-thermal gas discharges: application to the calculation of photoionization in streamer discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Capeillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Célestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey V. Pancheshnyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41, pp.234018. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/41/23/234018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the charges deposition on the spatio-temporal self-organization of streamers in a DBD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Célestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Canes-Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (20), pp.205214. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/41/20/205214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of filamentary discharges with parallel adaptive mesh refinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey V. Pancheshnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Capeillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 227 (13), pp.6574-6590. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2008.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new one-dimensional moving mesh method applied to the simulation of streamer discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean H. Paillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40, pp.6559-6570. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/40/21/016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient models for photoionization produced by non-thermal gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pasko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningyu Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Célestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16, pp.656-678. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/16/3/026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of photoionization models based on radiative transfer and the Helmholtz equations to studies of streamers in weak electric fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningyu Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Célestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pasko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 91, pp.211501. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2816906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional-radiative model in air for earth re-entry problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno G. Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Motapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan F. Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, pp.043502. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2194827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative heating predictions for Huygens entry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Walpot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry E. Magin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111, pp.No. E09S90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of an improved Eddington approximation to facilitate the calculation of photoionization in streamer discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean H. Paillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (4), pp.648-660. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/15/4/009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the coordinated ground-based observations of Titan during the Huygens mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Witasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael K. Bird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robindro Dutta-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William M. Folkner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111, pp.12. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JE002640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonequilibrium radiative heat flux modeling for the Huygens entry probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry E. Magin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111, pp.Art. No. E07S12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignition of propane-air mixtures by a repetitively pulsed nanosecond discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey V. Pancheshnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deanna Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34, pp.2478-2487. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2006.876421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a 5-step Kinetic Scheme for HCCI Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Wanker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE Technical papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3, pp.357-366. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2004-01-0559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical analysis of a helium glow discharge. I - A model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 323 (3-4), pp.267-277. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2004.01.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Ar2(+) in an argon collisional-radiative model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno van Ootegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vervisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 65 (4), pp.16. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.65.046406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical models for electron-vibration coupling in nitrogen plasma flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vervisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 14 (4), pp.489-495. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/2.6571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiment-Modeling Comparison in a Nonequilibrium Supersonic Air Nozzle Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Domingo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vervisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 13 (1), pp.68-75. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/2.6402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionization and recombination rates of atomic oxygen in high-temperature air plasma flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Térésiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vervisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 57 (4), pp.4684-4692. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.57.4684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a low-pressure nitrogen plasma boundary layer over a metallic plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vervisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 4 (11), pp.4144-4157. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.872535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron-vibration energy exchange models in nitrogen plasma flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vervisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 55 (4), pp.4634-4641. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.55.4634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-body recombination rate of atomic nitrogen in low pressure plasma flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vervisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a low pressure nitrogen plasma jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Domingo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vervisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2 (7), pp.2853-2862</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (117)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing PIC/MCC Simulations and Experimental Data for the PPS ® X00-ML Hall Thruster IEPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Petronio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEPC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERPS, Sep 2025, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D hybrid simulations of Hall Thrusters: effect of self-consistently generated multiply charged ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Petronio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electric Propulsion Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for enhanced accuracy in 1D fluid simulation of Hall thruster IEPC-2024-377</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Petronio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Esteves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electric Propulsion Conference (IEPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of multiply charged species in PIC-MCC simulations for Hall Thrusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Petronio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alvarez Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electric Propulsion Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suitability of Moment Methods to Model the Ion Dynamics in a Low-Temperature Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lequette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez Laguna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The introduction of a virtual radial direction in axial-azimuthal PIC simulations of Hall Thrusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Petronio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Electric Propulsion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Boston (MA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Breathing Mode dynamics in Hall thrusters using a hybrid simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Petronio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez Laguna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Physical Society, Oct 2023, Ann Arbor, MI, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in modeling low-temperature kHz atmospheric pressure plasma jets and their interactions with surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Arsénio Nunes Aleixo Viegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Bonaventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Diagnostics for Electrons and Atoms in Low Pressure Iodine Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Accuracy of Electric Field Induced Second Harmonic Generation (E-FISH) Measurements in Fast Ionization Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tat Loon Chng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Z Pai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Starikovskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between kinetic theory and PIC simulations of anomalous electron transport in E x B plasma discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Charoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Online Plasma Seminar,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Hall effect thruster instabilities with axial-azimuthal PIC simulation using a collective Thomson scattering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Ben Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Charoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of jet polarity on charging of a dielectric target: simulations and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Viegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmar Slikboer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Bonaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sobota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic preserving finite-volume method for fluid models in low-temperature partially-magnetized plasma applications involving instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry E. Magin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the conditions to obtain a diffuse nanosecond positive ionization wave in a point-to-plane geometry in atmospheric pressure air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Pechereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tholin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Bonaventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order moment models for low pressure discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the instabilities in radial-azimuthal and axial-azimuthal 2D PIC simulations of a Hall Thruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Petronio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Charoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillation analysis in Hall thrusters with 2D (axial-azimuthal) Particle-In-Cell simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Charoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D radial-azimuthal Particle-In- Cell benchmark for ExB discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willca Villafana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaro Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd Annual Gaseous Electronics Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation of an iodine plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd Annual Gaseous Electronics Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between multifluid and Particle-In-Cell (PIC) simulations of instabilities and boundary layers in low-temperature low pressure magnetized plasmas for electric pro- pulsion applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry E. Magin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd Annual Gaseous Electronics Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheath instabilities at large secon- dary electron emission in Hall thrusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Charoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd Annual Gaseous Electronics Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of plasma jets interacting with dielectric and metallic targets: comparison between simulations and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Viegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmar Slikboer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlous Hofmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier van Rooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd Annual Gaseous Electronics Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D axial-azimuthal Particle-In-Cell benchmark for low-temperature magnetized plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Charoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, College station, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillation analysis in Hall thrusters with 2D (axial-azimuthal) Particle-In-Cell simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Charoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tavant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Electric Propulsion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electron Boltzmann equation in a wider context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling workshop "All about the Boltzmann equation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hall thrusters instabilities analysis with 2D (axial-azimuthal) Particle-In-Cell simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Charoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, College Station, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global model of a magnetized ion thruster with xenon and iodine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lucken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Electric Propulsion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and electrical diagnostics in an iodine plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lucken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Electric Propulsion Conference (IEPC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in the modeling of low temperature partially magnetized plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Charoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Frontiers in Low-Temperature Plasma Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bad Honnef, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D (axial-azimuthal) Particle-In-Cell Benchmark for ExB Discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Charoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Electric Propulsion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current challenges in the modeling and validation of PIC and fluid simu- lations for low-temperature plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd Annual Gaseous Electronics Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, College Station, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of electric and plasma propulsion for medium and long- term planetary exploration : research at LPP and in the Poseidon industrial chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">synthesis workshop "Horizon 2061"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening chemical reaction paths in a plasma global model: an uncertainty quantification approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lucken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sisourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UQOP : Uncertainty Quantification and OPtimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-field transport in a weakly magnetized, weakly ionized ICP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lucken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Frequency Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-injection schemes for E×B Particles in Cells simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lucken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Charoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Frontiers in Low-Temperature Plasma Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bad Honnef, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in the modeling and the simulation of low-temperature plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plasma Chemistry (ISPC 24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced transport in magnetized low temperature discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lucken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Glasgow, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of electron-drift instability in 1D fluid simulations of Hall Effect Thrusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Martorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Portland, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous transport in a magnetized plasma column under laboratory conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lucken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Lieberman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Portland, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 10-moment fluid numerical solver of plasma with sheaths in a Hall Effect Thruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Joncquieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pechereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vermorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th AIAA/SAE/ASEE Joint Propulsion Conference, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cincinnati, United States. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2018-4905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why always more efficient and accurate methods to solve Poissons equation are needed for electrostatic PIC and fluid plasma simulations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLAS@PAR scientific day 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and experimental investigation of plasma-target interaction at atmospheric pressure through electric field characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Viegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmar Slikboer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlous Hofmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Obrusník</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Bilek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Glasgow, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In LANDMARK : The 2D axial-azimuthal Particle-In-Cell benchmark on ExB discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Charoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willca Villafana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ExB workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Princeton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of charge density in an atmospheric pressure plasma jet via electric field measurements and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Viegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPM7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISPM, Jun 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric field characterization of a plasma-target interaction at atmospheric pressure:modeling and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Viegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmar Slikboer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlous Hofmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sobota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Portland, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic-preserving finite volume scheme for the multi-fluid equations towards electric propulsion applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Magin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Portland, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D (axial-azimuthal) Particle-In-Cell simulations of Hall Effect Thrusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Charoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Portland, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Transport in Hall Effect Thrusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Croes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Martorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma and Nanotechnology (ICPLANTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Meijo University, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in the modeling and the simulation of low-temperature plasma discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference (GRC) on "Fundamental Insights in Plasma Processes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Bryant University, Smithfield, Rhode Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of secondary electron emission from the ceramic walls on the discharge of Hall effect thrusters using a 2D PIC simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Croes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lucken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Glasgow, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous Plasma Transport in Hall Effect Thrusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Croes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Martorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma and Nanotechnology Science (ICPLANTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Nagoya University, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma sheath in presence of secondary electron emission in Hall Effect Thrusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Croes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lucken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Portland, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of low-temperature plasma discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Europhysics Conference on the Atomic and Molecular Physics of Ionised Gases (ESCAMPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Glasgow, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrier discharge and pulsed discharge modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on High Pressure Low Temperature Plasma Chemistry (HAKONE XVI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma sheath stability in the presence of secondary electrons emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Martorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Croes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lucken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70th Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Pittsburgh, Pennsylvania, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entangled effects of electron drift instability and secondary electron emissions in Hall effect thrusters : Insights from 2D PIC computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Croes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70th Annual Gaseous Electronics Conference (GEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Pittsburgh, Pennsylvania, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling wall ion fluxes in an RF discharge: insights from 2D PIC simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lucken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Croes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70th Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Pittsburgh, Pennsylvania, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of fluid and kinetic models in the high pressure limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miles Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70th Annual Gaseous Electronics Conference (GEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Pittsburgh, Pennsylvania, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of runaway electrons on discharge breakdown in air at atmospheric pressure : simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Bonaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chanrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Neubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70th Annual Gaseous Electronics Conference (GEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Pittsburgh, Pennsylvania, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic, Unstructured Finite Element PIC-DSMC Simulation of Ultra-Fast Pin-to-Plane Discharge in Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Pittsburgh, Pennsylvania, United States. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of nanosecond discharges in different H2/air mixtures at atmospheric pressure for plasma-assisted applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kaust Research Conference on New Combustion Concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, King Abdullah University of Science and Technology KAUST Thuwal, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of electron transport in a Hall effect thruster with 2D (r-theta) Particle-In-Cell simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Croes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lucken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Electric Propulsion Conference (IEPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-dimensional Particle-In-Cell simulations of Hall thrusters: Electron drift instability and secondary electron emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Croes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Workshop on Radio-Frequency Discharges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Presqu île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D simulations of Hall effect thrusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Croes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plas@par Young researcher's day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Sorbonne Université, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric field rebound of He plasma jets with positive and negative polarities on metal and dielectric targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Viegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Obrusník</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Bonaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Pittsburgh, Pensylvania, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma jets and electric fields delivery on targets relevant for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Douat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEC 70</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amercian Phisical Society, Nov 2017, Pittsburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'un dispositif multijets plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Viegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR ABioPlas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR ABioPlas, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron drift instability and secondary electron emission in Hall effect thrusters: Insights from 2D PIC simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Croes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lucken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Ion Propulsion and Accelerator Industrial Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, CNR Nanotech, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2d axisymmetric beambulk modelling of the generation of runaway electrons by streamers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chanrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Bonaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Neubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union, General assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of nanosecond spark discharges for plasma assisted combustion applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 44th International Conference on Plasma Science (ICOPS),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Atlantic City ,New Jersey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global models of plasma thrusters: Insights from PIC simulation and fluid theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lucken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Croes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Electric Propulsion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique de décharges nanosecondes pulsées à pression atmosphérique : application à la combustion assistée par plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 ème Colloque sur les Arcs Electriques (CAE XIII) et le 3 ème Workshop Arcs et Contacts Electriques (ACE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of an electric contact under lightning current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Layly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tholin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOLSE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of thermal and chemical effects of nanosecond repetitively pulsed discharges on a laminar premixed counterflow flame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Moeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deanna Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Asia-Pacific Conference on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, The University of Sydney, NSW, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and modeling of PEGASES thruster operated with iodine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lucken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Radio-Frequency Discharges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Presqu île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidimensional particle-in-cell simulations : Impact of dielectric walls on electron drift instability in Hall effect thrusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Croes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70th Annuel Gaseous Electronics Conference (GEC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Pittsburgh, Pennsylvania, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of runaway electron preionization on discharge breakdown in air at atmospheric pressure : simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Bonaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chanrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pechereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tholin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII International Conference on Phenomena in Ionized Gases (ICPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the concentration of H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; on the structure of a nanosecond discharge in different H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;/air mixtures at atmospheric pressure for plasma assisted applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumire Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Bonaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tholin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HAKONE XV, 15th High Pressure Low Temperature Plasma Chemistry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brno, Czech Republic, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of nanosecond discharges in different H2 air mixtures at atmospheric pressure for plasma assisted applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumire Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Bonaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tholin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Popov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Particle-In-Cell simulations of the electron-cyclotron instability and associated anomalous transport in Hall-Effect Thrusters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Croes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Bonaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pechereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Ruhr-Universität Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Particle-in-cell simulations of the electron-cyclotron instability and associated anomalous transport in Hall-effect thrusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Croes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Bonaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STO/VKI Lecture series &amp; Workshop on Electric Propulsion Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Van Karman Institute for Fluid Mechanics, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast multipole and space adaptive multiresolution methods for the solution of the Poisson equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bilek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Necas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Bonaventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization by complementary diagnostics of plasma jets in interaction with targets relevant for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Douat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd conference on Plasma Physics (EPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of plasma jets in interaction with targets relevant for biomedical applications by complementary diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Douat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPS, Jul 2016, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiresolution on arbitrary domains for time dependent PDEs. Application to streamer simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Bonaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HAKONE XV, 15th High Pressure Low Temperature Plasma Chemistry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brno, Czech Republic, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostatic PIC for Space propulsion: LPPic2D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Croes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Hybrid and PIC Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, UPMC/Jussieu, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study on the dynamics of a µs helium plasma gun with various amounts of O$_2$ admixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Viegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69th GEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the angular scattering on the thermal runaway acceleration mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chanrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Bonaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Neubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study on the dynamics of a us helium plasma gun discharge with various amounts of N&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; admixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pechereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Viegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiresolution and fast multipole methods for streamer simulations, 42nd European Physical Society Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bilek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Bonaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi la résolution de l'équation de Poisson doit être précise et rapide pour les simulations plasmas froids ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pechereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Problème de Poisson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, IHP, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of the dynamics of a μs helium plasma gun discharge with various amounts of N2 admixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Viegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th Annual Gaseous Electronic Coference GEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APS, Oct 2015, Honolulu, United States. http://meetings.aps.org/link/BAPS.2015.GEC.NR1.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of modulation of ionization front propagation velocity in µs helium plasma gun discharge with nitrogen admixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pechereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Viegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebatien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry ISPC 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPCS, Jul 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D fluid simulations of discharges at atmospheric pressure in reactive gas mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D time−resolved measurement and modeling of electric fields associated with atmospheric pressure plasma streams propagation in dielectric capillaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pechereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebatien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry ISPC 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPCS, Jul 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling production of runaways by electron acceleration in streamers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Bonaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chanrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Neubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid simulation of reactive atmospheric pressure discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd annual meeting of the Low-Temperature plasma York-Paris collaborative research centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and structure of atmospheric pressure discharges in capillary tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Colloquium on Plasma Processes (CIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streamers&amp;quot;, &amp;quot;Bullets&amp;quot;, and &amp;quot;Filaments&amp;quot;, the ionization waves in the laboratory and their similarities with atmospheric phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de L'astrophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid simulations for atmospheric pressure low-temperature plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Exploration of Low Temperature Plasma Physics (WELTPP-17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Rolduc, Kerkrade, The, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of ionization front propagation velocity in a µs plasma gun helium discharge with nitrogen admixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pechereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Gas Discharges and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Pure Air-Plasma Bullets Propagating in Microcapillaries and Ambient Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koichi Kuribara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiichiro Urabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Stauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th GEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Raleigh, North Carolina, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et numérique de la dynamique et structure de décharges dhélium et hélium/azote à pression atmosphérique dans un tube diélectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pechereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Viegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ABioPlas Journées 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the amount of N&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; admixture on the dynamics of atmospheric pressure helium discharges in capillary tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pechereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Viegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th GEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Raleigh, North Carolina, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the FIRE II Flight Experiment by Means of a Collisional Radiative Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Panesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chazot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th AIAA Aerospace Sciences Meeting and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Reno, United States. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2008-1205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the classical integral model with Eddington approximation and Helmholtz equation based models for photoionization produced by non-thermal gas discharges in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Célestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pasko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Streamers, sprites, leaders, lightning: from micro- to macroscales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the classical integral model with Eddington approximation and Helmholtz equation based models for photoionization produced by non-thermal gas discharges in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pasko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningyu Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Célestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Fundamentals of Aerodynamic Flow and Combustion Control by Plasmas"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Varenna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air heating associated with transient luminous events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pasko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Fundamentals of Aerodynamic Flow and Combustion Control by Plasmas"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Varenna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-assisted combustion using nanosecond repetitively pulsed discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey V. Pancheshnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the XXVIII International Conference on Phenomena in Ionized Gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air heating associated with transient luminous events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pasko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Streamers, sprites, leaders, lightning: from micro- to macroscales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoionization models based on radiative transfer and Helmholtz equations for sprite streamer modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningyu Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pasko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Célestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immersed boundary method to simulate positive streamer propagation in point-to-plane geometry in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbar Zeghondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Célestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Streamers, sprites, leaders, lightning: from micro- to macroscales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory effect on the spatio-temporal self-organization of streamers in a DBD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Célestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Canes-Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Streamers, sprites, leaders, lightning: from micro- to macroscales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streamer simulation in air at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ségur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Streamers, sprites, leaders, lightning: from micro- to macroscales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical schemes for streamer discharges at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean H. Paillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the multiscale nature of spark precursors and high altitude lightning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of filamentary dielectric barrier discharges in nitrogen taking into account metastable states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ségur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the multiscale nature of spark precursors and high altitude lightning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark for two-dimensional large scale coherent structures in partially magnetized E×B plasmas -Community collaboration &amp; lessons learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew T Powis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ahedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alvarez Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Bello-Benítez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIP: a low temperature plasma code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vermorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodine as propellant for electric propulsion: updated global model and comparisons to experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lucken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the modeling of electron injection at the cathode in a 2D axial-azimuthal simulation of a stationary plasma thruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Charoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Glasgow, Scotland, United Kingdom. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements in global modeling of gridded ion thrusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lucken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Grondein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Ion Propulsion and Accelerator Industrial Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, CNR Nanotech, Bari, Italy. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPPic2D: A versatile 2D PIC/MCC code for plasma thrusters simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lucken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Croes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Mainassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plas@par Young researcher's day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Sorbonne Université, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall interactions in Hall Effect Thruster, investigation with bidimensional Particle-in-cell model and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Croes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Ion Propulsion and Accelerator Industrial Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, CNR Nanotech, Bari, Italy. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study on the dynamics of He plasma jets with N&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; or O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; admixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Viegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII ICPIG- International Conference on Phenomena in Ionised Gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Estoril/Lisbon, Portugal. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study of Hall-effect thrusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Croes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Martorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée équipe plasmas froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, École polytechnique, Palaiseau, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study on the dynamics of a $\mu$s helium plasma gun with various amounts of O$_2$ or N$_2$ admixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Viegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPM6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champ électrique et onde d'ionisation dans un jet plasma atmosphérique pulsé : comparaison de diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Sretenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Kovačević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Krstić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau Plasmas Froids du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, La Rochelle, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics in atmospheric-pressure discharges in helium mixtures with nitrogen and oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Viegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pechereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (ICPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Iasi, Romania. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron kinetics in atmospheric-pressure discharges of helium mixtures with N&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; and O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Viegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Society (EPS) Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling technologies for planetary exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Grande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linli Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advenit Makaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary Exploration Horizon 2061</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.249-329, 2023, </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-90226-7.00002-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the FIRE II flight experiment by means of a collisional radiative model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Panesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Research Briefs of the Center for Turbulence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-171, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed and simplified kinetic schemes for high enthalpy air flows and their influence on catalycity studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Chazot and P. Rini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiment, modeling and simulation of gas surface interactions for reactive flows in hypersonic flights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RTO-AVT-VKI Lectures Series 2006, pp.1-56, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des couplages entre transport, chimie et transfert d'énergie dans les plasmas de décharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Morscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G J M Hagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasmas Froids Cinétique, Transport et Transferts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, publications de l'université de Saint-Etienne, pp.1-57, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId647"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -29719,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA0D5BF8"/>
+    <w:nsid w:val="30C5169B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29950,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-bourdon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3662-4651" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144229722" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-9869-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502126v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew T Powis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ahedo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro &#193;lvarez Laguna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barl&#233;on" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Bello-Ben&#237;tez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ae3985" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540902v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P Pasko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Celestin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/4p6l-rzck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535223v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Petronio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Alvarez Laguna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Lafleur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0305019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068896v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Berger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lequette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry E. Magin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarez Laguna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2505.10456" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192835v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Janalizadeh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Pervez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JD043897" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192813v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Esteves" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0263183" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445110v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Drag" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae2b7e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183698v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jacques Guillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0274535" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752706v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ben Slimane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leduc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Schiesko" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0214760" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825895v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.133.235301" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476595v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0188859" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946320v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charoy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0119255" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054942v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pasko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Jansky" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102710" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935095v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0119253" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053504v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Esteves" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Raimbault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourdon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chabert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/acc422" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756656v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barleon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cheng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuenot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vermorel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.046" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812518v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marmuse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Drag" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alvarez Laguna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac8288" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677934v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Viegas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Slikboer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Bonaventura" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sobota" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac61a9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551302v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Honor&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0073215" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547133v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tat Loon Chng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Z. Pai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Starikovskaia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac4592" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715173v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Adamovich" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Agarwal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ahedo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L Alves" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Baalrud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac5e1c" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581400v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.111990" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758363v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Esteves" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chabert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0095019" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03541456v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Garcia-Caurel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-04914-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320731v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lafleur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057095" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416799v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;chereau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tholin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac2be5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232799v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Alvarez-Laguna" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac02b3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285311v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Villafana" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Denig" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jimenez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Eremin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac0a4a" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954203v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abbc3a" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220442v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tavant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0046843" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101229v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kaganovich" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Smolyakov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeny Raitses" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Mikellides" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0010135" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870752v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor D&#233;sangles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Shcherbanev" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cl&#233;ment" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Deltel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11050518" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116610v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Pichard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109634" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786506v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucken" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab74b7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960641v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlous Hofmans" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Rooij" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Obrusn&#237;k" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart L M Klarenaar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aba7ec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342266v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Lieberman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab38b2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342270v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-019-10033-6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877468v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0003978" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551832v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab6242" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950586v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boccelli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0006258" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870763v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Van Rooij" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Klarenaar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab6d49" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272113v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab279b" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162938v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Lieberman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5094422" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336361v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boeuf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlsson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab46c5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272112v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Martorelli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5089008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342268v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bonaventura" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab3c27" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895564v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5017626" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895557v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pechereau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aaa7d4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860436v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Croes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Raimbault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aaaf61" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895559v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laxminarayan L Raja" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L G Ventzek" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aab1b9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785882v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aadcc0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017799v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aaeccd" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898210v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5033492" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01510374v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Bonaventura" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa550f" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881634v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumire Kobayashi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay L. Popov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa729a" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340183v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Darny" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/3/035002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549322v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/4/044004" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549333v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanrion" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Neubert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/4/044001" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903307v5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Duarte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.02.038" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01348454v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Guy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvonne Perrin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4917338" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549356v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Hoder" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Simek" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913215" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549393v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Lacoste" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Kuribara" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiichiro Urabe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Stauss" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/6/062006" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866282v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deanna Lacoste" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.11.007" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866278v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/2/025001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866211v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pechereau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Delliou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tardiveau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pasquiers" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2309981" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866287v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Annaloro" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bultel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Capitelli" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpierro Colonna" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1876534301407010060" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348455v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/57/1/014016" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866285v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D &#199;inar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/9/5/055003" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853594v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/36/365205" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847788v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2013.04.018" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L45TQWP9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786885v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin F&#252;llekrug" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan Diver" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pin&#231;on" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D.R. Phelps" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-012-9205-z" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842256v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/22/4/045014" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573043v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descombes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.07.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697691v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/21/5/052001" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759082v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav J&#225;nsk&#253;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.T. Algwari" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah O'Connell" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2012.2209129" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695831v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panesi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L. Jaffe" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Schwenke" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2011.10.009" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M4XNLCF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721234v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Munafo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Colonna" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2012-30079-3" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CLJLGP3L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726060v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/21/5/055011" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4LVJNTR9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609061v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chazot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.50033" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719814v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J&#225;nsk&#253;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100504" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640640v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane L. Rusterholtz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien C&#233;lestin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2158855" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619284v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/38/385203" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7WG0XQ0H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640642v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tardiveau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2160561" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634622v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3655199" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587149v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/20/3/035012" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VK2H5TPM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616812v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/33/335201" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DXQWWW5H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486094v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Celestin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/19/3/034012" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-J7CRJD43-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569716v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav J&#225;nsky" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/39/395201" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548692v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Riousset" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JA015918" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1CMPD004-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364735v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbar Zeghondy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;gur" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/6/065203" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-RQQFWRNB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380341v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009078" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-W5XLSZMQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431303v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marode" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Djermoune" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deniset" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/51/12/124002" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HRRKBP7T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375212v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.39034" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269405v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.33144" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314269v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningyu Liu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.927088" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340915v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Capeill&#232;re" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Pancheshnyi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/23/234018" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-W7FRXKVH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326995v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canes-Boussard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/20/205214" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TZT52RDV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282827v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.03.020" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXQ1F6Q7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222688v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bessi&#232;res" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean H. Paillol" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/21/016" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5CWVXR4D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222724v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningyu Y. Liu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/16/3/026" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-RLJ8TJZB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222730v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2816906" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338154v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marode" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/15/4/009" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-BNN72NQK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115026v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Caillault" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Walpot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laux" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133249v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G. Ch&#233;ron" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Motapon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan F. Schneider" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2194827" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222945v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Witasse" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lebreton" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K. Bird" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robindro Dutta-Roy" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M. Folkner" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JE002640" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116317v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492171v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2006.876421" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222937v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rymer" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Wanker" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2004-01-0559" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258676v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2004.01.067" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Z56KN8W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258677v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno van Ootegem" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vervisch" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.65.046406" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258678v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vervisch" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.6571" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02007997v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroux" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Domingo" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.6402" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461790v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. T&#233;r&#233;siak" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.57.4684" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461786v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.872535" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461787v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.55.4634" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461784v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02007988v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296595v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Laurent" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482228v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amadio" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888511v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482220v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199202v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lequette" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465742v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465476v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376988v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Reboul" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376980v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376984v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Z Pai" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376983v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322761v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376990v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376979v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ars&#233;nio Nunes Aleixo Viegas" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376993v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376986v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376991v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322743v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322739v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willca Villafana" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Cuenot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Hara" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322751v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marmuse" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Booth" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099419v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322731v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104257v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322768v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751906v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Carlsson" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099407v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099394v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341687v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341690v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341782v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751932v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322748v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322769v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342241v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Maitre" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Congedo" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sisourat" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342239v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322766v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342237v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342232v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Magin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massot" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342230v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341679v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Obrusn&#237;k" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Bilek" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943023v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Damany" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342238v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341677v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342231v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342223v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Lieberman" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333475v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Joncquieres" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vermorel" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-4905" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341775v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342234v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341771v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341773v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341681v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342222v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341774v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341772v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342233v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945141v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puech" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Douat" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945935v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593699v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573379v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588026v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593713v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593702v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593701v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593738v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593734v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593715v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593717v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Turner" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kelly" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593716v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940729v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Moore" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Fierro" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588048v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573377v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588028v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573378v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176504v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Layly" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588044v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Heitz" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Moeck" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588046v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588043v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593703v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593697v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593719v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Popov" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588051v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593696v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593720v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bilek" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Necas" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593681v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Damany" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darny" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iseni" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340290v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588049v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Lee" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593698v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941099v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253197v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebatien Dozias" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593721v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593727v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258113v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593724v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chanrion" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Neubert" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593729v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pechereau" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573380v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253202v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593722v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593725v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573381v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573348v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593732v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Pouvesle" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149220v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593728v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573382v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593730v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261658v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2008-1205" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261666v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261667v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261672v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilla" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pai" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261662v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261663v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261671v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261665v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261664v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261661v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261670v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Michau" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261668v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447477v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547142v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cheng" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barleon" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341688v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341685v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611348v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Grondein" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611349v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Mainassara" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611371v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611370v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611350v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948543v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eric" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670327v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Damany" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sretenovi&#263;" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kova&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Krsti&#263;" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611345v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Alves" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guerra" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611346v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498502v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grande" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linli Guo" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanc" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alves" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Advenit Makaya" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90226-7.00002-7" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107671v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261659v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261660v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hassouni" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Morscheidt" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G J M Hagelaar" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longo" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-bourdon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3662-4651" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144229722" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;user=4GR5VaMAAAAJ&amp;view_op=list_works&amp;sortby=pubdate" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-9869-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502126v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew T Powis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ahedo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro &#193;lvarez Laguna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barl&#233;on" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Bello-Ben&#237;tez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ae3985" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535223v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Petronio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Alvarez Laguna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Lafleur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0305019" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540902v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P Pasko" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Celestin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/4p6l-rzck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445110v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Esteves" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Drag" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae2b7e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192835v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Janalizadeh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Pervez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JD043897" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068896v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Berger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lequette" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry E. Magin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarez Laguna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2505.10456" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192813v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0263183" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183698v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jacques Guillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0274535" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752706v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ben Slimane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leduc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Schiesko" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0214760" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825895v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.133.235301" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476595v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0188859" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946320v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charoy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0119255" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054942v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pasko" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Jansky" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102710" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935095v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0119253" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053504v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Esteves" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Raimbault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourdon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chabert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/acc422" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677934v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Viegas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Slikboer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Bonaventura" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sobota" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac61a9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756656v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barleon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cheng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuenot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vermorel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.046" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812518v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marmuse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Drag" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alvarez Laguna" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac8288" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551302v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Honor&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0073215" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547133v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tat Loon Chng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Z. Pai" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Starikovskaia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac4592" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715173v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Adamovich" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Agarwal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ahedo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L Alves" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Baalrud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac5e1c" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581400v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.111990" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758363v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Esteves" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chabert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0095019" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03541456v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Garcia-Caurel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-04914-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416799v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;chereau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tholin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac2be5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232799v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Alvarez-Laguna" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac02b3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285311v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Villafana" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Denig" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jimenez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Eremin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac0a4a" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320731v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lafleur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057095" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954203v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abbc3a" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220442v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tavant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0046843" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786506v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucken" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab74b7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960641v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlous Hofmans" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Rooij" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Obrusn&#237;k" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart L M Klarenaar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aba7ec" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870752v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor D&#233;sangles" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Shcherbanev" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cl&#233;ment" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Deltel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11050518" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116610v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Pichard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109634" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101229v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kaganovich" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Smolyakov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeny Raitses" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Mikellides" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0010135" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342266v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Lieberman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab38b2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342270v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-019-10033-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877468v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0003978" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551832v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab6242" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950586v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boccelli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0006258" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870763v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Van Rooij" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Klarenaar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab6d49" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336361v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boeuf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlsson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab46c5" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162938v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Lieberman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5094422" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272113v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab279b" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272112v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Martorelli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5089008" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342268v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bonaventura" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab3c27" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895557v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pechereau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aaa7d4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860436v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Croes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Raimbault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aaaf61" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785882v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aadcc0" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895559v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laxminarayan L Raja" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L G Ventzek" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aab1b9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895564v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5017626" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017799v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aaeccd" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898210v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5033492" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01510374v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Bonaventura" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa550f" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881634v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumire Kobayashi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay L. Popov" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa729a" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340183v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Darny" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/3/035002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549322v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/4/044004" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549333v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanrion" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Neubert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/4/044001" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903307v5" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Duarte" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.02.038" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01348454v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Guy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvonne Perrin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4917338" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549356v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Hoder" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Simek" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913215" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866278v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/2/025001" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549393v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Lacoste" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Kuribara" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiichiro Urabe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Stauss" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/6/062006" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866282v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deanna Lacoste" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.11.007" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866211v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pechereau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Delliou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tardiveau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pasquiers" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2309981" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866287v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Annaloro" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bultel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Capitelli" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpierro Colonna" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1876534301407010060" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348455v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/57/1/014016" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866285v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D &#199;inar" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/9/5/055003" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847788v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2013.04.018" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L45TQWP9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853594v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/36/365205" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786885v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin F&#252;llekrug" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan Diver" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pin&#231;on" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D.R. Phelps" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-012-9205-z" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842256v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/22/4/045014" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721234v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Munafo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panesi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L. Jaffe" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Colonna" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2012-30079-3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CLJLGP3L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759082v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav J&#225;nsk&#253;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.T. Algwari" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah O'Connell" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2012.2209129" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697691v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/21/5/052001" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695831v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Schwenke" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2011.10.009" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M4XNLCF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573043v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descombes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.07.002" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726060v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/21/5/055011" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4LVJNTR9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719814v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J&#225;nsk&#253;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100504" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609061v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chazot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.50033" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640640v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane L. Rusterholtz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien C&#233;lestin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2158855" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619284v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/38/385203" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7WG0XQ0H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640642v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tardiveau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2160561" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634622v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3655199" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587149v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/20/3/035012" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VK2H5TPM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616812v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/33/335201" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DXQWWW5H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486094v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Celestin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/19/3/034012" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-J7CRJD43-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569716v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav J&#225;nsky" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/39/395201" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548692v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Riousset" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JA015918" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1CMPD004-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380341v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009078" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-W5XLSZMQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364735v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbar Zeghondy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;gur" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/6/065203" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-RQQFWRNB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431303v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marode" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Djermoune" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deniset" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/51/12/124002" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HRRKBP7T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375212v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.39034" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269405v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.33144" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314269v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningyu Liu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.927088" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340915v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Capeill&#232;re" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Pancheshnyi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/23/234018" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-W7FRXKVH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326995v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canes-Boussard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/20/205214" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TZT52RDV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282827v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.03.020" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXQ1F6Q7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222688v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bessi&#232;res" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean H. Paillol" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/21/016" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5CWVXR4D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222724v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningyu Y. Liu" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/16/3/026" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-RLJ8TJZB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222730v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2816906" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133249v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G. Ch&#233;ron" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Motapon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan F. Schneider" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2194827" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115026v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Caillault" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Walpot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laux" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338154v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marode" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/15/4/009" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-BNN72NQK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222945v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Witasse" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lebreton" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K. Bird" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robindro Dutta-Roy" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M. Folkner" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JE002640" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116317v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492171v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2006.876421" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222937v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rymer" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Wanker" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2004-01-0559" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258676v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2004.01.067" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Z56KN8W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258677v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno van Ootegem" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vervisch" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.65.046406" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258678v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vervisch" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.6571" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02007997v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroux" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Domingo" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.6402" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461790v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. T&#233;r&#233;siak" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.57.4684" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461786v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.872535" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461787v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.55.4634" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461784v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02007988v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296595v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Laurent" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482228v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amadio" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888511v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482220v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199202v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lequette" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465742v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465476v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376979v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ars&#233;nio Nunes Aleixo Viegas" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376980v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376984v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Z Pai" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322761v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376990v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376983v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376988v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Reboul" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376993v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376986v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376991v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099419v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322739v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willca Villafana" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Cuenot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Hara" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322751v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marmuse" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Booth" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322743v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322731v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104257v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751906v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Carlsson" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099407v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322768v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099394v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341687v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341690v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341782v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751932v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322748v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322769v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342241v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Maitre" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Congedo" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sisourat" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342239v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342237v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322766v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341677v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342231v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342223v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Lieberman" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333475v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Joncquieres" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vermorel" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-4905" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341775v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341679v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Obrusn&#237;k" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Bilek" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342238v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943023v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Damany" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342230v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342232v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Magin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massot" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342234v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341771v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341773v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341681v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342222v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342233v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341774v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341772v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593738v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593734v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593715v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593717v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Turner" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kelly" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593716v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940729v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Moore" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Fierro" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573379v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588026v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593702v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593701v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593713v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945141v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puech" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Douat" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945935v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593699v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588048v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573377v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588028v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573378v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176504v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Layly" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588044v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Heitz" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Moeck" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593703v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588043v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588046v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588051v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Popov" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593719v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593697v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593696v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593720v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bilek" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Necas" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593681v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Damany" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darny" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iseni" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340290v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588049v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Lee" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593698v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941099v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593724v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chanrion" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Neubert" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593729v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pechereau" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593721v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593727v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258113v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253197v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebatien Dozias" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573380v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253202v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593722v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593725v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573381v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573348v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573382v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149220v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593728v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593732v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Pouvesle" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593730v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261658v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2008-1205" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261662v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261666v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261667v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261672v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilla" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pai" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261663v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261671v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261665v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261664v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261661v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261670v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Michau" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261668v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447477v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547142v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cheng" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barleon" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341688v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341685v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611348v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Grondein" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611349v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Mainassara" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611371v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611370v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611350v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948543v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eric" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670327v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Damany" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sretenovi&#263;" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kova&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Krsti&#263;" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611346v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Alves" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guerra" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611345v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498502v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grande" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linli Guo" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanc" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alves" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Advenit Makaya" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90226-7.00002-7" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107671v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261659v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261660v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hassouni" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Morscheidt" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G J M Hagelaar" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longo" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>