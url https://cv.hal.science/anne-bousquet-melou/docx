--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -106,295 +106,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration history of Avicennia marina populations: a legacy of mangrove expansion on the Sunda Shelf</w:t>
+                <w:t xml:space="preserve">Interaction Between Plants Through Litter Input in Mangrove Succession in the Red River Delta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludwig Triest</w:t>
+                <w:t xml:space="preserve">Dounia Dhaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Thuy Hang Phan</w:t>
+                <w:t xml:space="preserve">Tan Dao Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang Doc Luong</w:t>
+                <w:t xml:space="preserve">Stéphane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
+                <w:t xml:space="preserve">Deepalakshmi Sundaravaradarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bich Thi Ngoc Do</w:t>
+                <w:t xml:space="preserve">Hien Khong Thu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12, pp.1565908. </w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (1), pp.e70011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2025.1565908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jvs.70011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123427v1</w:t>
+                <w:t xml:space="preserve">hal-04928012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction Between Plants Through Litter Input in Mangrove Succession in the Red River Delta</w:t>
+                <w:t xml:space="preserve">Migration history of Avicennia marina populations: a legacy of mangrove expansion on the Sunda Shelf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dounia Dhaou</w:t>
+                <w:t xml:space="preserve">Ludwig Triest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tan Dao Van</w:t>
+                <w:t xml:space="preserve">Thi Thuy Hang Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Greff</w:t>
+                <w:t xml:space="preserve">Quang Doc Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepalakshmi Sundaravaradarajan</w:t>
+                <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hien Khong Thu</w:t>
+                <w:t xml:space="preserve">Bich Thi Ngoc Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 36 (1), pp.e70011. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.1565908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jvs.70011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2025.1565908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928012v1</w:t>
+                <w:t xml:space="preserve">hal-05123427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of thinning intensity on sexual versus vegetative regeneration of Quercus pubescens Willd. coppices</w:t>
               </w:r>
@@ -514,64 +514,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-inflammatory activity of Avicennia germinans ’ adventitious roots and first description of their metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Dhaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathi Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -910,459 +910,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavender sensitivity to water stress: Comparison between eleven varieties across two phenological stages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elena Ormeño</w:t>
+                <w:t xml:space="preserve">Allelopathic Potential of Mangroves from the Red River Estuary against the Rice Weed Echinochloa crus-galli and Variation in Their Leaf Metabolome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Dhaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Moja</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Fernandez</w:t>
+                <w:t xml:space="preserve">Dao van Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Robert</w:t>
+                <w:t xml:space="preserve">Jean-Rémi Malachin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.114531⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (19), pp.2464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants11192464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878804v1</w:t>
+                <w:t xml:space="preserve">hal-03808520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplified Drought Alters Leaf Litter Metabolome, Slows Down Litter Decomposition, and Modifies Home Field (Dis)Advantage in Three Mediterranean Forests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Quer</w:t>
+                <w:t xml:space="preserve">Lavender sensitivity to water stress: Comparison between eleven varieties across two phenological stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana Pereira</w:t>
+                <w:t xml:space="preserve">Sandrine Moja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Michel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gauquelin</w:t>
+                <w:t xml:space="preserve">Etienne Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants11192582⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 177, pp.114531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.114531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850621v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allelopathic Potential of Mangroves from the Red River Estuary against the Rice Weed Echinochloa crus-galli and Variation in Their Leaf Metabolome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Baldy</w:t>
+                <w:t xml:space="preserve">Amplified Drought Alters Leaf Litter Metabolome, Slows Down Litter Decomposition, and Modifies Home Field (Dis)Advantage in Three Mediterranean Forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Quer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dao van Tan</w:t>
+                <w:t xml:space="preserve">Susana Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Rémi Malachin</w:t>
+                <w:t xml:space="preserve">Thomas Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pouchard</w:t>
+                <w:t xml:space="preserve">Thierry Gauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 11 (19), pp.2464. </w:t>
+              <w:t xml:space="preserve">, 2022, 11 (19), pp.2582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants11192464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants11192582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808520v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of leaf litter decomposition and microbial decomposer communities in fringe and riverine mangroves in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Dhaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1478,51 +1478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hashoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Gavinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1580,429 +1580,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation dynamics and regeneration of Pinus pinea forests in Mount Lebanon: Towards the progressive disappearance of pine</w:t>
+                <w:t xml:space="preserve">Soil scarification favors natural regeneration of Pinus pinea in Lebanon forests: Evidences from field and laboratory experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Nakhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Greff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jihad Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2020.105866⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 459, pp.117840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2019.117840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874030v1</w:t>
+                <w:t xml:space="preserve">hal-02436399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exogenous Isoprene Confers Physiological Benefits in a Negligible Isoprene Emitter (Acer monspessulanum L.) Under Water Deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Viros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Viros</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Mévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (2), pp.1-14/159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/plants9020159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil scarification favors natural regeneration of Pinus pinea in Lebanon forests: Evidences from field and laboratory experiments</w:t>
+                <w:t xml:space="preserve">Vegetation dynamics and regeneration of Pinus pinea forests in Mount Lebanon: Towards the progressive disappearance of pine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Nakhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Nemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Greff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
+                <w:t xml:space="preserve">Jihad Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 459, pp.117840. </w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 152, pp.105866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2019.117840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2020.105866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436399v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediterranean woody plant specialized metabolites affect germination of Linum perenne at its dry and upper thermal limits</w:t>
               </w:r>
@@ -2014,51 +2014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Hashoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2269,64 +2269,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allelopathic effects of volatile organic compounds released from &amp;lt;i&amp;gt;Pinus halepensis&amp;lt;/i&amp;gt; needles and roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2412,77 +2412,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Gavinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prévosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Quer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 430 (1-2), pp.59 - 71. </w:t>
@@ -2680,51 +2680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Hashoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2948,51 +2948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3215,51 +3215,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How nutrient availability influences acclimation to shade of two (pioneer and late-successional) Mediterranean tree species?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yogan Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3345,51 +3345,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How nutrient availability influences acclimation to shade of two (pioneer and late-successional) Mediterranean tree species?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yogan Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3453,345 +3453,345 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fertilization and allelopathy modify Pinus halepensis saplings crown acclimation to shade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yogan Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Monnier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nicolas Montès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Prévosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trees - Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 25 (3), p. 497 - p. 507</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 25 (3), pp.497 - 507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-010-0525-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00637640v1</w:t>
+                <w:t xml:space="preserve">hal-01756313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fertilization and allelopathy modify Pinus halepensis saplings crown acclimation to shade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Vila</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Montès</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Prévosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trees - Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 25 (3), pp.497 - 507. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 25 (3), p. 497 - p. 507</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01756313v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of different site preparation treatments on species diversity, composition and plant traits in Pinus halepensis woodlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Prévosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ripert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 212 (4), pp.627-638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3877,51 +3877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 35 (8), pp.970-979. </w:t>
@@ -3985,51 +3985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Voiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4118,77 +4118,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Intraspecific Competition and Substrate Type on Terpene Emissions from Some Mediterranean Plant Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4265,64 +4265,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4412,64 +4412,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Mevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 67 (2), pp.276 - 284. </w:t>
@@ -4654,64 +4654,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical composition of the volatile oil of Laggera aurita Schulz from Burkina-Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Millogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4771,90 +4771,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allelopathic potential of Medicago arborea, a Mediterranean invasive shrub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dupouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4944,64 +4944,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Garzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 52 (1), pp.239 - 248. </w:t>
@@ -5052,90 +5052,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenols and Flavonoids in Aleppo Pine Needles as Bioindicators of Air Pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Garzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 32 (6), </w:t>
@@ -5186,51 +5186,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of essential oil composition of two varieties of Cistus ladanifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Garzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5328,51 +5328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard S. Dodd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zara Afzal Rafii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 145, pp.115 - 125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5397,51 +5397,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-specific variation in the concentration of two iridoid glucosides in Avicennia L. (Avicenniaceae Endl.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Fauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5492,51 +5492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRIDOID GLUCOSIDES FROM AVICENNIA GERMINANS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Moulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5671,51 +5671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5798,90 +5798,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing landscapes for nature and people mangrove restoration, an example in the red river delta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dao van Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Dhaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepalakshmi Sundaravaradarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5951,51 +5951,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mangroves, forêts entre Terre et Mer : un bienfait pour les populations humaines littorales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6063,51 +6063,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les crabes sont-ils attirés par l'odeur ou le goût des palétuviers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baldy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6149,51 +6149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le langage et la filiation des palétuviers du Vietnam décryptés par la métabolomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6248,51 +6248,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carte d'identité botanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ripert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6525,51 +6525,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05123427v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Triest" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hang Phan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Doc Luong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich Thi Ngoc Do" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2025.1565908" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928012v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Dhaou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Dao Van" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Greff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepalakshmi Sundaravaradarajan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Khong Thu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.70011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05325026v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brasseur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dupouyet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baldy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ballini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.123063" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05060106v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Mabrouki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bertolotti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2025.2490055" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690583v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine R&#233;bufa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11499" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04062555v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saunier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Proffit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108256" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878804v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moja" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Robert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.114531" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03850621v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Quer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Pereira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11192582" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808520v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao van Tan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Malachin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouchard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11192464" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752081v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gros" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoud&#233; Adot&#233;vi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Gaboriau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01956-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032888v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hashoum" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Gavinet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-020-01337-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02874030v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nakhoul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Nemer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Abboud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.105866" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02462035v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Viros" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;vy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tonetto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9020159" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02436399v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117840" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02425147v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Hashoum" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Saatkamp" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04366-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02085975v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gavinet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.03.049" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02171413v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5390" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01907441v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3711-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01907454v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ksas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13331" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756430v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-017-1066-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756417v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogan Monnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie A Weston" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00594" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756425v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chomel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12205" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756322v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-013-0239-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF8FB4BBF141F630EC6879EE65B5CC038EBFC315/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756415v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vila" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-012-0677-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598947v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vila" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637640v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Monnier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756313v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mont&#232;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-010-0525-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586204v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ripert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-010-9852-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-00603381v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-009-9667-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756232v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Voiriot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.01.072" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X2GDGT4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764604v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-006-9219-4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764592v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Morin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.08.027" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764557v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ormeno" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mevy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2006.10.029" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764231v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lelong" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mevy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-006-0334-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764239v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Millogo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2006.06.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764220v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-005-0311-y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764124v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Garzino" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(03)00268-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756213v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2003.2265" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756220v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0305-1978(02)00161-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z03TX3D3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756196v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard S. Dodd" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zara Afzal Rafii" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756193v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Fauvel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756194v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Moulis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gleye" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Rosendal Jensen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094485v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robles" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR06062" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413425v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03601053v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Than Dao Van" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03601082v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03601089v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598791v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928012v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Dhaou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Dao Van" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Greff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepalakshmi Sundaravaradarajan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Khong Thu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.70011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05123427v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Triest" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hang Phan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Doc Luong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich Thi Ngoc Do" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2025.1565908" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05325026v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brasseur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dupouyet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baldy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ballini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.123063" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05060106v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Mabrouki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bertolotti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2025.2490055" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690583v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine R&#233;bufa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11499" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04062555v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saunier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Proffit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108256" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808520v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao van Tan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Malachin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouchard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11192464" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878804v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moja" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Robert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.114531" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03850621v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Quer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Pereira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11192582" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752081v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gros" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoud&#233; Adot&#233;vi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Gaboriau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01956-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032888v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hashoum" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Gavinet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-020-01337-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02436399v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nakhoul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117840" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02462035v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Viros" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;vy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tonetto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9020159" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02874030v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Nemer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Abboud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.105866" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02425147v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Hashoum" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Saatkamp" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04366-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02085975v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gavinet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.03.049" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02171413v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5390" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01907441v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3711-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01907454v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ksas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13331" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756430v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-017-1066-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756417v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogan Monnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie A Weston" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00594" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756425v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chomel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12205" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756322v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-013-0239-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF8FB4BBF141F630EC6879EE65B5CC038EBFC315/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756415v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vila" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-012-0677-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598947v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vila" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756313v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mont&#232;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-010-0525-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637640v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Monnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586204v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ripert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-010-9852-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-00603381v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-009-9667-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756232v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Voiriot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.01.072" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X2GDGT4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764604v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-006-9219-4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764592v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Morin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.08.027" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764557v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ormeno" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mevy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2006.10.029" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764231v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lelong" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mevy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-006-0334-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764239v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Millogo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2006.06.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764220v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-005-0311-y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764124v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Garzino" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(03)00268-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756213v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2003.2265" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756220v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0305-1978(02)00161-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z03TX3D3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756196v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard S. Dodd" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zara Afzal Rafii" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756193v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Fauvel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756194v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Moulis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gleye" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Rosendal Jensen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094485v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robles" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR06062" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413425v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03601053v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Than Dao Van" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03601082v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03601089v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598791v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>