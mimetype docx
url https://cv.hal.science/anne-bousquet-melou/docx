--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -106,593 +106,593 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction Between Plants Through Litter Input in Mangrove Succession in the Red River Delta</w:t>
+                <w:t xml:space="preserve">Migration history of Avicennia marina populations: a legacy of mangrove expansion on the Sunda Shelf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dounia Dhaou</w:t>
+                <w:t xml:space="preserve">Ludwig Triest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tan Dao Van</w:t>
+                <w:t xml:space="preserve">Thi Thuy Hang Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Greff</w:t>
+                <w:t xml:space="preserve">Quang Doc Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepalakshmi Sundaravaradarajan</w:t>
+                <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hien Khong Thu</w:t>
+                <w:t xml:space="preserve">Bich Thi Ngoc Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 36 (1), pp.e70011. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.1565908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jvs.70011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2025.1565908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928012v1</w:t>
+                <w:t xml:space="preserve">hal-05123427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration history of Avicennia marina populations: a legacy of mangrove expansion on the Sunda Shelf</w:t>
+                <w:t xml:space="preserve">Anti-inflammatory activity of Avicennia germinans ’ adventitious roots and first description of their metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludwig Triest</w:t>
+                <w:t xml:space="preserve">Dounia Dhaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Thuy Hang Phan</w:t>
+                <w:t xml:space="preserve">Fathi Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang Doc Luong</w:t>
+                <w:t xml:space="preserve">Carole Di Giorgio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bich Thi Ngoc Do</w:t>
+                <w:t xml:space="preserve">Myriam Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2025.1565908⟩</w:t>
+              <w:t xml:space="preserve">Natural Product Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786419.2025.2490055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123427v1</w:t>
+                <w:t xml:space="preserve">hal-05060106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of thinning intensity on sexual versus vegetative regeneration of Quercus pubescens Willd. coppices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction Between Plants Through Litter Input in Mangrove Succession in the Red River Delta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Dhaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Dao Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Brasseur</w:t>
+                <w:t xml:space="preserve">Stéphane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Prévosto</w:t>
+                <w:t xml:space="preserve">Deepalakshmi Sundaravaradarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Dupouyet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Ballini</w:t>
+                <w:t xml:space="preserve">Hien Khong Thu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2025.123063⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (1), pp.e70011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvs.70011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05325026v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-inflammatory activity of Avicennia germinans ’ adventitious roots and first description of their metabolites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
+                <w:t xml:space="preserve">Influence of thinning intensity on sexual versus vegetative regeneration of Quercus pubescens Willd. coppices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Prévosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fathi Mabrouki</w:t>
+                <w:t xml:space="preserve">Sylvie Dupouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Di Giorgio</w:t>
+                <w:t xml:space="preserve">Virginie Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Bertolotti</w:t>
+                <w:t xml:space="preserve">Christine Ballini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 596, pp.123063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786419.2025.2490055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2025.123063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05060106v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can allelopathic potentialities of Mediterranean plant species reduce the spread of invasive plant species, Acacia dealbata and Ailanthus altissima ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -700,51 +700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rébufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dupouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (6), pp.e11499. </w:t>
@@ -916,64 +916,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allelopathic Potential of Mangroves from the Red River Estuary against the Rice Weed Echinochloa crus-galli and Variation in Their Leaf Metabolome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Dhaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao van Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1044,351 +1044,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavender sensitivity to water stress: Comparison between eleven varieties across two phenological stages</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amplified Drought Alters Leaf Litter Metabolome, Slows Down Litter Decomposition, and Modifies Home Field (Dis)Advantage in Three Mediterranean Forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Moja</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Fernandez</w:t>
+                <w:t xml:space="preserve">Elodie Quer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Robert</w:t>
+                <w:t xml:space="preserve">Susana Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.114531⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (19), pp.2582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants11192582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878804v1</w:t>
+                <w:t xml:space="preserve">hal-03850621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplified Drought Alters Leaf Litter Metabolome, Slows Down Litter Decomposition, and Modifies Home Field (Dis)Advantage in Three Mediterranean Forests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Susana Pereira</w:t>
+                <w:t xml:space="preserve">Lavender sensitivity to water stress: Comparison between eleven varieties across two phenological stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Michel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+                <w:t xml:space="preserve">Sandrine Moja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Gauquelin</w:t>
+                <w:t xml:space="preserve">Etienne Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (19), pp.2582. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 177, pp.114531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants11192582⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.114531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850621v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of leaf litter decomposition and microbial decomposer communities in fringe and riverine mangroves in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Dhaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoudé Adotévi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1478,77 +1478,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hashoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Gavinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dupouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Forest Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 140, pp.333-343. </w:t>
@@ -1580,429 +1580,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil scarification favors natural regeneration of Pinus pinea in Lebanon forests: Evidences from field and laboratory experiments</w:t>
+                <w:t xml:space="preserve">Vegetation dynamics and regeneration of Pinus pinea forests in Mount Lebanon: Towards the progressive disappearance of pine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Nakhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Greff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
+                <w:t xml:space="preserve">Nabil Nemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihad Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2019.117840⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 152, pp.105866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2020.105866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436399v1</w:t>
+                <w:t xml:space="preserve">hal-02874030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exogenous Isoprene Confers Physiological Benefits in a Negligible Isoprene Emitter (Acer monspessulanum L.) Under Water Deficit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Justine Viros</w:t>
+                <w:t xml:space="preserve">Soil scarification favors natural regeneration of Pinus pinea in Lebanon forests: Evidences from field and laboratory experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Nakhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Mévy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amélie Saunier</w:t>
+                <w:t xml:space="preserve">Stephane Greff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants9020159⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 459, pp.117840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2019.117840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02462035v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation dynamics and regeneration of Pinus pinea forests in Mount Lebanon: Towards the progressive disappearance of pine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
+                <w:t xml:space="preserve">Exogenous Isoprene Confers Physiological Benefits in a Negligible Isoprene Emitter (Acer monspessulanum L.) Under Water Deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ormeño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Viros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Nemer</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Mévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihad Abboud</w:t>
+                <w:t xml:space="preserve">Alain Tonetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 152, pp.105866. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (2), pp.1-14/159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2020.105866⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants9020159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874030v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediterranean woody plant specialized metabolites affect germination of Linum perenne at its dry and upper thermal limits</w:t>
               </w:r>
@@ -2014,51 +2014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Hashoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2148,51 +2148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gavinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hashoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2269,64 +2269,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allelopathic effects of volatile organic compounds released from &amp;lt;i&amp;gt;Pinus halepensis&amp;lt;/i&amp;gt; needles and roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2399,90 +2399,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do litter-mediated plant-soil feedbacks influence Mediterranean oak regeneration? A two-year pot experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Gavinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prévosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Quer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 430 (1-2), pp.59 - 71. </w:t>
@@ -2680,51 +2680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Hashoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2948,51 +2948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3215,77 +3215,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How nutrient availability influences acclimation to shade of two (pioneer and late-successional) Mediterranean tree species?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yogan Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prévosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3345,77 +3345,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How nutrient availability influences acclimation to shade of two (pioneer and late-successional) Mediterranean tree species?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yogan Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prévosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3453,345 +3453,345 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fertilization and allelopathy modify Pinus halepensis saplings crown acclimation to shade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Montès</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Y. Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Prévosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trees - Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 25 (3), pp.497 - 507. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 25 (3), p. 497 - p. 507</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01756313v1</w:t>
+                <w:t xml:space="preserve">hal-00637640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fertilization and allelopathy modify Pinus halepensis saplings crown acclimation to shade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yogan Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Prévosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trees - Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 25 (3), p. 497 - p. 507</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 25 (3), pp.497 - 507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-010-0525-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00637640v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of different site preparation treatments on species diversity, composition and plant traits in Pinus halepensis woodlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Prévosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ripert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 212 (4), pp.627-638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3864,64 +3864,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yogan Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 35 (8), pp.970-979. </w:t>
@@ -3985,51 +3985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Voiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4099,295 +4099,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Intraspecific Competition and Substrate Type on Terpene Emissions from Some Mediterranean Plant Species</w:t>
+                <w:t xml:space="preserve">Monoterpene and sesquiterpene emissions of three Mediterranean species through calcareous and siliceous soils in natural conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Mévy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Robles</w:t>
+                <w:t xml:space="preserve">Erwan Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 33 (2), pp.277 - 286. </w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41 (3), pp.629-639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10886-006-9219-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2006.08.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764604v1</w:t>
+                <w:t xml:space="preserve">hal-01764592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoterpene and sesquiterpene emissions of three Mediterranean species through calcareous and siliceous soils in natural conditions</w:t>
+                <w:t xml:space="preserve">Effect of Intraspecific Competition and Substrate Type on Terpene Emissions from Some Mediterranean Plant Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Mévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Morin</w:t>
+                <w:t xml:space="preserve">Christine Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 41 (3), pp.629-639. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 33 (2), pp.277 - 286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2006.08.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10886-006-9219-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764592v1</w:t>
+                <w:t xml:space="preserve">hal-01764604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water deficit stress induces different monoterpene and sesquiterpene emission changes in Mediterranean species. Relationship between terpene emissions and plant water potential</w:t>
               </w:r>
@@ -4412,64 +4412,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Mevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 67 (2), pp.276 - 284. </w:t>
@@ -4559,51 +4559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16 (2), pp.97 - 105. </w:t>
@@ -4654,64 +4654,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical composition of the volatile oil of Laggera aurita Schulz from Burkina-Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Millogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4771,103 +4771,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allelopathic potential of Medicago arborea, a Mediterranean invasive shrub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dupouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 15 (4), pp.193 - 198. </w:t>
@@ -4899,338 +4899,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenolic compounds content in Pinus halepensis Mill. needles: a bioindicator of air pollution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenols and Flavonoids in Aleppo Pine Needles as Bioindicators of Air Pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Greff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Garzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 52 (1), pp.239 - 248. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 32 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0045-6535(03)00268-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2134/jeq2003.2265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764124v1</w:t>
+                <w:t xml:space="preserve">hal-01756213v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenols and Flavonoids in Aleppo Pine Needles as Bioindicators of Air Pollution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Phenolic compounds content in Pinus halepensis Mill. needles: a bioindicator of air pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Pasqualini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Garzino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 32 (6), </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 52 (1), pp.239 - 248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2134/jeq2003.2265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0045-6535(03)00268-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01756213v2</w:t>
+                <w:t xml:space="preserve">hal-01764124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of essential oil composition of two varieties of Cistus ladanifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Garzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5328,51 +5328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard S. Dodd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zara Afzal Rafii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 145, pp.115 - 125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5397,51 +5397,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-specific variation in the concentration of two iridoid glucosides in Avicennia L. (Avicenniaceae Endl.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Fauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5492,51 +5492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRIDOID GLUCOSIDES FROM AVICENNIA GERMINANS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Moulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5671,51 +5671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5798,90 +5798,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing landscapes for nature and people mangrove restoration, an example in the red river delta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao van Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Dhaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepalakshmi Sundaravaradarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5951,77 +5951,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mangroves, forêts entre Terre et Mer : un bienfait pour les populations humaines littorales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Than Dao Van</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6063,64 +6063,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les crabes sont-ils attirés par l'odeur ou le goût des palétuviers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baldy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Fromard; Martine Hoassaert-McKey; Emma Michaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mangrove, une forêt dans la mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cherche-Midi, CNRS, 2018, 9782749157641</w:t>
@@ -6149,51 +6149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le langage et la filiation des palétuviers du Vietnam décryptés par la métabolomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6248,90 +6248,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carte d'identité botanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ripert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prévosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prévosto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le pin d'Alep en france, 17 fiches pour connaître et gérer.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, QUAE, pp.16-22, 2013, 978-2-7592-1972-B</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6525,51 +6525,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928012v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Dhaou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Dao Van" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Greff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepalakshmi Sundaravaradarajan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Khong Thu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.70011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05123427v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Triest" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hang Phan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Doc Luong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich Thi Ngoc Do" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2025.1565908" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05325026v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brasseur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dupouyet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baldy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ballini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.123063" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05060106v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Mabrouki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bertolotti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2025.2490055" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690583v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine R&#233;bufa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11499" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04062555v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saunier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Proffit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108256" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808520v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao van Tan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Malachin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouchard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11192464" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878804v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moja" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Robert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.114531" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03850621v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Quer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Pereira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11192582" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752081v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gros" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoud&#233; Adot&#233;vi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Gaboriau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01956-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032888v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hashoum" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Gavinet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-020-01337-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02436399v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nakhoul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117840" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02462035v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Viros" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;vy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tonetto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9020159" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02874030v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Nemer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Abboud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.105866" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02425147v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Hashoum" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Saatkamp" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04366-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02085975v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gavinet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.03.049" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02171413v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5390" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01907441v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3711-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01907454v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ksas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13331" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756430v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-017-1066-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756417v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogan Monnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie A Weston" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00594" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756425v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chomel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12205" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756322v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-013-0239-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF8FB4BBF141F630EC6879EE65B5CC038EBFC315/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756415v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vila" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-012-0677-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598947v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vila" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756313v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mont&#232;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-010-0525-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637640v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Monnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586204v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ripert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-010-9852-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-00603381v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-009-9667-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756232v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Voiriot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.01.072" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X2GDGT4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764604v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-006-9219-4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764592v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Morin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.08.027" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764557v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ormeno" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mevy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2006.10.029" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764231v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lelong" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mevy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-006-0334-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764239v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Millogo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2006.06.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764220v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-005-0311-y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764124v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Garzino" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(03)00268-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756213v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2003.2265" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756220v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0305-1978(02)00161-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z03TX3D3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756196v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard S. Dodd" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zara Afzal Rafii" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756193v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Fauvel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756194v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Moulis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gleye" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Rosendal Jensen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094485v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robles" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR06062" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413425v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03601053v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Than Dao Van" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03601082v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03601089v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598791v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05123427v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Triest" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hang Phan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Doc Luong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich Thi Ngoc Do" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2025.1565908" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05060106v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Dhaou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Mabrouki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bertolotti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2025.2490055" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928012v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Dao Van" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Greff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepalakshmi Sundaravaradarajan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Khong Thu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.70011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05325026v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brasseur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dupouyet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baldy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ballini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.123063" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690583v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine R&#233;bufa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11499" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04062555v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saunier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Proffit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108256" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808520v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao van Tan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Malachin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouchard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11192464" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03850621v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Quer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Pereira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11192582" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878804v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moja" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Robert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.114531" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752081v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gros" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoud&#233; Adot&#233;vi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Gaboriau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01956-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032888v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hashoum" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Gavinet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-020-01337-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02874030v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nakhoul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Nemer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Abboud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.105866" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02436399v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117840" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02462035v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Viros" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;vy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tonetto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9020159" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02425147v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Hashoum" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Saatkamp" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04366-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02085975v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gavinet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.03.049" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02171413v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5390" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01907441v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3711-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01907454v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ksas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13331" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756430v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-017-1066-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756417v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogan Monnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie A Weston" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00594" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756425v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chomel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12205" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756322v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-013-0239-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF8FB4BBF141F630EC6879EE65B5CC038EBFC315/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756415v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vila" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-012-0677-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598947v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vila" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637640v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Monnier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756313v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mont&#232;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-010-0525-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586204v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ripert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-010-9852-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-00603381v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-009-9667-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756232v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Voiriot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.01.072" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X2GDGT4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764592v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Morin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.08.027" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764604v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robles" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-006-9219-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764557v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ormeno" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mevy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2006.10.029" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764231v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lelong" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mevy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-006-0334-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764239v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Millogo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2006.06.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764220v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-005-0311-y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756213v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Garzino" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2003.2265" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764124v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(03)00268-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756220v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0305-1978(02)00161-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z03TX3D3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756196v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard S. Dodd" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zara Afzal Rafii" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756193v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Fauvel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756194v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Moulis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gleye" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Rosendal Jensen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094485v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robles" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR06062" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413425v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03601053v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Than Dao Van" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03601082v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03601089v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598791v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>