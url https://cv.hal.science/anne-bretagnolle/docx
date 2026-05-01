--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -646,274 +646,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A harmonized database to follow the demographic trajectories of European cities, the TRADEVE database (Demographic Trajectories of European Cities)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effondrement, résistances et transformations de l’emploi textile dans les villes françaises des années 1960 aux années 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Zdanowska</w:t>
+                <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Gilta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paulus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.32077⟩</w:t>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (4), pp.317-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.2019.0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03822573v1</w:t>
+                <w:t xml:space="preserve">halshs-03822519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effondrement, résistances et transformations de l’emploi textile dans les villes françaises des années 1960 aux années 2010</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A harmonized database to follow the demographic trajectories of European cities, the TRADEVE database (Demographic Trajectories of European Cities)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ivan Gilta</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Paulus</w:t>
+                <w:t xml:space="preserve">Natalia Zdanowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (4), pp.317-344. </w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 892, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ges.2019.0018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.32077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03822519v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03822573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Following the population of European urban areas in the last half century (1961-2011): the TRADEVE database</w:t>
               </w:r>
@@ -951,51 +951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Zdanowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 891</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1083,252 +1083,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01971713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Old and the New: Qualifying City Systems in the World with Classical Models and New Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emergence of an integrated city-system in France (XVIIth–XIXth centuries): Evidence from toolset in graph theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Cura</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Franc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gean.12129⟩</w:t>
+              <w:t xml:space="preserve">Historical Methods: A Journal of Quantitative and Interdisciplinary History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (1), pp.49-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01615440.2016.1237915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01774716v1</w:t>
+                <w:t xml:space="preserve">hal-01603847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of an integrated city-system in France (XVIIth–XIXth centuries): Evidence from toolset in graph theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Old and the New: Qualifying City Systems in the World with Classical Models and New Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Cura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Cottineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elfie Swerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Ignazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historical Methods: A Journal of Quantitative and Interdisciplinary History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 50 (1), pp.49-65. </w:t>
+              <w:t xml:space="preserve">Geographical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49, pp.363-386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01615440.2016.1237915⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gean.12129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603847v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01774716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les temps de transport pour délimiter des aires urbaines fonctionnelles ?</w:t>
               </w:r>
@@ -1760,90 +1760,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilevel comparison of large urban systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elfie Swerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Cottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vacchiani-Marcuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Ignazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, https://cybergeo.revues.org/26730</w:t>
@@ -2264,122 +2264,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser l'efficacité d'un réseau</w:t>
+                <w:t xml:space="preserve">Formes de villes en Europe et aux Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delisle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Géographique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2/10, pp.117-131</w:t>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00504320v1</w:t>
+                <w:t xml:space="preserve">halshs-00530336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating urban networks through multiscalar space-time dynamics (Europe and United States, 17th -20th centuries)</w:t>
               </w:r>
@@ -2441,109 +2428,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00551485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes de villes en Europe et aux Etats-Unis</w:t>
+                <w:t xml:space="preserve">Modéliser l'efficacité d'un réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Delisle</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 97, 5 p</w:t>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2/10, pp.117-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00530336v1</w:t>
+                <w:t xml:space="preserve">halshs-00504320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure de l’urbanisation aux États-Unis, des premiers comptoirs coloniaux aux Metropolitan Areas (1790-2000)</w:t>
               </w:r>
@@ -2722,316 +2722,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00156778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révolution des technologies de communication et représentations du monde. 2: Du petit monde au monde sans échelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Images d'un réseau en évolution : les routes de poste dans la France préindustrielle (XVIIe siècle-début XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Robic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Information géographique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 69, pp.168-183</w:t>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 79 (3-2005), pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00152791v1</w:t>
+                <w:t xml:space="preserve">halshs-00104323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Images d'un réseau en évolution : les routes de poste dans la France préindustrielle (XVIIe siècle-début XIXe siècle)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Révolution des technologies de communication et représentations du monde: 1. Monde-point et monde difforme (ANNEES 1830-1840)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Robic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 79 (3-2005), pp.8</w:t>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 69, pp.150-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00104323v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00152774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révolution des technologies de communication et représentations du monde: 1. Monde-point et monde difforme (ANNEES 1830-1840)</w:t>
+                <w:t xml:space="preserve">Révolution des technologies de communication et représentations du monde. 2: Du petit monde au monde sans échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Robic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 69, pp.150-167</w:t>
+              <w:t xml:space="preserve">, 2005, 69, pp.168-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00152774v1</w:t>
+                <w:t xml:space="preserve">halshs-00152791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révolution des technologies de communication et représentations du monde. 3: Au risque de l'expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Robic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 69, pp.5-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3380,217 +3380,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approcher et modéliser les « villes » et les « routes » dans la longue durée</w:t>
+                <w:t xml:space="preserve">Comment en est-on arrivé là ? L'évolution des services ferroviaires dans les lignes de desserte fine du territoire entre 2000 et 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Robert</w:t>
+                <w:t xml:space="preserve">Julie Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mimeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des données aux plateformes géohistoriques en accès libre, Projet Fabrique Numérique du Passé (Ministère de la Recherche et de l’Enseignement Supérieur), Groupe de Travail Systèmes de Peuplement dans le Temps Long du LabEx DynamiTe (Dynamiques Territoriales) et consortium Paris Time Machine (CNRS- TGIR Humanum),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Asnières-sur-Oise, France</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres francophones Transport Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03805807v1</w:t>
+                <w:t xml:space="preserve">hal-03375316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment en est-on arrivé là ? L'évolution des services ferroviaires dans les lignes de desserte fine du territoire entre 2000 et 2015</w:t>
+                <w:t xml:space="preserve">Approcher et modéliser les « villes » et les « routes » dans la longue durée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gravier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poinsot</w:t>
+                <w:t xml:space="preserve">Sandrine Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres francophones Transport Mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">Des données aux plateformes géohistoriques en accès libre, Projet Fabrique Numérique du Passé (Ministère de la Recherche et de l’Enseignement Supérieur), Groupe de Travail Systèmes de Peuplement dans le Temps Long du LabEx DynamiTe (Dynamiques Territoriales) et consortium Paris Time Machine (CNRS- TGIR Humanum),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Asnières-sur-Oise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375316v1</w:t>
+                <w:t xml:space="preserve">halshs-03805807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectories of decay for small German and French Cities: A comparative overview through a harmonized database</w:t>
               </w:r>
@@ -3868,122 +3868,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03823900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle définition de la ville en Europe : les agglomérations morphologiques de la base TRADEVE (1961-2011)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Délimiter les villes par les temps de transports : une expérimentation à partir de trois grandes métropoles européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Pavard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’Observation Urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CGET, INSEE, CEREMA, FNAU, AdCF, Nov 2018, Paris, GCET, France</w:t>
+              <w:t xml:space="preserve">, CGET, INSEE, CEREMA, FNAU, AdCF, Nov 2018, Paris, CGET, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03828524v1</w:t>
+                <w:t xml:space="preserve">halshs-03828507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on délimiter les aires urbaines fonctionnelles à partir des temps de transport ? Une exploration à partir de trois métropoles européennes</w:t>
               </w:r>
@@ -4058,122 +4058,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03828494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Délimiter les villes par les temps de transports : une expérimentation à partir de trois grandes métropoles européennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une nouvelle définition de la ville en Europe : les agglomérations morphologiques de la base TRADEVE (1961-2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pavard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’Observation Urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CGET, INSEE, CEREMA, FNAU, AdCF, Nov 2018, Paris, CGET, France</w:t>
+              <w:t xml:space="preserve">, CGET, INSEE, CEREMA, FNAU, AdCF, Nov 2018, Paris, GCET, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03828507v1</w:t>
+                <w:t xml:space="preserve">halshs-03828524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European small cities and towns: a territorial contextualization of vulnerable demographic situations</w:t>
               </w:r>
@@ -4405,51 +4405,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routes de poste et petites villes au tournant des 18ème et 19ème siècles en France : analyses de graphe et modélisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routes et petites villes de l’antiquité à l’époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4697,338 +4697,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration multi-échelle d'une base de données harmonisée sur les villes d'Europe (Urban Morphological Zones)</w:t>
+                <w:t xml:space="preserve">Animating the cities...Dynamic exploration of harmonized urban databases (United-States, France 1800-2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florent Le Néchet</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Lizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van Hamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.60-67</w:t>
+              <w:t xml:space="preserve">25th International Cartographic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Paris, Palais des Congrès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353198v1</w:t>
+                <w:t xml:space="preserve">halshs-00624473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animating the cities...Dynamic exploration of harmonized urban databases (United-States, France 1800-2000)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adrien van Hamme</w:t>
+                <w:t xml:space="preserve">Exploration multi-échelle d'une base de données harmonisée sur les villes d'Europe (Urban Morphological Zones)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Néchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Pavard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Cartographic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Paris, Palais des Congrès, France</w:t>
+              <w:t xml:space="preserve">Colloque international GIS-CIST : Fonder les sciences du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00624473v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration multi-échelle d'une base de données harmonisée sur les villes d'Europe (Urban Morphological Zones)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A Guérois</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Pavard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international GIS-CIST : Fonder les sciences du territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.60-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852903v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse morphodynamique du réseau des routes de poste en France (16ème-19ème siècles)</w:t>
               </w:r>
@@ -5185,191 +5185,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'extension du réseau des routes de poste en France, de 1708 à 1833</w:t>
+                <w:t xml:space="preserve">Expanding the Network of Postal Routes in France 1708-1833.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">histoire des réseaux postaux en Europe du XVIIIe au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2007, Paris, France. pp.155-193</w:t>
+              <w:t xml:space="preserve">, May 2007, Paris, France. pp.159-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00144693v1</w:t>
+                <w:t xml:space="preserve">halshs-00144669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the Network of Postal Routes in France 1708-1833.</w:t>
+                <w:t xml:space="preserve">L'extension du réseau des routes de poste en France, de 1708 à 1833</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">histoire des réseaux postaux en Europe du XVIIIe au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2007, Paris, France. pp.159-175</w:t>
+              <w:t xml:space="preserve">, May 2007, Paris, France. pp.155-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00144669v1</w:t>
+                <w:t xml:space="preserve">halshs-00144693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure postale, reflet des évolutions dans le rapport au temps et à la distance au siècle des lumières</w:t>
               </w:r>
@@ -5538,51 +5538,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMPOP, a multi-agents model for generating three styles of systems of cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Paulus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Oliveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6128,234 +6128,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le difficile ajustement des périmètres métropolitains</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réseaux d’infrastructures et lieux majeurs du transport dans le monde : regard géohistorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">ISTE Wiley. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mimeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Baptiste Frétigny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Europe en ses découpages</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les transports et leurs lieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE éditions, pp.31-60, 2024, Encyclopédie SCIENCES, 1789481740</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628504v1</w:t>
+                <w:t xml:space="preserve">hal-04501883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux d’infrastructures et lieux majeurs du transport dans le monde : regard géohistorique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le difficile ajustement des périmètres métropolitains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lamenie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Jean-Baptiste Frétigny. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE Wiley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les transports et leurs lieux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Europe en ses découpages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Group, pp.159-185, 2024, 9781789481815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9181.ch7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501883v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surgimiento y evolución del sistema de ciudades de los Estados Unidos de América</w:t>
               </w:r>
@@ -6578,51 +6578,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards integrated systems of cities (France, 18th-19th centuries)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sanders Lena. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Settling the world. From Prehistoric to the Metropolis Era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6658,712 +6658,712 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Poste aux chevaux</w:t>
+                <w:t xml:space="preserve">Comment mesurer et/ou qualifier la décroissance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Franc</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Arnauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gomis S. </w:t>
+              <w:t xml:space="preserve">Lena Sanders; Anne Bretagnolle; Patrice Brun; Marie-Vic Ozouf-Marignier; Nicolas Verdier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas historique, Auvergne, Bourbonnais, Velay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CHEC/MSH Clermond-Ferrrand, https://atlas-historique-auvergne.msh.uca.fr/la-poste-aux-chevaux, 2020</w:t>
+              <w:t xml:space="preserve">Le temps long du peuplement. Concepts et mots-clés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.351-368, 2020, Perspectives Villes et territoires, 978-2-86906-751-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03053707v1</w:t>
+                <w:t xml:space="preserve">halshs-03048315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étymologie et histoire des mots de la décroissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Arnauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lena Sanders, Anne Bretagnolle, Patrice Brun, Marie-Vic Ozouf-Marignier, Nicolas Verdier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le temps long du peuplement. Concepts et mots-clés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.339-350, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03048308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment mesurer et/ou qualifier la décroissance ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le temps long du peuplement. Concepts et mots-clés. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Charlotte Arnauld</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Vic Ozouf-Marignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lena Sanders; Anne Bretagnolle; Patrice Brun; Marie-Vic Ozouf-Marignier; Nicolas Verdier. </w:t>
+              <w:t xml:space="preserve">Sanders Lena; Bretagnolle Anne; Brun Patrice; Ozouf-Marignier Marie-Vic; Verdier Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le temps long du peuplement. Concepts et mots-clés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.351-368, 2020, Perspectives Villes et territoires, 978-2-86906-751-6</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires François Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.25-40, 2020, 9782869067516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03048315v1</w:t>
+                <w:t xml:space="preserve">halshs-03048235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le temps long du peuplement. Concepts et mots-clés. Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Poste aux chevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Vic Ozouf-Marignier</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sanders Lena; Bretagnolle Anne; Brun Patrice; Ozouf-Marignier Marie-Vic; Verdier Nicolas. </w:t>
+              <w:t xml:space="preserve">Gomis S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le temps long du peuplement. Concepts et mots-clés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atlas historique, Auvergne, Bourbonnais, Velay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CHEC/MSH Clermond-Ferrrand, https://atlas-historique-auvergne.msh.uca.fr/la-poste-aux-chevaux, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires François Rabelais</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-03048235v1</w:t>
+                <w:t xml:space="preserve">halshs-03053707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les routes de la poste à cheval et les petites villes en France (1632-1833)</w:t>
+                <w:t xml:space="preserve">Des processus de décroissance variés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Céline Pérol et Jean-Luc Fray. </w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Arnauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sanders L., Bretagnolle A., Brun P., Ozouf-Marignier M.-V., Verdier N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Routes et petites villes de l'Antiquité à l'Époque moderne</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.19-41, 2020, 978-2-84516-948-7</w:t>
+              <w:t xml:space="preserve">Le temps long du peuplement. Concepts et mots-clés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.377-397, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03823788v1</w:t>
+                <w:t xml:space="preserve">halshs-03048321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des processus de décroissance variés</w:t>
+                <w:t xml:space="preserve">Les routes de la poste à cheval et les petites villes en France (1632-1833)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Sanders L., Bretagnolle A., Brun P., Ozouf-Marignier M.-V., Verdier N. </w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Pérol et Jean-Luc Fray. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le temps long du peuplement. Concepts et mots-clés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.377-397, 2020</w:t>
+              <w:t xml:space="preserve">Routes et petites villes de l'Antiquité à l'Époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Blaise Pascal, collection Histoires Croisées</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.19-41, 2020, 978-2-84516-948-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03048321v1</w:t>
+                <w:t xml:space="preserve">halshs-03823788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métropoles, métropolisation et gouvernance métropolitaine</w:t>
               </w:r>
@@ -7402,51 +7402,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Douay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sanders Lena, Bretagnolle Anne, Brun Patrice Ozouf-Marignier Marie-Vic, Verdier Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le temps long du peuplement. Concepts et mots-clés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUFR</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.285-332, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7616,51 +7616,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The United States Urban System.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Paulus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sukkoo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7961,51 +7961,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des systèmes de villes intégrés (France, XVIIIe-XIXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sanders L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peupler la terre : De la préhistoire à l’ère des métropoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.333-359, 2017, 978-2-86906-494-2</w:t>
@@ -8484,173 +8484,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00150065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les villes dans l'espace-temps : vitesse des communications et structuration des territoires à l'échelle intra et interurbaine</w:t>
+                <w:t xml:space="preserve">De la théorie à la carte: histoire des représentations géographiques de l'espace-temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Volvey Anne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Echelles et temporalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Atlande, pp.180-187, 2005, Clefs Concours: Géographie thématique</w:t>
+              <w:t xml:space="preserve">, Atlande, pp.55-60, 2005, Clefs Concours: Géographie thématique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00156880v1</w:t>
+                <w:t xml:space="preserve">halshs-00156769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la théorie à la carte: histoire des représentations géographiques de l'espace-temps</w:t>
+                <w:t xml:space="preserve">Les villes dans l'espace-temps : vitesse des communications et structuration des territoires à l'échelle intra et interurbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Volvey Anne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Echelles et temporalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Atlande, pp.55-60, 2005, Clefs Concours: Géographie thématique</w:t>
+              <w:t xml:space="preserve">, Atlande, pp.180-187, 2005, Clefs Concours: Géographie thématique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00156769v1</w:t>
+                <w:t xml:space="preserve">halshs-00156880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8782,267 +8782,267 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bénéfices de la densification dans la perspective du Grand Paris Express. Livrable 5 : les effets de l'amélioration de l'accessibilité | Volume 1</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les bénéfices de la densification dans la perspective du Grand Paris Express, rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luc Guibard</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Société du Grand Paris. 2019, 50 p</w:t>
+              <w:t xml:space="preserve">[Contrat] Société du Grand Paris. 2019, pp.97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03744466v1</w:t>
+                <w:t xml:space="preserve">hal-02373216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bénéfices de la densification dans la perspective du Grand Paris Express, rapport final</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les bénéfices de la densification dans la perspective du Grand Paris Express. Livrable 5 : les effets de l'amélioration de l'accessibilité | Volume 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Antonin Pavard</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Lizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Guibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] Société du Grand Paris. 2019, pp.97</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Société du Grand Paris. 2019, 50 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02373216v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03744466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demographical Trajectories of European urban areas (1961-2011) (TRADEVE)</w:t>
               </w:r>
@@ -9080,51 +9080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Zdanowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université Paris 1 Panthéon-Sorbonne. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9266,237 +9266,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Urban Areas (FUA) and European harmonization. A feasibility study from the comparison of two approaches: commuting flows and accessibility isochrones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UMZ: a database now operational for urban studies (M4D improvements)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pavard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ESPON. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609451v1</w:t>
+                <w:t xml:space="preserve">hal-03609478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UMZ: a database now operational for urban studies (M4D improvements)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional Urban Areas (FUA) and European harmonization. A feasibility study from the comparison of two approaches: commuting flows and accessibility isochrones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pavard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ESPON. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609478v1</w:t>
+                <w:t xml:space="preserve">hal-03609451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Neighbouring cities</w:t>
               </w:r>
@@ -9581,267 +9581,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESPON Database 2013</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lambert</w:t>
+                <w:t xml:space="preserve">Rapport final du projet Harmonie-cités (ANR Corpus et Outils de la Recherche en SHS édition 2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paulus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vacchiani-Marcuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2011</w:t>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594643v1</w:t>
+                <w:t xml:space="preserve">halshs-00688491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport final du projet Harmonie-cités (ANR Corpus et Outils de la Recherche en SHS édition 2007)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Vacchiani-Marcuzzo</w:t>
+                <w:t xml:space="preserve">ESPON Database 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Ben Rebah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011</w:t>
+              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-00688491v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10090,51 +10090,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097953v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mimeur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhg.2025.05.017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537298v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuill&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.028.0170" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812000v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Lizzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Br&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.122.0004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gourdon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.34876" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812012v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.194.0643" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822573v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Zdanowska" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32077" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822519v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gilta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paulus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2019.0018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822549v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971713v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774716v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Swerts" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ignazzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.12129" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603847v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01615440.2016.1237915" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971524v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.17789" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971486v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.26.55-78" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01133945v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delisle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vatin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2014.999681" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971600v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200848v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vacchiani-Marcuzzo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971569v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.441.0018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515710v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Offner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Beaucire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Fr&#233;mont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.431.0051" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971694v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217132v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/b37162" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504320v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551485v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530336v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216523v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.19683" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156778v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152791v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Robic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104323v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152774v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152819v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524148v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rozenblat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520403v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Degorge-Lavagne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136710v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carrouet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03805807v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Robert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375316v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828473v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Glita" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828399v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823900v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828524v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828494v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828507v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971835v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828532v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971825v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423800v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959930v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852984v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mathian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bretagnolle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gu&#233;rois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pavard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353198v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624473v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van Hamme" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852903v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gu&#233;rois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259074v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216660v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144693v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144669v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116944v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145925v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Glisse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141341v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Oliveau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047909v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vic Ozouf-Marignier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952084v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verdier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426897v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Volvey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Djament" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Fr&#233;d&#233;ric Hoyaux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vrac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128959v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388486.ch1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628504v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lamenie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rivi&#232;re" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9181.ch7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501883v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814651v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480382v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19740" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.19740" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814678v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19945" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053707v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048308v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048315v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048235v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/le-temps-long-du-peuplement/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823788v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Routes%20et%20petites%20villes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048321v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nissen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436361v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Riviere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Douay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297241v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barthelemy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-le-grand-paris-express-les-enjeux-economiques-et-urbains-prager-jean-claude-sld,fr,4,9782717870626.cfmhttps://www.economica.fr/livre-le-grand-paris-express-les-enjeux-economiques-et-urbains-prager-jean-claude-sld,fr,4,9782717870626.cfm" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774677v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukkoo Kim" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273095v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/10527" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10527" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971737v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tirant.com/editorial/ebook/estructura-vida-y-gobierno-en-territorios-complejos-maria-dolores-pitarch-garrido-9788416556076" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566354v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971766v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971808v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159894v3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459713v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/docs/00/45/97/13/PDF/Organization-Bretagnolle-Hal.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150065v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156880v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156769v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626911v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03744466v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Guibard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373216v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311420v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591778v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salmon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609451v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609478v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609432v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594643v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Rebah" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688491v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00459720v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097953v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mimeur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhg.2025.05.017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537298v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuill&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.028.0170" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812000v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Lizzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Br&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.122.0004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gourdon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.34876" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812012v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.194.0643" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822519v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gilta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paulus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2019.0018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822573v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Zdanowska" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32077" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822549v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971713v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603847v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01615440.2016.1237915" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774716v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Swerts" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ignazzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.12129" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971524v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.17789" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971486v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.26.55-78" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01133945v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delisle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vatin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2014.999681" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971600v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200848v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vacchiani-Marcuzzo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971569v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.441.0018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515710v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Offner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Beaucire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Fr&#233;mont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.431.0051" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971694v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217132v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/b37162" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530336v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551485v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504320v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216523v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.19683" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156778v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104323v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152774v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Robic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152791v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152819v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524148v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rozenblat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520403v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Degorge-Lavagne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136710v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carrouet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375316v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03805807v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Robert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828473v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Glita" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828399v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823900v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828507v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828494v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828524v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971835v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828532v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971825v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423800v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959930v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852984v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mathian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bretagnolle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gu&#233;rois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pavard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624473v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van Hamme" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852903v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gu&#233;rois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353198v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259074v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216660v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144669v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144693v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116944v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145925v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Glisse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141341v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Oliveau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047909v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vic Ozouf-Marignier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952084v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verdier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426897v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Volvey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Djament" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Fr&#233;d&#233;ric Hoyaux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vrac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128959v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388486.ch1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501883v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628504v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lamenie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rivi&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9181.ch7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814651v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480382v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19740" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.19740" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814678v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19945" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048315v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048308v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048235v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/le-temps-long-du-peuplement/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053707v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048321v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nissen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823788v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Routes%20et%20petites%20villes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436361v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Riviere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Douay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297241v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barthelemy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-le-grand-paris-express-les-enjeux-economiques-et-urbains-prager-jean-claude-sld,fr,4,9782717870626.cfmhttps://www.economica.fr/livre-le-grand-paris-express-les-enjeux-economiques-et-urbains-prager-jean-claude-sld,fr,4,9782717870626.cfm" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774677v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukkoo Kim" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273095v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/10527" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10527" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971737v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tirant.com/editorial/ebook/estructura-vida-y-gobierno-en-territorios-complejos-maria-dolores-pitarch-garrido-9788416556076" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566354v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971766v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971808v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159894v3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459713v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/docs/00/45/97/13/PDF/Organization-Bretagnolle-Hal.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150065v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156769v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156880v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626911v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373216v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03744466v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Guibard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311420v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591778v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salmon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609478v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609451v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609432v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688491v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594643v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Rebah" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00459720v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>