--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -1410,536 +1410,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic stratigraphy of the central South China Sea basin and implications for neotectonics</w:t>
+                <w:t xml:space="preserve">Evidence for transform motion along the South Balearic margin and implications for the kinematics of opening of the Algerian basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chun-Feng Li</w:t>
+                <w:t xml:space="preserve">Olivier Driussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Briais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiabiao Li</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agnès Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 186 (4-5), pp.353-370</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352252v1</w:t>
+                <w:t xml:space="preserve">hal-02352338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messinian Salinity Crisis deposits widespread over the Balearic Promontory: Insights from new high-resolution seismic data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismic stratigraphy of the central South China Sea basin and implications for neotectonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun-Feng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiabiao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiwei Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Franke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Driussi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Chanier</w:t>
+                <w:t xml:space="preserve">Yongjian Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.09.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (3), pp.1377-1399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JB011686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01364255v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microseismicity of the Béarn range: reactivation of inversion and collision structures at the northern edge of the Iberian plate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexis Rigo</w:t>
+                <w:t xml:space="preserve">Messinian Salinity Crisis deposits widespread over the Balearic Promontory: Insights from new high-resolution seismic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Driussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ochoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014TC003816⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (1), pp.41-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154239v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for transform motion along the South Balearic margin and implications for the kinematics of opening of the Algerian basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microseismicity of the Béarn range: reactivation of inversion and collision structures at the northern edge of the Iberian plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Replumaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rouméjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Briais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Driussi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexis Rigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.TC003816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014TC003816⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352338v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlated patterns in hydrothermal plume distribution and apparent magmatic budget along 2500 km of the Southeast Indian Ridge</w:t>
               </w:r>
@@ -2072,64 +2072,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Record of the Messinian Salinity Crisis in the SW Mallorca area (Balearic Promontory, Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Driussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Lofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Briais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2205,51 +2205,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ages and magnetic structures of the South China Sea constrained by deep tow magnetic surveys and IODP Expedition 349</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chun-Feng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3168,637 +3168,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00310990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonics at the axis of the very slow-spreading Southwest Indian Ridge: Insights from TOBI sidescan sonar imagery</w:t>
+                <w:t xml:space="preserve">New structural and geochemical observations from the Pacific-Antarctic Ridge between 52°45′S and 41°15′S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Gomez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Briais</w:t>
+                <w:t xml:space="preserve">F. Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Sauter</w:t>
+                <w:t xml:space="preserve">H. Ondréas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Briais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Mendel</w:t>
+                <w:t xml:space="preserve">C. Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 7, pp.1-24. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33, pp.L21312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2005GC000955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2006GL027335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00104277v1</w:t>
+                <w:t xml:space="preserve">hal-00114263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New structural and geochemical observations from the Pacific-Antarctic Ridge between 52°45′S and 41°15′S</w:t>
+                <w:t xml:space="preserve">Tectonics at the axis of the very slow-spreading Southwest Indian Ridge: Insights from TOBI sidescan sonar imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Klingelhoefer</w:t>
+                <w:t xml:space="preserve">Olga Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Briais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ondréas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Briais</w:t>
+                <w:t xml:space="preserve">Daniel Sauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hamelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Dosso</w:t>
+                <w:t xml:space="preserve">Véronique Mendel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 33, pp.L21312. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7, pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2006GL027335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2005GC000955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00114263v1</w:t>
+                <w:t xml:space="preserve">hal-00104277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal variations of the segmentation of slow to intermediate spreading mid-ocean ridges 1. Synoptic observations based on satellite altimetry data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal variations of the segmentation of slow to intermediate spreading mid-ocean ridges. 2. A three-dimensional model in terms of lithosphere accretion and convection within the partially molten mantle beneath the ridge axis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rabinowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Briais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Rabinowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, pp.VOL. 107, NO. B5, 2098. </w:t>
+              <w:t xml:space="preserve">, 2002, pp.VOL. 107, NO. B6, 2110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2001JB000533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2001JB000343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00552201v1</w:t>
+                <w:t xml:space="preserve">hal-00552248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal variations of the segmentation of slow to intermediate spreading mid-ocean ridges. 2. A three-dimensional model in terms of lithosphere accretion and convection within the partially molten mantle beneath the ridge axis</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TOBI Sidescan Sonar Imagery of the Very Slow-Spreading Southwest Indian Ridge: Evidence for Along-Axis Magma Distribution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay M. Parson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rommevaux-Jestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 199, pp.81-95</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00552248v1</w:t>
+                <w:t xml:space="preserve">hal-00104252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOBI Sidescan Sonar Imagery of the Very Slow-Spreading Southwest Indian Ridge: Evidence for Along-Axis Magma Distribution.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal variations of the segmentation of slow to intermediate spreading mid-ocean ridges 1. Synoptic observations based on satellite altimetry data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Briais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rabinowicz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.VOL. 107, NO. B5, 2098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2001JB000533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00104252v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00552201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Southwest Indian Ridge between 49°15'E and 57°E: focused accretion and magma redistribution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Patriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rommevaux-Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cannat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5484,90 +5484,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3.A- Baleares promontory. Regional setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Driussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Briais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gaullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5609,90 +5609,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3.B- Baleares promontory. MSC units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Driussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Briais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gaullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6100,51 +6100,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="82E9EBAB"/>
+    <w:nsid w:val="AEBC5066"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6331,51 +6331,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-briais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0040-6348" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061722375" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-1492-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05135605v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Sinnesael" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris-Theofanis Karatsolis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N Pearson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Briais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney R Hemming" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59265-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05376461v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiteng Yu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C Singh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hamelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Grenet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Maia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55792-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055476v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030688" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vincent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Brunelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ligi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC010870" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04225291v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Vijay Ingale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Olive" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120220213" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878354v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;luce Chevalier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Trong Trinh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibing Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19762/j.cnki.dizhixuebao.2022166" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778691v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Larsen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mohn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nirrengarten" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stock" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0198-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01968339v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ceuleneer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006683" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02379265v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Sichel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2759" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352252v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Feng Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabiao Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Ding" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Franke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjian Yao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011686" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364255v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Driussi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ochoa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chanier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.09.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTPRFNKN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154239v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Replumaz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roum&#233;jon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rigo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003816" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352338v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Driussi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01078730v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward T. Baker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C H&#233;mond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongshun John Chen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005344" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115656v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Maillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chanier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2014.10.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97PQP6B4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352282v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Xu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Lin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Sun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005567" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192839v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balmino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vales" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonvalot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-011-0533-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FCZNT7J4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563239v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cordier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Benoit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dyment" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003074" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DC75628D98CC2827CF3576F0891672A04F89B7E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904264v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Singh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tapponnier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elias" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005391" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FGBJ70H8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543807v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ondr&#233;as" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dosso" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GC002350" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311308v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ata Elias" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C. Singh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey C.P. King" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G23631A.1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310990v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Dyment" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.013" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTVB6HB9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104277v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gomez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mendel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC000955" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114263v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoefer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ondr&#233;as" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamelin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL027335" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552201v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rabinowicz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000533" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552248v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000343" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104252v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay M. Parson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rommevaux-Jestin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104250v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patriat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cannat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325955v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escartin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Georgen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(99)00234-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/328F28E85F2E4DD565A9762F9FE7DF74481AAA08/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552239v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384185v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross E. Parnell-Turner" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah J. Levay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Cui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Di Chiara" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.395.2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352167v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhimin Jian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann M. M Stock" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Christian Larsen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Klaus" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.367368.2018" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408467v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.395.106.2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405279v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.395.104.2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404805v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.395.102.2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384246v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.395.101.2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409234v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Parnell-Turner" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Levay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Chiara" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.395.108.2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405146v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross E Parnell-Turner" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah J Levay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.395.103.2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407492v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.395.105.2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408563v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.395.107.2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048517v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaullier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048539v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673997v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Parnell-Turner" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351471v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel B Childress" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Ming Deng" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-briais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0040-6348" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061722375" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-1492-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05135605v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Sinnesael" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris-Theofanis Karatsolis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N Pearson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Briais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney R Hemming" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59265-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05376461v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiteng Yu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C Singh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hamelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Grenet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Maia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55792-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055476v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030688" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vincent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Brunelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ligi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC010870" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04225291v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Vijay Ingale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Olive" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120220213" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878354v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;luce Chevalier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Trong Trinh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibing Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19762/j.cnki.dizhixuebao.2022166" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778691v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Larsen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mohn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nirrengarten" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stock" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0198-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01968339v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ceuleneer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006683" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02379265v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Sichel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2759" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352338v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Driussi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352252v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Feng Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabiao Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Ding" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Franke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjian Yao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011686" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364255v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Driussi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ochoa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chanier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.09.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTPRFNKN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154239v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Replumaz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roum&#233;jon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rigo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003816" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01078730v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward T. Baker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C H&#233;mond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongshun John Chen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005344" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115656v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Maillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chanier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2014.10.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97PQP6B4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352282v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Xu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Lin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Sun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005567" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192839v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balmino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vales" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonvalot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-011-0533-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FCZNT7J4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563239v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cordier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Benoit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dyment" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003074" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DC75628D98CC2827CF3576F0891672A04F89B7E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904264v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Singh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tapponnier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elias" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005391" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FGBJ70H8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543807v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ondr&#233;as" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dosso" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GC002350" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311308v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ata Elias" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C. Singh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey C.P. King" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G23631A.1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310990v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Dyment" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.013" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTVB6HB9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114263v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoefer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ondr&#233;as" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamelin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL027335" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104277v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gomez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauter" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mendel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC000955" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552248v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rabinowicz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000343" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104252v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay M. Parson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rommevaux-Jestin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552201v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000533" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104250v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patriat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cannat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325955v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escartin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Georgen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(99)00234-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/328F28E85F2E4DD565A9762F9FE7DF74481AAA08/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552239v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384185v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross E. Parnell-Turner" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah J. Levay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Cui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Di Chiara" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.395.2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352167v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhimin Jian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann M. M Stock" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Christian Larsen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Klaus" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.367368.2018" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408467v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.395.106.2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405279v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.395.104.2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404805v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.395.102.2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384246v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.395.101.2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409234v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Parnell-Turner" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Levay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Chiara" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.395.108.2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405146v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross E Parnell-Turner" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah J Levay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.395.103.2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407492v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.395.105.2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408563v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.395.107.2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048517v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaullier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048539v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673997v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Parnell-Turner" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351471v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel B Childress" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Ming Deng" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>