--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -1410,846 +1410,846 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for transform motion along the South Balearic margin and implications for the kinematics of opening of the Algerian basin</w:t>
+                <w:t xml:space="preserve">Seismic stratigraphy of the central South China Sea basin and implications for neotectonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Driussi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Briais</w:t>
+                <w:t xml:space="preserve">Chun-Feng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Maillard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jiabiao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiwei Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Franke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongjian Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (3), pp.1377-1399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JB011686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352338v1</w:t>
+                <w:t xml:space="preserve">hal-02352252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic stratigraphy of the central South China Sea basin and implications for neotectonics</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Messinian Salinity Crisis deposits widespread over the Balearic Promontory: Insights from new high-resolution seismic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongjian Yao</w:t>
+                <w:t xml:space="preserve">O. Driussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ochoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014JB011686⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (1), pp.41-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352252v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messinian Salinity Crisis deposits widespread over the Balearic Promontory: Insights from new high-resolution seismic data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Chanier</w:t>
+                <w:t xml:space="preserve">Microseismicity of the Béarn range: reactivation of inversion and collision structures at the northern edge of the Iberian plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Replumaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rouméjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Briais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Rigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.09.008⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.TC003816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014TC003816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01364255v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microseismicity of the Béarn range: reactivation of inversion and collision structures at the northern edge of the Iberian plate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rouméjon</w:t>
+                <w:t xml:space="preserve">Evidence for transform motion along the South Balearic margin and implications for the kinematics of opening of the Algerian basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Driussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Briais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 186 (4-5), pp.353-370</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154239v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated patterns in hydrothermal plume distribution and apparent magmatic budget along 2500 km of the Southeast Indian Ridge</w:t>
+                <w:t xml:space="preserve">Record of the Messinian Salinity Crisis in the SW Mallorca area (Balearic Promontory, Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward T. Baker</w:t>
+                <w:t xml:space="preserve">Agnes Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Driussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Briais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe C Hémond</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marcia Maia</w:t>
+                <w:t xml:space="preserve">Franck Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 357, pp.304-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2014.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014GC005344⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01078730v1</w:t>
+                <w:t xml:space="preserve">hal-01115656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Record of the Messinian Salinity Crisis in the SW Mallorca area (Balearic Promontory, Spain)</w:t>
+                <w:t xml:space="preserve">Correlated patterns in hydrothermal plume distribution and apparent magmatic budget along 2500 km of the Southeast Indian Ridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Maillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Johanna Lofi</w:t>
+                <w:t xml:space="preserve">Edward T. Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C Hémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongshun John Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Briais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Chanier</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcia Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2014.10.001⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (8), pp.3198-3211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GC005344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115656v1</w:t>
+                <w:t xml:space="preserve">insu-01078730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ages and magnetic structures of the South China Sea constrained by deep tow magnetic surveys and IODP Expedition 349</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chun-Feng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2494,51 +2494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Hémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dyment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3054,51 +3054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Hémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Dyment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3168,637 +3168,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00310990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New structural and geochemical observations from the Pacific-Antarctic Ridge between 52°45′S and 41°15′S</w:t>
+                <w:t xml:space="preserve">Tectonics at the axis of the very slow-spreading Southwest Indian Ridge: Insights from TOBI sidescan sonar imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Klingelhoefer</w:t>
+                <w:t xml:space="preserve">Olga Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Briais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ondréas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Briais</w:t>
+                <w:t xml:space="preserve">Daniel Sauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hamelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Dosso</w:t>
+                <w:t xml:space="preserve">Véronique Mendel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 33, pp.L21312. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7, pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2006GL027335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2005GC000955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00114263v1</w:t>
+                <w:t xml:space="preserve">hal-00104277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonics at the axis of the very slow-spreading Southwest Indian Ridge: Insights from TOBI sidescan sonar imagery</w:t>
+                <w:t xml:space="preserve">New structural and geochemical observations from the Pacific-Antarctic Ridge between 52°45′S and 41°15′S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Gomez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Briais</w:t>
+                <w:t xml:space="preserve">F. Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Sauter</w:t>
+                <w:t xml:space="preserve">H. Ondréas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Briais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Mendel</w:t>
+                <w:t xml:space="preserve">C. Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 7, pp.1-24. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33, pp.L21312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2005GC000955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2006GL027335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00104277v1</w:t>
+                <w:t xml:space="preserve">hal-00114263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal variations of the segmentation of slow to intermediate spreading mid-ocean ridges. 2. A three-dimensional model in terms of lithosphere accretion and convection within the partially molten mantle beneath the ridge axis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal variations of the segmentation of slow to intermediate spreading mid-ocean ridges 1. Synoptic observations based on satellite altimetry data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Briais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rabinowicz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Briais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, pp.VOL. 107, NO. B6, 2110. </w:t>
+              <w:t xml:space="preserve">, 2002, pp.VOL. 107, NO. B5, 2098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2001JB000343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2001JB000533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00552248v1</w:t>
+                <w:t xml:space="preserve">hal-00552201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOBI Sidescan Sonar Imagery of the Very Slow-Spreading Southwest Indian Ridge: Evidence for Along-Axis Magma Distribution.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal variations of the segmentation of slow to intermediate spreading mid-ocean ridges. 2. A three-dimensional model in terms of lithosphere accretion and convection within the partially molten mantle beneath the ridge axis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rabinowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Briais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.VOL. 107, NO. B6, 2110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2001JB000343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00104252v1</w:t>
+                <w:t xml:space="preserve">hal-00552248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal variations of the segmentation of slow to intermediate spreading mid-ocean ridges 1. Synoptic observations based on satellite altimetry data</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TOBI Sidescan Sonar Imagery of the Very Slow-Spreading Southwest Indian Ridge: Evidence for Along-Axis Magma Distribution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay M. Parson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rommevaux-Jestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 199, pp.81-95</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00552201v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00104252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Southwest Indian Ridge between 49°15'E and 57°E: focused accretion and magma redistribution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Patriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rommevaux-Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cannat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4406,76 +4406,76 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site U1563</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expedition 395 methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross E. Parnell-Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Briais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ross E. Parnell-Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leah J. Levay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4489,78 +4489,78 @@
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Di Chiara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reykjanes Mantle Convection and Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 395, International Ocean Discovery Program, 2025, Proceedings of the International Ocean Discovery Program, </w:t>
+              <w:t xml:space="preserve">, 395, 2025, Proceedings of the International Ocean Discovery Program, 978-1-954252-88-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14379/iodp.proc.395.106.2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14379/iodp.proc.395.102.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408467v1</w:t>
+                <w:t xml:space="preserve">hal-05404805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site U1555</w:t>
               </w:r>
@@ -4674,210 +4674,210 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expedition 395 methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ross E. Parnell-Turner</w:t>
+                <w:t xml:space="preserve">Site U1602</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.E. Parnell-Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Briais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anita Di Chiara</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.J. Levay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Di Chiara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reykjanes Mantle Convection and Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 395, 2025, Proceedings of the International Ocean Discovery Program, 978-1-954252-88-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14379/iodp.proc.395.102.2025⟩</w:t>
+              <w:t xml:space="preserve">, 395, International Ocean Discovery Program, 2025, Proceedings of the International Ocean Discovery Program, 978-1-954252-88-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14379/iodp.proc.395.108.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05404805v1</w:t>
+                <w:t xml:space="preserve">hal-05409234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expedition 395 summary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Site U1563</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Briais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross E. Parnell-Turner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Briais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leah J. Levay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4891,212 +4891,212 @@
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Di Chiara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reykjanes Mantle Convection and Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 395, 2025, Proceedings of the International Ocean Discovery Program, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14379/iodp.proc.395.101.2025⟩</w:t>
+              <w:t xml:space="preserve">, 395, International Ocean Discovery Program, 2025, Proceedings of the International Ocean Discovery Program, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14379/iodp.proc.395.106.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384246v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site U1602</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R.E. Parnell-Turner</w:t>
+                <w:t xml:space="preserve">Expedition 395 summary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross E. Parnell-Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Briais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Di Chiara</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah J. Levay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Di Chiara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reykjanes Mantle Convection and Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 395, International Ocean Discovery Program, 2025, Proceedings of the International Ocean Discovery Program, 978-1-954252-88-2. </w:t>
+              <w:t xml:space="preserve">, 395, 2025, Proceedings of the International Ocean Discovery Program, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14379/iodp.proc.395.108.2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14379/iodp.proc.395.101.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05409234v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site U1554</w:t>
               </w:r>
@@ -5484,90 +5484,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3.A- Baleares promontory. Regional setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Driussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Briais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gaullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5609,90 +5609,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3.B- Baleares promontory. MSC units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Driussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Briais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gaullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5792,51 +5792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Parnell-Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Briais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.J. Levay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6100,51 +6100,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AEBC5066"/>
+    <w:nsid w:val="FC9E1397"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6331,51 +6331,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-briais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0040-6348" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061722375" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-1492-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05135605v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Sinnesael" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris-Theofanis Karatsolis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N Pearson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Briais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney R Hemming" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59265-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05376461v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiteng Yu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C Singh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hamelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Grenet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Maia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55792-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055476v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030688" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vincent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Brunelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ligi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC010870" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04225291v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Vijay Ingale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Olive" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120220213" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878354v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;luce Chevalier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Trong Trinh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibing Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19762/j.cnki.dizhixuebao.2022166" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778691v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Larsen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mohn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nirrengarten" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stock" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0198-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01968339v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ceuleneer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006683" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02379265v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Sichel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2759" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352338v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Driussi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352252v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Feng Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabiao Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Ding" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Franke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjian Yao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011686" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364255v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Driussi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ochoa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chanier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.09.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTPRFNKN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154239v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Replumaz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roum&#233;jon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rigo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003816" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01078730v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward T. Baker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C H&#233;mond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongshun John Chen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005344" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115656v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Maillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chanier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2014.10.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97PQP6B4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352282v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Xu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Lin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Sun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005567" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192839v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balmino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vales" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonvalot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-011-0533-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FCZNT7J4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563239v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cordier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Benoit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dyment" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003074" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DC75628D98CC2827CF3576F0891672A04F89B7E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904264v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Singh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tapponnier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elias" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005391" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FGBJ70H8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543807v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ondr&#233;as" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dosso" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GC002350" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311308v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ata Elias" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C. Singh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey C.P. King" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G23631A.1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310990v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Dyment" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.013" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTVB6HB9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114263v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoefer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ondr&#233;as" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamelin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL027335" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104277v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gomez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauter" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mendel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC000955" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552248v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rabinowicz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000343" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104252v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay M. Parson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rommevaux-Jestin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552201v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000533" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104250v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patriat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cannat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325955v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escartin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Georgen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(99)00234-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/328F28E85F2E4DD565A9762F9FE7DF74481AAA08/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552239v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384185v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross E. Parnell-Turner" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah J. Levay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Cui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Di Chiara" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.395.2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352167v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhimin Jian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann M. M Stock" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Christian Larsen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Klaus" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.367368.2018" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408467v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.395.106.2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405279v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.395.104.2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404805v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.395.102.2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384246v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.395.101.2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409234v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Parnell-Turner" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Levay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Chiara" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.395.108.2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405146v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross E Parnell-Turner" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah J Levay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.395.103.2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407492v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.395.105.2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408563v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.395.107.2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048517v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaullier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048539v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673997v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Parnell-Turner" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351471v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel B Childress" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Ming Deng" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-briais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0040-6348" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061722375" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-1492-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05135605v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Sinnesael" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris-Theofanis Karatsolis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N Pearson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Briais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney R Hemming" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59265-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05376461v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiteng Yu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C Singh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hamelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Grenet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Maia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55792-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055476v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030688" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vincent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Brunelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ligi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC010870" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04225291v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Vijay Ingale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Olive" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120220213" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878354v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;luce Chevalier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Trong Trinh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibing Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19762/j.cnki.dizhixuebao.2022166" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778691v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Larsen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mohn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nirrengarten" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stock" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0198-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01968339v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ceuleneer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006683" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02379265v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Sichel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2759" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352252v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Feng Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabiao Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Ding" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Franke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjian Yao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011686" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364255v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Driussi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ochoa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chanier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.09.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTPRFNKN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154239v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Replumaz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roum&#233;jon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rigo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003816" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352338v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Driussi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115656v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Maillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chanier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2014.10.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97PQP6B4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01078730v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward T. Baker" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C H&#233;mond" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongshun John Chen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005344" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352282v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Xu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Lin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Sun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005567" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192839v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balmino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vales" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonvalot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-011-0533-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FCZNT7J4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563239v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cordier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Benoit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dyment" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003074" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DC75628D98CC2827CF3576F0891672A04F89B7E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904264v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Singh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tapponnier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elias" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005391" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FGBJ70H8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543807v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ondr&#233;as" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dosso" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GC002350" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311308v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ata Elias" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C. Singh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey C.P. King" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G23631A.1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310990v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Dyment" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.013" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTVB6HB9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104277v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gomez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mendel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC000955" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114263v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoefer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ondr&#233;as" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamelin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL027335" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552201v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rabinowicz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000533" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552248v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000343" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104252v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay M. Parson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rommevaux-Jestin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104250v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patriat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cannat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325955v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escartin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Georgen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(99)00234-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/328F28E85F2E4DD565A9762F9FE7DF74481AAA08/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552239v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384185v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross E. Parnell-Turner" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah J. Levay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Cui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Di Chiara" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.395.2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352167v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhimin Jian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann M. M Stock" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Christian Larsen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Klaus" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.367368.2018" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404805v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.395.102.2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405279v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.395.104.2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409234v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Parnell-Turner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Levay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cui" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Chiara" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.395.108.2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408467v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.395.106.2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384246v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.395.101.2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405146v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross E Parnell-Turner" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah J Levay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.395.103.2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407492v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.395.105.2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408563v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.395.107.2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048517v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaullier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048539v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673997v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Parnell-Turner" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351471v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel B Childress" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Ming Deng" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>