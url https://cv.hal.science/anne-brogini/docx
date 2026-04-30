--- v0 (2026-03-27)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:86.71875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne BROGINI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure en Histoire moderne - Université Côte d'Azur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4326-7410</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">085490067</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeure en histoire moderne</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Page personnelle CMMC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Habilitation à Diriger des Recherches, EHESS (publication 2017)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Thèse de doctorat en histoire moderne, Université de Nice Sophia Antipolis (publication 2006)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002-2005 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre de l’École française de Rome, section Histoire moderne et contemporaine</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Agrégation d’histoire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-2029 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> FemSMed (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Female Slavery in Mediterranean Catholic Europe, 1500-1800</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) - ERC Advanced Grant / agreement ID: 101097386 (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cordis.europa.eu/project/id/101097386</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) - Resp. : Tamar Herzig, Tel-Aviv University.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-2026 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> NOBILIAM (ANR-15-IDEX-01), UniCA IDEX (co-resp. : Germain Butaud)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> RENOM (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux, Espaces, NOblesses en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), PEPS MSI (co-resp. : Germain Butaud, Charles Bouveyron)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2022 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires, identités, représentations. Noblesses de Méditerranée dans la première modernité, XVe-XVIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CMMC (co-resp. : María Ghazali,  Jean-Pierre Pantalacci)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2022 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles urbains en Méditerranée et ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHS-SE (co-resp. : Giovanni Fusco)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2020 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tolérance(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHS-SE (co-resp : Véronique Montagne, Odile Gannier, Yvan Gastaut)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2020 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités, frontières et co-développement en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHS-SE (co-resp. : Swanie Potot)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2017 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iles et rivages. Les formes d’encadrement des sociétés méditerranéennes, XVIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CMMC (co-resp : María Ghazali)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008-2012 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les îles en Méditerranée occidentale aux époques moderne et contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CMMC (co-resp : María Ghazali, Jean-Paul Pellegrinetti)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investissement administratif et pédagogique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-2027 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Vice-Présidente </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Ouverte & Politique documentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d’Azur</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-2029 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du jury de l'agrégation interne d'histoire-géographie (écrit & oral)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2019 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Responsable du Portail SHS (L1-L2), Université Côte d’Azur</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2019 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> DU[o] </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner et Apprendre à l’Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (DU de Pédagogie Innovante, Université Côte d’Azur)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2018 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chargée de mission pour le pilotage et le suivi du Contrat Formation en SHS, Université Côte d’Azur</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2018 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Directrice du Département d’histoire</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2017 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Enseignant-référent ERASMUS pour les Universités de Messine et Naples</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008-2018 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Création et animation de l’UEL trans-campus </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinéma & Histoire</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007-2008 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Directrice adjointe du Département d’histoire</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007-2008 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Tutrice pédagogique des étudiants de L1 Histoire (Plan Réussite Licence)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mandats</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre élue du CoNRS, section 35, collège A2 (démission pour conflit d'intérêt avec le jury d'agrégation)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2019 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre élue du Conseil de l’UFR LLASHS, Université Côte d'Azur</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2019 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre élue du CNU, section 22, collège B</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2016 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre élue de la Commission de la Recherche (CR), Université Côte d’Azur</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008-2012 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre élue du Conseil d’Administration (CA), Université Côte d’Azur</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertises scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HCÉRES, F2026 (Laboratoire LLSETI, Chambéry)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HCÉRES, E2025 (Formations 1er cycle & 2ème cycle)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HCÉRES, D2024 (Laboratoire IHMC, Paris)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HCÉRES, C2022 (Formations 1er cycle & 2ème cycle)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Expertise ANR pour le Comité d’Expertise Scientifique (CE38), AAPG 2021</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du Comité d’Expertise Scientifique (CE27), ANR, AAPG 2020</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HCÉRES, A2020 (Laboratoire LAHRHA, Lyon)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HCÉRES, C2017 (Formations 1er cycle & 2ème cycle)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements récents</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Identités, communautés, mobilités en Méditerranée (Master Recherche)Pouvoirs politiques en Méditerranée (Master Recherche)Histoire des écoles historiques (Master Recherche)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Paléographie moderne (Master Recherche)La Méditerranée des empires, XVIe-XVIIe siècles (L3)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Histoire de l'Art moderne, XVIe-XVIIIe s. (L2)Humanisme, Réformes, conflits religieux (L2)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">L'Etat monarchique en France et Angleterre au XVIIe siècle (L1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés et mobilités en Méditerranée, fin XVe-milieu XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Arrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bremaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brizay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Lloret. Atlande, 2022, 9782350308395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités en Méditerranée. Quotidiens, contrôles, assistances (XVIe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Martinez Daries Ghazali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanie Potot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouchène, 2020, 978-2-35676-126-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03229019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une noblesse en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence, 2017, Le Temps de l'Histoire, Elisabeth Malamut &amp; Gilbert Buti, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.44760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méditerranée au prisme des rivages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Ghazali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Bouchène, 2015, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bouch.brogi.2015.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Hospitaliers et la mer, XIVe-XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LemmeEdit, HM4, 2015, 978-2-917575-51-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loge et le fondouk - Les dimensions spatiales des pratiques marchandes en Méditerranée : Moyen Age - Epoque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Backmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annastella Carrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala - MMSH, 2014, 978-2-8111-0982-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1565. Malte dans la tourmente. Le &amp;quot;Grand Siège&amp;quot; de l'île par les Turcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Bouchène, 2011, 9782356760227. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bouch.brogi.2011.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des marges aux frontières. Les puissances et les îles en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Ghazali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Brogini et Maria Ghazali (dir.). Classiques Garnier, 2010, 978-2-8124-3911-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte, frontière de chrétienté (1530-1670)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l’École française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.772, 2006, 9782728307425. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noblesses et Ordres militaires. Réseaux, familles, pouvoirs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Butaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 104, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérance(s) I : regards croisés sur la tolérance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Gannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobles et chevaliers en Europe et en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Butaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pantalacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Ghazali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.400, 2018, 97, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.11672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les galères de Malte aux XVIe-XVIIe siècles : les bâtiments et les hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Mascle (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galères et galériens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bulletin du Musée d’Anthropologie Préhistorique de Monaco (Supplément n°11), p. 99-111, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serving the Convent. The Commanderies of the Order of St John in the Sixteenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina Burgassi, George Alexander Said-Zammit, Valeria Vanesio (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Land and the Cross: Properties of the Order of the Knights Hospitaller between centre and periphery (16th-18th centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.21-35, 2025, 9781032154527. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003244226-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience maltaise réussie des soins en temps de peste : les traités de Pietro Parisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brenton Hobart et Véronique Montagne (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le discours sur la peste (1347-1600). Autorités, expérience, expérimentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 261-282, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations between France and Malta in the Early Modern period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elaine Falzon, Alexander Debono, Charles Xuereb (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malta and France. Shared Histories, New Visions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Presidency Culture Symposia Series, Presidence of Malta and Embassy of France in Malta, Malta, pp.21-34, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Place of Mediterranean Connectivity: the Maltese Frontier (Sixteenth to Seventeenth Centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanni Tarantino and Paola von Wyss-Giacosa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelve Cities – One Sea. Early Modern Mediterranean Port Cities and their Inhabitants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QUADERNI DELLA RIVISTA STORICA ITALIANA, pp.87-102, 2023, 978-88-495-5369-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Maritime Crusade of the Hospitallers in the Mediterranean (14th-17th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge History of the Crusades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un apport aux études sur la noblesse : les archives des ordres militaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaroslaw Dumanowski, Michel Figeac et Agnieszka Wieczorek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noblesse française, noblesse polonaise. 20 ans après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nouvelle Aquitaine, pp.35-51, 2022, 979-10-353-1898-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Mobilités, surveillances, assistance en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanie Potot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Brogini; María Ghazali; Swanie Potot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités, surveillance, assistance en Méditerranée (XVIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bouchène, pp.7-17, 2020, 978-2-35676-126-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités et risque sanitaire. Malte face aux épidémies (1592-1676)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Brogini; Maria Ghazali; Swanie Potot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités en Méditerranée. Quotidiens, contrôles, assistances (XVIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bouchène, pp.337-355, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le duché de Savoie et la mer. Le comté de Nice dans la première modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Riadh Ben Khalifa (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces méditerranéens (XIXe-XXe siècles) : administration, représentations et mobilités. Hommage au professeur Abdesslem Ben Hamida</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre des Publications Universitaires, pp.181-197, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croisade africaine des Hospitaliers de Saint-Jean de Jérusalem (1530-1554)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benjamin WEBER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croisades en Afrique. Les expéditions occidentales à destination du continent africain, XIIIe-XVIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.275-294, 2019, Les Croisades tardives, 978-2-8107-0557-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtudes y limpieza de sangre. La influencia española en la Orden de Malta en el siglo XVI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enric Guinot; Fernando Andrés; Josep Cerdà; Juan F. Pardo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santa María de Montesa. La Orden Militar del Reino de València (ss. XIV-XIX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicacions de la Universitat de Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.419-438, 2019, 978-84-9134-419-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un martyre empêché (1581). Frère Mathurin de Romegas, chevalier de Malte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maïté Billoré et Gilles Lecuppre (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martyrs politiques (Xe-XVIe siècle). Du sacrifice à la récupération partisane.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.219-236, 2019, Martyrs politiques (XIe-XVIe siècle). Du sacrifice à la récupération partisane</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une minorité protégée. Les Hospitaliers et les Grecs-catholiques à Malte à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Brizay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités religieuses et minorités. De l'Antiquité au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-182, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crisis and revival The convent of the Order of Malta during the Catholic Reformation (16th–17th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Military Orders. Volume 6.1: Culture and Conlict in the Mediterranean World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-176, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Renegades and the Roman Inquisition of Malta, 16th-17th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margaret Abdilla Cunningham; Kenneth Cassar; Godwin Vella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Roman Inquisition in Malta and elsewhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage Malta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.172-183, 2017, 978-99932-57-39-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRONTIÈRE, TRANSGRESSIONS ET MÉDIATIONS EN MÉDITERRANÉE. PARCOURS DE RENÉGATS AU DÉBUT DE L’ÉPOQUE MODERNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Latrach Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ÉCHANGER EN MÉDITERRANÉE. Recueil d’études en hommage à Sadok BouBaker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-92, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerre de course et chevalerie. L’Ordre de Saint-Jean de Jérusalem en Méditerranée (XVe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benjamin Deruelle (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction du militaire (volume 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Publications de la Sorbonne, pp.263-279, 2017, 9791035107116. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.91425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la réglementation aux pratiques marchandes : l’enregistrement des actes dans les chancelleries consulaires françaises (XVIIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Bartolomei; Guillaume Calafat; Mathieu Grenet; Jörg Ulbert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’utilité commerciale des consuls. L’institution consulaire et les marchands dans le monde méditerranéen (XVIIe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 535, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l’École française de Rome; Casa de Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-198, 2017, Collection de l'École française de Rome, 978-2-7283-1260-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un clergé régulier en frontière chrétienne. L’Ordre de Malte au temps des Réformes (1530-1660)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Léonard (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prêtres et pasteurs. Les clergés à l’ère des divisions confessionnelles (XVIe-XVIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9782753555914. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.47269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Méditerranée marseillaise ? L’élan des marchands provençaux en Méditerranée occidentale (env. 1590-env. 1660)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Daumalin; Daniel Faget; Olivier Raveux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mer en partage. Sociétés littorales et économies maritimes. XVIe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9, 2016, Le temps de l’histoire, 9791032000519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Components of the Grand Masters’ Power in Early Modern Malta (Sixteenth-Eighteenth centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charlene Vella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">At Home in Art. Essays in Honour of Mario Buhagiar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midsea Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.591-598 + 659-660, 2016, 978-99932-7-598-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Espaces menacés, espaces protégés. Les rivages de Méditerranée occidentale, XVIe-XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Méditerranée au prisme des rivages. Menaces, protections, aménagements en Méditerranée occidentale (XVIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Bouchène, pp.7-18, 2015, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bouch.brogi.2015.01.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milice de Dieu, milice du Prince. L’ordre de Malte en Méditerranée au début de l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les milices dans la première modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MEDITERRANEAN STRATEGY: THE GREAT SIEGE OF MALTA (1565)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BESIEGED. MALTA 1565</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-9, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur de l’esclavage méditerranéen : Malte aux XVIe-XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schiavitù e servaggio nell’economia europea (secc. XI-XVIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prémices d’une place marchande en Méditerranée. Malte au début de l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wolfgang Kaiser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La loge et le fondouk. Les dimensions spatiales des pratiques marchandes en Méditerranée, Moyen Âge – Époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.209-226, 2014, Atelier méditerranéen, 9782811109820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ordre de Saint-Jean de Jérusalem au Ponant durant le premier xvi e siècle. D’une frontière offensive à une frontière défensive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La frontière méditerranéenne du XVe au XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Brepols Publishers, pp.163-180, 2014, Études Renaissantes, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.ER-EB.4.00185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences sensorielles dans un port de frontière. Le Grand Port de Malte à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cinq sens de la ville du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-86906-289-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRÉSERVER SON IMAGE. L'ORDRE DE MALTE AU DÉBUT DE L'ÉPOQUE MODERNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">As Ordens Militares. Freires, Guerreiros, Cavaleiros. Actas do VI Encontro sobre Ordens Militares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.553-569, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une société frontalière et des institutions en conflit. Malte à l’époque moderne (16e-17e siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés de frontière. De la Méditerranée à l'Atlantique (XVIe-XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-106, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte et les Marseillais au début de l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antonino Giuffrida, Fabrizio d’Avenia, Daniele Palermo (dir.), Studi storici dedicati a Orazio Cancila</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, pp.491-512, 2011, Quaderni Mediterranea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le signe de la croisade. La Valette, ville-frontière du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Istituto Poligrafico dello Stato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicoletta Marconi (dir.), Valletta. Città, architettura e costruzione sotto il segno della fede e della guerra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-69, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre deux mondes. Les marchands de Malte au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantal Verdeil et Bernard Heyberger (dir.), Hommes de l’entre-deux. Parcours individuels et portraits de groupe sur la frontière en Méditerranée (XVIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes Savantes, pp.23-42, 2009, 978-2-84654-182-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRADITIONS ET MODERNITÉS. L’ORDRE DE SAINT-JEAN ET LES FEMMES À MALTE AU DÉBUT DE L’ÉPOQUE MODERNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nobildonne, monache e cavaliere dell’Ordine di Santo Stefano. Modelli e strategie femminili nella vita pubblica della Toscana granducale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques choisis, risques subis: la naissance de la frontière maltaise au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés méditerranéennes face aux risques. Espaces et frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enslaved Women in Hospitaller Malta, 16th-17th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Historical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 42 (Issue 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires individuelles et familiales. Les cadets de la noblesse provençale dans l’ordre de Rhodes et Malte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Butaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de démographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 149 (1), pp.67-101. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/adh.149.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commanderie hospitalière de Nice (Moyen Âge, Temps modernes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Butaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de l'histoire et du patrimoine de l'ordre de Malte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49, p.4-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Hospitaliers provençaux à Rhodes et Malte (XIVe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Butaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provence Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, pp.205-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Noblesses et Ordres militaires. Réseaux, familles, pouvoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Butaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Noblesses et Ordres militaires. Réseaux, familles, pouvoirs (coord. A. Brogini &amp; G. Butaud), 104, pp.9-15. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.15484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les familles nobles du pays niçois et l’ordre de Rhodes et Malte (XIVe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Butaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Noblesses et Ordres militaires. Réseaux, familles, pouvoirs, 104, pp.69-92. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.15605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul de Lascaris Castellar (1563-1657). Un Niçois grand-maître de l’ordre de Malte (1636-1657)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nobles de Nice et de son Comté, XIIIe-XIXe siècles, 3-4, pp.186-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective management of public slavery in Hospitallers’ Malta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Institute of Classical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64 (2), pp.51-59. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bics/qbab021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03599135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordres Militaires, frontières et territoires en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103, pp.69-82. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.14938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aléas de l’entre-deux. Le comté de Nice et les Grimaldi durant le conflit franco-espagnol (1524-1544)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Butaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les Italiens dans l’entre-deux du conflit Valois-Habsbourg (1519-1559), 2021 (4), pp.67-83. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hes.214.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérance(s). Réflexions préliminaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Gannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrés de tolérance et ville frontière. Le port de Malte aux XVIe-XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villefranche et la mer aux XVIe-XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Villefranche et la mer, 8, pp.97-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Saint-Office de Malte et les irréductibles de l’apostasie (xvie-xviie siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14-15, pp.19-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobles et chevaliers en Europe et en Méditerranée (Moyen Age - Temps modernes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Butaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ghazali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pantalacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nobles et chevaliers en Europe et en Méditerranée (Moyen Age - Temps modernes), 97 (2), pp.9-16. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.11684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262339v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un observatoire des mobilités en Méditerranée: Tunis à la fin du XVI ème siècle (1582-1600)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hespéris-Tamuda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Individual and Collective Mobility in the Mediterranean and Atlantic Mediterranean (XV-XX centuries):: Historical Perspectives (Part I), 53 (2), pp.283-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prouver sa noblesse de nom et d'armes. Fonctionnement et enjeux des procès provençaux de l'Ordre de Malte (XVe-XVIIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Butaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nobles et chevaliers en Europe et en Méditerranée, 97 (2), pp.47-72. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.11722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre défense et symbole. Les fortifications du port de Malte (XVIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Fortifications médiévales et modernes des villes méditerranéennes, pp.109-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps des chevaliers de Malte au début de l'époque moderne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CERES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le siège de Malte (1565), coup d’arrêt de la conquête ottomane en Méditerranée occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranea. Ricerche Storiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.17-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’aube d’une économie marchande. Le rôle de la course à Malte au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17, pp.37-54. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/POTP6827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une activité sous contrôle : l'esclavage à Malte à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Captifs et captivités en Méditerranée à l'époque moderne, 87, pp.49-61. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.7155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVENTARE UNA CITTÀ-FRONTIERA. NIZZA NELLA PRIMA ETÀ MODERNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranea. Ricerche Storiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.41-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des échanges contraints aux échanges assumés. Malte et la Régence de Tunis dans la première modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.6348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les morisques devant le Saint-Office romain de Malte (1613-1622)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.4942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre France et Espagne, les crises dans le comté de Nice au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.2073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un enjeu espagnol en Méditerranée : les présides de Tripoli et de La Goulette au XVI e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ghazali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte et l’oeuvre hospitalière de Saint-Jean de Jérusalem à l’époque moderne (XVIe-XVIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 118-1, pp.81-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marginalités et contrôle social dans le port de Malte à l’époque moderne (XVIe – XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.141 - 156. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ultime représentation de la Croisade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Loxias 3 (févr. 2004) Eclipses et surgissements de constellations mythiques. Littératures et contexte culturel, champ francophone (2e partie), 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esclavage au quotidien à Malte au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.137-158. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare Furioso. Pirates et corsaires en Méditerranée, XVIe-XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Giuliani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerre et chevaliers du Moyen Âge aux Temps modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Butaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.978-2-9569070-1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La defensa del Burgo y de Senglea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El gran sitio de Malta 1565</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.34-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les chevaliers de Malte organisaient la quarantaine, 1592-1676</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les historiens racontent la maladie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Tahar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations between France and Malta in the Early Modern Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malta and France: Shared Histories, New Visions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Valletta, Malta. pp.20-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérance(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Gannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tolérance(s). Regards croisés sur la tolérance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Véronique Montagne; Anne Brogini; Odile Gannier; Yvan Gastaut; Anna Carlstedt; Anne-Pascale Pouey-Mounou, Jun 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrés de tolérance et ville frontière. Le port de Malte aux XVIe - XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tolérance(s). Regards croisés sur la tolérance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Véronique Montagne; Anne Brogini; Odile Gannier; Yvan Gastaut; Anna Carlstedt; Anne-Pascale Pouey-Mounou, Jun 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId155"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:86.71875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne BROGINI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure en Histoire moderne - Université Côte d'Azur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4326-7410</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">085490067</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeure en histoire moderne</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Page personnelle CMMC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Habilitation à Diriger des Recherches, EHESS (publication 2017)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Thèse de doctorat en histoire moderne, Université de Nice Sophia Antipolis (publication 2006)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002-2005 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre de l’École française de Rome, section Histoire moderne et contemporaine</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Agrégation d’histoire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-2029 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> FemSMed (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Female Slavery in Mediterranean Catholic Europe, 1500-1800</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) - ERC Advanced Grant / agreement ID: 101097386 (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cordis.europa.eu/project/id/101097386</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) - Resp. : Tamar Herzig, Tel-Aviv University.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-2026 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> NOBILIAM (ANR-15-IDEX-01), UniCA IDEX (co-resp. : Germain Butaud)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> RENOM (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux, Espaces, NOblesses en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), PEPS MSI (co-resp. : Germain Butaud, Charles Bouveyron)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2022 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires, identités, représentations. Noblesses de Méditerranée dans la première modernité, XVe-XVIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CMMC (co-resp. : María Ghazali,  Jean-Pierre Pantalacci)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2022 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles urbains en Méditerranée et ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHS-SE (co-resp. : Giovanni Fusco)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2020 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tolérance(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHS-SE (co-resp : Véronique Montagne, Odile Gannier, Yvan Gastaut)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2020 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités, frontières et co-développement en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHS-SE (co-resp. : Swanie Potot)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2017 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iles et rivages. Les formes d’encadrement des sociétés méditerranéennes, XVIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CMMC (co-resp : María Ghazali)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008-2012 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les îles en Méditerranée occidentale aux époques moderne et contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CMMC (co-resp : María Ghazali, Jean-Paul Pellegrinetti)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investissement administratif et pédagogique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-2027 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Vice-Présidente </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Ouverte & Politique documentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d’Azur</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-2029 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du jury de l'agrégation interne d'histoire-géographie (écrit & oral)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2019 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Responsable du Portail SHS (L1-L2), Université Côte d’Azur</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2019 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> DU[o] </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner et Apprendre à l’Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (DU de Pédagogie Innovante, Université Côte d’Azur)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2018 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chargée de mission pour le pilotage et le suivi du Contrat Formation en SHS, Université Côte d’Azur</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2018 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Directrice du Département d’histoire</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2017 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Enseignant-référent ERASMUS pour les Universités de Messine et Naples</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008-2018 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Création et animation de l’UEL trans-campus </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinéma & Histoire</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007-2008 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Directrice adjointe du Département d’histoire</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007-2008 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Tutrice pédagogique des étudiants de L1 Histoire (Plan Réussite Licence)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mandats</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre élue du CoNRS, section 35, collège A2 (démission pour conflit d'intérêt avec le jury d'agrégation)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2019 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre élue du Conseil de l’UFR LLASHS, Université Côte d'Azur</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2019 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre élue du CNU, section 22, collège B</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2016 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre élue de la Commission de la Recherche (CR), Université Côte d’Azur</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008-2012 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre élue du Conseil d’Administration (CA), Université Côte d’Azur</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertises scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HCÉRES, F2026 (Laboratoire LLSETI, Chambéry)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HCÉRES, E2025 (Formations 1er cycle & 2ème cycle)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HCÉRES, D2024 (Laboratoire IHMC, Paris)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HCÉRES, C2022 (Formations 1er cycle & 2ème cycle)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Expertise ANR pour le Comité d’Expertise Scientifique (CE38), AAPG 2021</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du Comité d’Expertise Scientifique (CE27), ANR, AAPG 2020</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HCÉRES, A2020 (Laboratoire LAHRHA, Lyon)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HCÉRES, C2017 (Formations 1er cycle & 2ème cycle)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements récents</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Identités, communautés, mobilités en Méditerranée (Master Recherche)Pouvoirs politiques en Méditerranée (Master Recherche)Histoire des écoles historiques (Master Recherche)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Paléographie moderne (Master Recherche)La Méditerranée des empires, XVIe-XVIIe siècles (L3)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Histoire de l'Art moderne, XVIe-XVIIIe s. (L2)Humanisme, Réformes, conflits religieux (L2)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">L'Etat monarchique en France et Angleterre au XVIIe siècle (L1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés et mobilités en Méditerranée, fin XVe-milieu XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Arrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bremaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brizay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Lloret. Atlande, 2022, 9782350308395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités en Méditerranée. Quotidiens, contrôles, assistances (XVIe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Martinez Daries Ghazali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanie Potot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouchène, 2020, 978-2-35676-126-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03229019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une noblesse en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence, 2017, Le Temps de l'Histoire, Elisabeth Malamut &amp; Gilbert Buti, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.44760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méditerranée au prisme des rivages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Ghazali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Bouchène, 2015, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bouch.brogi.2015.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Hospitaliers et la mer, XIVe-XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LemmeEdit, HM4, 2015, 978-2-917575-51-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loge et le fondouk - Les dimensions spatiales des pratiques marchandes en Méditerranée : Moyen Age - Epoque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Backmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annastella Carrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala - MMSH, 2014, 978-2-8111-0982-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1565. Malte dans la tourmente. Le &amp;quot;Grand Siège&amp;quot; de l'île par les Turcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Bouchène, 2011, 9782356760227. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bouch.brogi.2011.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des marges aux frontières. Les puissances et les îles en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Ghazali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Brogini et Maria Ghazali (dir.). Classiques Garnier, 2010, 978-2-8124-3911-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte, frontière de chrétienté (1530-1670)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l’École française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.772, 2006, 9782728307425. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noblesses et Ordres militaires. Réseaux, familles, pouvoirs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Butaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 104, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérance(s) I : regards croisés sur la tolérance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Gannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobles et chevaliers en Europe et en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Butaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pantalacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Ghazali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.400, 2018, 97, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.11672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serving the Convent. The Commanderies of the Order of St John in the Sixteenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina Burgassi, George Alexander Said-Zammit, Valeria Vanesio (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Land and the Cross: Properties of the Order of the Knights Hospitaller between centre and periphery (16th-18th centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.21-35, 2025, 9781032154527. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003244226-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les galères de Malte aux XVIe-XVIIe siècles : les bâtiments et les hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Mascle (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galères et galériens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bulletin du Musée d’Anthropologie Préhistorique de Monaco (Supplément n°11), p. 99-111, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience maltaise réussie des soins en temps de peste : les traités de Pietro Parisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brenton Hobart et Véronique Montagne (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le discours sur la peste (1347-1600). Autorités, expérience, expérimentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 261-282, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Place of Mediterranean Connectivity: the Maltese Frontier (Sixteenth to Seventeenth Centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanni Tarantino and Paola von Wyss-Giacosa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelve Cities – One Sea. Early Modern Mediterranean Port Cities and their Inhabitants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QUADERNI DELLA RIVISTA STORICA ITALIANA, pp.87-102, 2023, 978-88-495-5369-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations between France and Malta in the Early Modern period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elaine Falzon, Alexander Debono, Charles Xuereb (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malta and France. Shared Histories, New Visions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Presidency Culture Symposia Series, Presidence of Malta and Embassy of France in Malta, Malta, pp.21-34, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Maritime Crusade of the Hospitallers in the Mediterranean (14th-17th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge History of the Crusades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un apport aux études sur la noblesse : les archives des ordres militaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaroslaw Dumanowski, Michel Figeac et Agnieszka Wieczorek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noblesse française, noblesse polonaise. 20 ans après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nouvelle Aquitaine, pp.35-51, 2022, 979-10-353-1898-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités et risque sanitaire. Malte face aux épidémies (1592-1676)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Brogini; Maria Ghazali; Swanie Potot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités en Méditerranée. Quotidiens, contrôles, assistances (XVIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bouchène, pp.337-355, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Mobilités, surveillances, assistance en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanie Potot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Brogini; María Ghazali; Swanie Potot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités, surveillance, assistance en Méditerranée (XVIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bouchène, pp.7-17, 2020, 978-2-35676-126-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croisade africaine des Hospitaliers de Saint-Jean de Jérusalem (1530-1554)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benjamin WEBER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croisades en Afrique. Les expéditions occidentales à destination du continent africain, XIIIe-XVIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.275-294, 2019, Les Croisades tardives, 978-2-8107-0557-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le duché de Savoie et la mer. Le comté de Nice dans la première modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Riadh Ben Khalifa (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces méditerranéens (XIXe-XXe siècles) : administration, représentations et mobilités. Hommage au professeur Abdesslem Ben Hamida</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre des Publications Universitaires, pp.181-197, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtudes y limpieza de sangre. La influencia española en la Orden de Malta en el siglo XVI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enric Guinot; Fernando Andrés; Josep Cerdà; Juan F. Pardo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santa María de Montesa. La Orden Militar del Reino de València (ss. XIV-XIX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicacions de la Universitat de Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.419-438, 2019, 978-84-9134-419-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un martyre empêché (1581). Frère Mathurin de Romegas, chevalier de Malte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maïté Billoré et Gilles Lecuppre (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martyrs politiques (Xe-XVIe siècle). Du sacrifice à la récupération partisane.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.219-236, 2019, Martyrs politiques (XIe-XVIe siècle). Du sacrifice à la récupération partisane</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une minorité protégée. Les Hospitaliers et les Grecs-catholiques à Malte à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Brizay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités religieuses et minorités. De l'Antiquité au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-182, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerre de course et chevalerie. L’Ordre de Saint-Jean de Jérusalem en Méditerranée (XVe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benjamin Deruelle (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction du militaire (volume 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Publications de la Sorbonne, pp.263-279, 2017, 9791035107116. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.91425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la réglementation aux pratiques marchandes : l’enregistrement des actes dans les chancelleries consulaires françaises (XVIIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Bartolomei; Guillaume Calafat; Mathieu Grenet; Jörg Ulbert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’utilité commerciale des consuls. L’institution consulaire et les marchands dans le monde méditerranéen (XVIIe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 535, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l’École française de Rome; Casa de Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-198, 2017, Collection de l'École française de Rome, 978-2-7283-1260-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Renegades and the Roman Inquisition of Malta, 16th-17th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margaret Abdilla Cunningham; Kenneth Cassar; Godwin Vella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Roman Inquisition in Malta and elsewhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage Malta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.172-183, 2017, 978-99932-57-39-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crisis and revival The convent of the Order of Malta during the Catholic Reformation (16th–17th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Military Orders. Volume 6.1: Culture and Conlict in the Mediterranean World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-176, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRONTIÈRE, TRANSGRESSIONS ET MÉDIATIONS EN MÉDITERRANÉE. PARCOURS DE RENÉGATS AU DÉBUT DE L’ÉPOQUE MODERNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Latrach Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ÉCHANGER EN MÉDITERRANÉE. Recueil d’études en hommage à Sadok BouBaker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-92, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Components of the Grand Masters’ Power in Early Modern Malta (Sixteenth-Eighteenth centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charlene Vella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">At Home in Art. Essays in Honour of Mario Buhagiar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midsea Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.591-598 + 659-660, 2016, 978-99932-7-598-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un clergé régulier en frontière chrétienne. L’Ordre de Malte au temps des Réformes (1530-1660)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Léonard (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prêtres et pasteurs. Les clergés à l’ère des divisions confessionnelles (XVIe-XVIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9782753555914. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.47269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Méditerranée marseillaise ? L’élan des marchands provençaux en Méditerranée occidentale (env. 1590-env. 1660)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Daumalin; Daniel Faget; Olivier Raveux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mer en partage. Sociétés littorales et économies maritimes. XVIe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9, 2016, Le temps de l’histoire, 9791032000519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milice de Dieu, milice du Prince. L’ordre de Malte en Méditerranée au début de l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les milices dans la première modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MEDITERRANEAN STRATEGY: THE GREAT SIEGE OF MALTA (1565)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BESIEGED. MALTA 1565</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-9, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Espaces menacés, espaces protégés. Les rivages de Méditerranée occidentale, XVIe-XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Méditerranée au prisme des rivages. Menaces, protections, aménagements en Méditerranée occidentale (XVIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Bouchène, pp.7-18, 2015, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bouch.brogi.2015.01.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ordre de Saint-Jean de Jérusalem au Ponant durant le premier xvi e siècle. D’une frontière offensive à une frontière défensive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La frontière méditerranéenne du XVe au XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Brepols Publishers, pp.163-180, 2014, Études Renaissantes, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.ER-EB.4.00185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prémices d’une place marchande en Méditerranée. Malte au début de l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wolfgang Kaiser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La loge et le fondouk. Les dimensions spatiales des pratiques marchandes en Méditerranée, Moyen Âge – Époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.209-226, 2014, Atelier méditerranéen, 9782811109820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur de l’esclavage méditerranéen : Malte aux XVIe-XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schiavitù e servaggio nell’economia europea (secc. XI-XVIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences sensorielles dans un port de frontière. Le Grand Port de Malte à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cinq sens de la ville du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-86906-289-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRÉSERVER SON IMAGE. L'ORDRE DE MALTE AU DÉBUT DE L'ÉPOQUE MODERNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">As Ordens Militares. Freires, Guerreiros, Cavaleiros. Actas do VI Encontro sobre Ordens Militares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.553-569, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte et les Marseillais au début de l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antonino Giuffrida, Fabrizio d’Avenia, Daniele Palermo (dir.), Studi storici dedicati a Orazio Cancila</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, pp.491-512, 2011, Quaderni Mediterranea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une société frontalière et des institutions en conflit. Malte à l’époque moderne (16e-17e siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés de frontière. De la Méditerranée à l'Atlantique (XVIe-XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-106, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le signe de la croisade. La Valette, ville-frontière du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Istituto Poligrafico dello Stato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicoletta Marconi (dir.), Valletta. Città, architettura e costruzione sotto il segno della fede e della guerra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-69, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRADITIONS ET MODERNITÉS. L’ORDRE DE SAINT-JEAN ET LES FEMMES À MALTE AU DÉBUT DE L’ÉPOQUE MODERNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nobildonne, monache e cavaliere dell’Ordine di Santo Stefano. Modelli e strategie femminili nella vita pubblica della Toscana granducale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre deux mondes. Les marchands de Malte au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantal Verdeil et Bernard Heyberger (dir.), Hommes de l’entre-deux. Parcours individuels et portraits de groupe sur la frontière en Méditerranée (XVIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes Savantes, pp.23-42, 2009, 978-2-84654-182-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques choisis, risques subis: la naissance de la frontière maltaise au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés méditerranéennes face aux risques. Espaces et frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enslaved Women in Hospitaller Malta, 16th-17th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Historical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 42 (Issue 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires individuelles et familiales. Les cadets de la noblesse provençale dans l’ordre de Rhodes et Malte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Butaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de démographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 149 (1), pp.67-101. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/adh.149.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commanderie hospitalière de Nice (Moyen Âge, Temps modernes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Butaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de l'histoire et du patrimoine de l'ordre de Malte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49, p.4-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Hospitaliers provençaux à Rhodes et Malte (XIVe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Butaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provence Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, pp.205-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les familles nobles du pays niçois et l’ordre de Rhodes et Malte (XIVe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Butaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Noblesses et Ordres militaires. Réseaux, familles, pouvoirs, 104, pp.69-92. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.15605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Noblesses et Ordres militaires. Réseaux, familles, pouvoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Butaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Noblesses et Ordres militaires. Réseaux, familles, pouvoirs (coord. A. Brogini &amp; G. Butaud), 104, pp.9-15. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.15484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul de Lascaris Castellar (1563-1657). Un Niçois grand-maître de l’ordre de Malte (1636-1657)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nobles de Nice et de son Comté, XIIIe-XIXe siècles, 3-4, pp.186-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective management of public slavery in Hospitallers’ Malta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Institute of Classical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64 (2), pp.51-59. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bics/qbab021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03599135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordres Militaires, frontières et territoires en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103, pp.69-82. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.14938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aléas de l’entre-deux. Le comté de Nice et les Grimaldi durant le conflit franco-espagnol (1524-1544)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Butaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les Italiens dans l’entre-deux du conflit Valois-Habsbourg (1519-1559), 2021 (4), pp.67-83. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hes.214.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrés de tolérance et ville frontière. Le port de Malte aux XVIe-XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérance(s). Réflexions préliminaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Gannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villefranche et la mer aux XVIe-XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Villefranche et la mer, 8, pp.97-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Saint-Office de Malte et les irréductibles de l’apostasie (xvie-xviie siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14-15, pp.19-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobles et chevaliers en Europe et en Méditerranée (Moyen Age - Temps modernes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Butaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ghazali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pantalacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nobles et chevaliers en Europe et en Méditerranée (Moyen Age - Temps modernes), 97 (2), pp.9-16. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.11684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262339v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un observatoire des mobilités en Méditerranée: Tunis à la fin du XVI ème siècle (1582-1600)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hespéris-Tamuda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Individual and Collective Mobility in the Mediterranean and Atlantic Mediterranean (XV-XX centuries):: Historical Perspectives (Part I), 53 (2), pp.283-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prouver sa noblesse de nom et d'armes. Fonctionnement et enjeux des procès provençaux de l'Ordre de Malte (XVe-XVIIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Butaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nobles et chevaliers en Europe et en Méditerranée, 97 (2), pp.47-72. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.11722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre défense et symbole. Les fortifications du port de Malte (XVIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Fortifications médiévales et modernes des villes méditerranéennes, pp.109-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps des chevaliers de Malte au début de l'époque moderne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CERES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le siège de Malte (1565), coup d’arrêt de la conquête ottomane en Méditerranée occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranea. Ricerche Storiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.17-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’aube d’une économie marchande. Le rôle de la course à Malte au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17, pp.37-54. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/POTP6827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une activité sous contrôle : l'esclavage à Malte à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Captifs et captivités en Méditerranée à l'époque moderne, 87, pp.49-61. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.7155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVENTARE UNA CITTÀ-FRONTIERA. NIZZA NELLA PRIMA ETÀ MODERNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranea. Ricerche Storiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.41-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des échanges contraints aux échanges assumés. Malte et la Régence de Tunis dans la première modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.6348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les morisques devant le Saint-Office romain de Malte (1613-1622)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.4942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre France et Espagne, les crises dans le comté de Nice au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.2073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un enjeu espagnol en Méditerranée : les présides de Tripoli et de La Goulette au XVI e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ghazali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte et l’oeuvre hospitalière de Saint-Jean de Jérusalem à l’époque moderne (XVIe-XVIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 118-1, pp.81-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marginalités et contrôle social dans le port de Malte à l’époque moderne (XVIe – XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.141 - 156. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ultime représentation de la Croisade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Loxias 3 (févr. 2004) Eclipses et surgissements de constellations mythiques. Littératures et contexte culturel, champ francophone (2e partie), 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esclavage au quotidien à Malte au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.137-158. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare Furioso. Pirates et corsaires en Méditerranée, XVIe-XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Giuliani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerre et chevaliers du Moyen Âge aux Temps modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Butaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.978-2-9569070-1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les chevaliers de Malte organisaient la quarantaine, 1592-1676</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les historiens racontent la maladie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La defensa del Burgo y de Senglea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El gran sitio de Malta 1565</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.34-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Tahar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations between France and Malta in the Early Modern Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malta and France: Shared Histories, New Visions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Valletta, Malta. pp.20-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrés de tolérance et ville frontière. Le port de Malte aux XVIe - XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tolérance(s). Regards croisés sur la tolérance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Véronique Montagne; Anne Brogini; Odile Gannier; Yvan Gastaut; Anna Carlstedt; Anne-Pascale Pouey-Mounou, Jun 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérance(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Gannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tolérance(s). Regards croisés sur la tolérance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Véronique Montagne; Anne Brogini; Odile Gannier; Yvan Gastaut; Anna Carlstedt; Anne-Pascale Pouey-Mounou, Jun 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId155"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9F95C502"/>
+    <w:nsid w:val="41F1CCA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9EC2C818"/>
+    <w:nsid w:val="D790631E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="CA4717F1"/>
+    <w:nsid w:val="DE5756F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-brogini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4326-7410" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085490067" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmmc-nice.fr/membres-du-cmmc/anne-brogini/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cordis.europa.eu/project/id/101097386" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855113v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brogini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arrighi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bremaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brizay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229019v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Martinez Daries Ghazali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanie Potot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597102v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.44760" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597487v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ghazali" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bouch.brogi.2015.01" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612936v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01529328v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Kaiser" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Backmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bartolomei" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annastella Carrino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597490v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bouch.brogi.2011.01" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612978v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597094v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/menu/catalogo/index.html?id=1&amp;amp;autore=brogini&amp;amp;ricerca=D" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.101" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855193v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Butaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855212v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gannier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Montagne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pantalacci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.11672" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321615v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321630v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003244226-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321637v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513907v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503790v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660772v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629161v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03455070v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03454902v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613886v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597739v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Croisades-en-Afrique~.htm" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597858v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puv.uv.es/santa-maria-de-montesa-la-orden-militar-del-reino-de-valencia.html?___store=espanyol&amp;amp;___from_store=valencia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613896v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/169927" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597266v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597295v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://heritagemalta.org/shop/the-roman-inquisition-in-malta-and-elsewhere/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597735v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613887v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.91425" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597152v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/3296" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597168v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/47269" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47269" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597128v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/mer-partage" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597285v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.midseabooks.com/shop/maltas-architecture/at-home-in-art/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597483v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bouch.brogi.2015.01.0007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597144v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597274v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597386v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597298v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/atelier-mediterraneen/2795-la-loge-et-le-fondouk-les-dimensions-spatiales-des-pratiques-marchandes-en-mediterranee-moyen-age-epoque-moderne.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597243v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ER-EB.4.00185" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597729v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597713v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597140v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613050v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613037v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613067v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597070v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597413v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417351v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321642v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.149.0067" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086992v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417465v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855249v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.15484" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855230v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.15605" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855144v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03599135v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bics/qbab021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613118v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.14938" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597493v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.214.0067" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597426v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597437v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613892v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597036v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262339v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ghazali" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.11684" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03455085v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02529656v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.11722" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629063v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597260v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597723v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613138v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/POTP6827" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597778v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.7155" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597716v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597405v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.6348" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597396v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.4942" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597874v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.2073" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597060v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417532v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597891v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.786" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515542v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597908v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.26" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855259v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gr&#233;gori" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giuliani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613008v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613154v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613164v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629057v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tahar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629164v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602221v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105363v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-brogini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4326-7410" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085490067" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmmc-nice.fr/membres-du-cmmc/anne-brogini/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cordis.europa.eu/project/id/101097386" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855113v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brogini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arrighi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bremaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brizay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229019v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Martinez Daries Ghazali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanie Potot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597102v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.44760" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597487v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ghazali" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bouch.brogi.2015.01" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612936v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01529328v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Kaiser" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Backmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bartolomei" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annastella Carrino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597490v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bouch.brogi.2011.01" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612978v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597094v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/menu/catalogo/index.html?id=1&amp;amp;autore=brogini&amp;amp;ricerca=D" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.101" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855193v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Butaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855212v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gannier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Montagne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pantalacci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.11672" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321630v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003244226-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321615v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321637v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503790v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513907v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660772v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629161v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03454902v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03455070v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597739v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Croisades-en-Afrique~.htm" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613886v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597858v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puv.uv.es/santa-maria-de-montesa-la-orden-militar-del-reino-de-valencia.html?___store=espanyol&amp;amp;___from_store=valencia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613896v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/169927" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613887v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.91425" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597152v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/3296" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597295v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://heritagemalta.org/shop/the-roman-inquisition-in-malta-and-elsewhere/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597266v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597735v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597285v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.midseabooks.com/shop/maltas-architecture/at-home-in-art/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597168v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/47269" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47269" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597128v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/mer-partage" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597144v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597274v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597483v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bouch.brogi.2015.01.0007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597243v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ER-EB.4.00185" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597298v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/atelier-mediterraneen/2795-la-loge-et-le-fondouk-les-dimensions-spatiales-des-pratiques-marchandes-en-mediterranee-moyen-age-epoque-moderne.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597386v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597729v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597713v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613050v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597140v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613037v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597070v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613067v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597413v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417351v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321642v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.149.0067" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086992v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417465v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855230v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.15605" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855249v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.15484" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855144v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03599135v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bics/qbab021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613118v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.14938" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597493v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.214.0067" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597437v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597426v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613892v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597036v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262339v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ghazali" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.11684" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03455085v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02529656v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.11722" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629063v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597260v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597723v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613138v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/POTP6827" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597778v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.7155" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597716v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597405v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.6348" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597396v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.4942" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597874v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.2073" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597060v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417532v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597891v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.786" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515542v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597908v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.26" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855259v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gr&#233;gori" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giuliani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613008v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613164v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613154v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629057v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tahar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629164v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105363v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602221v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>