--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:86.71875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne BROGINI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure en Histoire moderne - Université Côte d'Azur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4326-7410</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">085490067</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeure en histoire moderne</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Page personnelle CMMC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Habilitation à Diriger des Recherches, EHESS (publication 2017)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Thèse de doctorat en histoire moderne, Université de Nice Sophia Antipolis (publication 2006)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002-2005 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre de l’École française de Rome, section Histoire moderne et contemporaine</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Agrégation d’histoire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-2029 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> FemSMed (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Female Slavery in Mediterranean Catholic Europe, 1500-1800</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) - ERC Advanced Grant / agreement ID: 101097386 (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cordis.europa.eu/project/id/101097386</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) - Resp. : Tamar Herzig, Tel-Aviv University.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-2026 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> NOBILIAM (ANR-15-IDEX-01), UniCA IDEX (co-resp. : Germain Butaud)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> RENOM (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux, Espaces, NOblesses en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), PEPS MSI (co-resp. : Germain Butaud, Charles Bouveyron)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2022 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires, identités, représentations. Noblesses de Méditerranée dans la première modernité, XVe-XVIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CMMC (co-resp. : María Ghazali,  Jean-Pierre Pantalacci)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2022 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles urbains en Méditerranée et ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHS-SE (co-resp. : Giovanni Fusco)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2020 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tolérance(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHS-SE (co-resp : Véronique Montagne, Odile Gannier, Yvan Gastaut)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2020 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités, frontières et co-développement en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHS-SE (co-resp. : Swanie Potot)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2017 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iles et rivages. Les formes d’encadrement des sociétés méditerranéennes, XVIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CMMC (co-resp : María Ghazali)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008-2012 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les îles en Méditerranée occidentale aux époques moderne et contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CMMC (co-resp : María Ghazali, Jean-Paul Pellegrinetti)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investissement administratif et pédagogique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-2027 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Vice-Présidente </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Ouverte & Politique documentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d’Azur</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-2029 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du jury de l'agrégation interne d'histoire-géographie (écrit & oral)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2019 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Responsable du Portail SHS (L1-L2), Université Côte d’Azur</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2019 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> DU[o] </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner et Apprendre à l’Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (DU de Pédagogie Innovante, Université Côte d’Azur)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2018 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chargée de mission pour le pilotage et le suivi du Contrat Formation en SHS, Université Côte d’Azur</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2018 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Directrice du Département d’histoire</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2017 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Enseignant-référent ERASMUS pour les Universités de Messine et Naples</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008-2018 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Création et animation de l’UEL trans-campus </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinéma & Histoire</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007-2008 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Directrice adjointe du Département d’histoire</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007-2008 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Tutrice pédagogique des étudiants de L1 Histoire (Plan Réussite Licence)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mandats</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre élue du CoNRS, section 35, collège A2 (démission pour conflit d'intérêt avec le jury d'agrégation)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2019 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre élue du Conseil de l’UFR LLASHS, Université Côte d'Azur</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2019 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre élue du CNU, section 22, collège B</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2016 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre élue de la Commission de la Recherche (CR), Université Côte d’Azur</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008-2012 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre élue du Conseil d’Administration (CA), Université Côte d’Azur</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertises scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HCÉRES, F2026 (Laboratoire LLSETI, Chambéry)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HCÉRES, E2025 (Formations 1er cycle & 2ème cycle)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HCÉRES, D2024 (Laboratoire IHMC, Paris)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HCÉRES, C2022 (Formations 1er cycle & 2ème cycle)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Expertise ANR pour le Comité d’Expertise Scientifique (CE38), AAPG 2021</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du Comité d’Expertise Scientifique (CE27), ANR, AAPG 2020</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HCÉRES, A2020 (Laboratoire LAHRHA, Lyon)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HCÉRES, C2017 (Formations 1er cycle & 2ème cycle)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements récents</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Identités, communautés, mobilités en Méditerranée (Master Recherche)Pouvoirs politiques en Méditerranée (Master Recherche)Histoire des écoles historiques (Master Recherche)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Paléographie moderne (Master Recherche)La Méditerranée des empires, XVIe-XVIIe siècles (L3)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Histoire de l'Art moderne, XVIe-XVIIIe s. (L2)Humanisme, Réformes, conflits religieux (L2)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">L'Etat monarchique en France et Angleterre au XVIIe siècle (L1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés et mobilités en Méditerranée, fin XVe-milieu XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Arrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bremaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brizay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Lloret. Atlande, 2022, 9782350308395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités en Méditerranée. Quotidiens, contrôles, assistances (XVIe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Martinez Daries Ghazali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanie Potot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouchène, 2020, 978-2-35676-126-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03229019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une noblesse en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence, 2017, Le Temps de l'Histoire, Elisabeth Malamut &amp; Gilbert Buti, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.44760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méditerranée au prisme des rivages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Ghazali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Bouchène, 2015, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bouch.brogi.2015.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Hospitaliers et la mer, XIVe-XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LemmeEdit, HM4, 2015, 978-2-917575-51-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loge et le fondouk - Les dimensions spatiales des pratiques marchandes en Méditerranée : Moyen Age - Epoque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Backmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annastella Carrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala - MMSH, 2014, 978-2-8111-0982-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1565. Malte dans la tourmente. Le &amp;quot;Grand Siège&amp;quot; de l'île par les Turcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Bouchène, 2011, 9782356760227. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bouch.brogi.2011.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des marges aux frontières. Les puissances et les îles en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Ghazali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Brogini et Maria Ghazali (dir.). Classiques Garnier, 2010, 978-2-8124-3911-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte, frontière de chrétienté (1530-1670)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l’École française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.772, 2006, 9782728307425. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noblesses et Ordres militaires. Réseaux, familles, pouvoirs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Butaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 104, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérance(s) I : regards croisés sur la tolérance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Gannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobles et chevaliers en Europe et en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Butaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pantalacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Ghazali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.400, 2018, 97, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.11672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serving the Convent. The Commanderies of the Order of St John in the Sixteenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina Burgassi, George Alexander Said-Zammit, Valeria Vanesio (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Land and the Cross: Properties of the Order of the Knights Hospitaller between centre and periphery (16th-18th centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.21-35, 2025, 9781032154527. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003244226-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les galères de Malte aux XVIe-XVIIe siècles : les bâtiments et les hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Mascle (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galères et galériens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bulletin du Musée d’Anthropologie Préhistorique de Monaco (Supplément n°11), p. 99-111, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience maltaise réussie des soins en temps de peste : les traités de Pietro Parisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brenton Hobart et Véronique Montagne (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le discours sur la peste (1347-1600). Autorités, expérience, expérimentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 261-282, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Place of Mediterranean Connectivity: the Maltese Frontier (Sixteenth to Seventeenth Centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanni Tarantino and Paola von Wyss-Giacosa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelve Cities – One Sea. Early Modern Mediterranean Port Cities and their Inhabitants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QUADERNI DELLA RIVISTA STORICA ITALIANA, pp.87-102, 2023, 978-88-495-5369-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations between France and Malta in the Early Modern period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elaine Falzon, Alexander Debono, Charles Xuereb (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malta and France. Shared Histories, New Visions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Presidency Culture Symposia Series, Presidence of Malta and Embassy of France in Malta, Malta, pp.21-34, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Maritime Crusade of the Hospitallers in the Mediterranean (14th-17th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge History of the Crusades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un apport aux études sur la noblesse : les archives des ordres militaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaroslaw Dumanowski, Michel Figeac et Agnieszka Wieczorek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noblesse française, noblesse polonaise. 20 ans après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nouvelle Aquitaine, pp.35-51, 2022, 979-10-353-1898-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités et risque sanitaire. Malte face aux épidémies (1592-1676)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Brogini; Maria Ghazali; Swanie Potot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités en Méditerranée. Quotidiens, contrôles, assistances (XVIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bouchène, pp.337-355, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Mobilités, surveillances, assistance en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanie Potot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Brogini; María Ghazali; Swanie Potot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités, surveillance, assistance en Méditerranée (XVIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bouchène, pp.7-17, 2020, 978-2-35676-126-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croisade africaine des Hospitaliers de Saint-Jean de Jérusalem (1530-1554)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benjamin WEBER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croisades en Afrique. Les expéditions occidentales à destination du continent africain, XIIIe-XVIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.275-294, 2019, Les Croisades tardives, 978-2-8107-0557-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le duché de Savoie et la mer. Le comté de Nice dans la première modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Riadh Ben Khalifa (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces méditerranéens (XIXe-XXe siècles) : administration, représentations et mobilités. Hommage au professeur Abdesslem Ben Hamida</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre des Publications Universitaires, pp.181-197, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtudes y limpieza de sangre. La influencia española en la Orden de Malta en el siglo XVI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enric Guinot; Fernando Andrés; Josep Cerdà; Juan F. Pardo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santa María de Montesa. La Orden Militar del Reino de València (ss. XIV-XIX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicacions de la Universitat de Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.419-438, 2019, 978-84-9134-419-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un martyre empêché (1581). Frère Mathurin de Romegas, chevalier de Malte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maïté Billoré et Gilles Lecuppre (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martyrs politiques (Xe-XVIe siècle). Du sacrifice à la récupération partisane.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.219-236, 2019, Martyrs politiques (XIe-XVIe siècle). Du sacrifice à la récupération partisane</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une minorité protégée. Les Hospitaliers et les Grecs-catholiques à Malte à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Brizay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités religieuses et minorités. De l'Antiquité au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-182, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerre de course et chevalerie. L’Ordre de Saint-Jean de Jérusalem en Méditerranée (XVe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benjamin Deruelle (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction du militaire (volume 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Publications de la Sorbonne, pp.263-279, 2017, 9791035107116. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.91425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la réglementation aux pratiques marchandes : l’enregistrement des actes dans les chancelleries consulaires françaises (XVIIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Bartolomei; Guillaume Calafat; Mathieu Grenet; Jörg Ulbert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’utilité commerciale des consuls. L’institution consulaire et les marchands dans le monde méditerranéen (XVIIe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 535, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l’École française de Rome; Casa de Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-198, 2017, Collection de l'École française de Rome, 978-2-7283-1260-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Renegades and the Roman Inquisition of Malta, 16th-17th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margaret Abdilla Cunningham; Kenneth Cassar; Godwin Vella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Roman Inquisition in Malta and elsewhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage Malta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.172-183, 2017, 978-99932-57-39-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crisis and revival The convent of the Order of Malta during the Catholic Reformation (16th–17th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Military Orders. Volume 6.1: Culture and Conlict in the Mediterranean World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-176, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRONTIÈRE, TRANSGRESSIONS ET MÉDIATIONS EN MÉDITERRANÉE. PARCOURS DE RENÉGATS AU DÉBUT DE L’ÉPOQUE MODERNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Latrach Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ÉCHANGER EN MÉDITERRANÉE. Recueil d’études en hommage à Sadok BouBaker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-92, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Components of the Grand Masters’ Power in Early Modern Malta (Sixteenth-Eighteenth centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charlene Vella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">At Home in Art. Essays in Honour of Mario Buhagiar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midsea Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.591-598 + 659-660, 2016, 978-99932-7-598-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un clergé régulier en frontière chrétienne. L’Ordre de Malte au temps des Réformes (1530-1660)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Léonard (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prêtres et pasteurs. Les clergés à l’ère des divisions confessionnelles (XVIe-XVIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9782753555914. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.47269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Méditerranée marseillaise ? L’élan des marchands provençaux en Méditerranée occidentale (env. 1590-env. 1660)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Daumalin; Daniel Faget; Olivier Raveux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mer en partage. Sociétés littorales et économies maritimes. XVIe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9, 2016, Le temps de l’histoire, 9791032000519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milice de Dieu, milice du Prince. L’ordre de Malte en Méditerranée au début de l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les milices dans la première modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MEDITERRANEAN STRATEGY: THE GREAT SIEGE OF MALTA (1565)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BESIEGED. MALTA 1565</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-9, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Espaces menacés, espaces protégés. Les rivages de Méditerranée occidentale, XVIe-XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Méditerranée au prisme des rivages. Menaces, protections, aménagements en Méditerranée occidentale (XVIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Bouchène, pp.7-18, 2015, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bouch.brogi.2015.01.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ordre de Saint-Jean de Jérusalem au Ponant durant le premier xvi e siècle. D’une frontière offensive à une frontière défensive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La frontière méditerranéenne du XVe au XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Brepols Publishers, pp.163-180, 2014, Études Renaissantes, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.ER-EB.4.00185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prémices d’une place marchande en Méditerranée. Malte au début de l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wolfgang Kaiser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La loge et le fondouk. Les dimensions spatiales des pratiques marchandes en Méditerranée, Moyen Âge – Époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.209-226, 2014, Atelier méditerranéen, 9782811109820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur de l’esclavage méditerranéen : Malte aux XVIe-XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schiavitù e servaggio nell’economia europea (secc. XI-XVIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences sensorielles dans un port de frontière. Le Grand Port de Malte à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cinq sens de la ville du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-86906-289-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRÉSERVER SON IMAGE. L'ORDRE DE MALTE AU DÉBUT DE L'ÉPOQUE MODERNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">As Ordens Militares. Freires, Guerreiros, Cavaleiros. Actas do VI Encontro sobre Ordens Militares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.553-569, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte et les Marseillais au début de l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antonino Giuffrida, Fabrizio d’Avenia, Daniele Palermo (dir.), Studi storici dedicati a Orazio Cancila</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, pp.491-512, 2011, Quaderni Mediterranea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une société frontalière et des institutions en conflit. Malte à l’époque moderne (16e-17e siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés de frontière. De la Méditerranée à l'Atlantique (XVIe-XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-106, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le signe de la croisade. La Valette, ville-frontière du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Istituto Poligrafico dello Stato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicoletta Marconi (dir.), Valletta. Città, architettura e costruzione sotto il segno della fede e della guerra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-69, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRADITIONS ET MODERNITÉS. L’ORDRE DE SAINT-JEAN ET LES FEMMES À MALTE AU DÉBUT DE L’ÉPOQUE MODERNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nobildonne, monache e cavaliere dell’Ordine di Santo Stefano. Modelli e strategie femminili nella vita pubblica della Toscana granducale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre deux mondes. Les marchands de Malte au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantal Verdeil et Bernard Heyberger (dir.), Hommes de l’entre-deux. Parcours individuels et portraits de groupe sur la frontière en Méditerranée (XVIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes Savantes, pp.23-42, 2009, 978-2-84654-182-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques choisis, risques subis: la naissance de la frontière maltaise au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés méditerranéennes face aux risques. Espaces et frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enslaved Women in Hospitaller Malta, 16th-17th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Historical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 42 (Issue 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires individuelles et familiales. Les cadets de la noblesse provençale dans l’ordre de Rhodes et Malte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Butaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de démographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 149 (1), pp.67-101. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/adh.149.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commanderie hospitalière de Nice (Moyen Âge, Temps modernes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Butaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de l'histoire et du patrimoine de l'ordre de Malte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49, p.4-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Hospitaliers provençaux à Rhodes et Malte (XIVe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Butaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provence Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, pp.205-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les familles nobles du pays niçois et l’ordre de Rhodes et Malte (XIVe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Butaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Noblesses et Ordres militaires. Réseaux, familles, pouvoirs, 104, pp.69-92. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.15605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Noblesses et Ordres militaires. Réseaux, familles, pouvoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Butaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Noblesses et Ordres militaires. Réseaux, familles, pouvoirs (coord. A. Brogini &amp; G. Butaud), 104, pp.9-15. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.15484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul de Lascaris Castellar (1563-1657). Un Niçois grand-maître de l’ordre de Malte (1636-1657)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nobles de Nice et de son Comté, XIIIe-XIXe siècles, 3-4, pp.186-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective management of public slavery in Hospitallers’ Malta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Institute of Classical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64 (2), pp.51-59. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bics/qbab021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03599135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordres Militaires, frontières et territoires en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103, pp.69-82. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.14938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aléas de l’entre-deux. Le comté de Nice et les Grimaldi durant le conflit franco-espagnol (1524-1544)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Butaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les Italiens dans l’entre-deux du conflit Valois-Habsbourg (1519-1559), 2021 (4), pp.67-83. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hes.214.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrés de tolérance et ville frontière. Le port de Malte aux XVIe-XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérance(s). Réflexions préliminaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Gannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villefranche et la mer aux XVIe-XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Villefranche et la mer, 8, pp.97-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Saint-Office de Malte et les irréductibles de l’apostasie (xvie-xviie siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14-15, pp.19-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobles et chevaliers en Europe et en Méditerranée (Moyen Age - Temps modernes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Butaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ghazali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pantalacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nobles et chevaliers en Europe et en Méditerranée (Moyen Age - Temps modernes), 97 (2), pp.9-16. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.11684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262339v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un observatoire des mobilités en Méditerranée: Tunis à la fin du XVI ème siècle (1582-1600)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hespéris-Tamuda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Individual and Collective Mobility in the Mediterranean and Atlantic Mediterranean (XV-XX centuries):: Historical Perspectives (Part I), 53 (2), pp.283-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prouver sa noblesse de nom et d'armes. Fonctionnement et enjeux des procès provençaux de l'Ordre de Malte (XVe-XVIIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Butaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nobles et chevaliers en Europe et en Méditerranée, 97 (2), pp.47-72. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.11722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre défense et symbole. Les fortifications du port de Malte (XVIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Fortifications médiévales et modernes des villes méditerranéennes, pp.109-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps des chevaliers de Malte au début de l'époque moderne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CERES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le siège de Malte (1565), coup d’arrêt de la conquête ottomane en Méditerranée occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranea. Ricerche Storiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.17-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’aube d’une économie marchande. Le rôle de la course à Malte au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17, pp.37-54. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/POTP6827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une activité sous contrôle : l'esclavage à Malte à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Captifs et captivités en Méditerranée à l'époque moderne, 87, pp.49-61. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.7155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVENTARE UNA CITTÀ-FRONTIERA. NIZZA NELLA PRIMA ETÀ MODERNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranea. Ricerche Storiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.41-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des échanges contraints aux échanges assumés. Malte et la Régence de Tunis dans la première modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.6348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les morisques devant le Saint-Office romain de Malte (1613-1622)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.4942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre France et Espagne, les crises dans le comté de Nice au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.2073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un enjeu espagnol en Méditerranée : les présides de Tripoli et de La Goulette au XVI e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ghazali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte et l’oeuvre hospitalière de Saint-Jean de Jérusalem à l’époque moderne (XVIe-XVIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 118-1, pp.81-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marginalités et contrôle social dans le port de Malte à l’époque moderne (XVIe – XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.141 - 156. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ultime représentation de la Croisade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Loxias 3 (févr. 2004) Eclipses et surgissements de constellations mythiques. Littératures et contexte culturel, champ francophone (2e partie), 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esclavage au quotidien à Malte au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.137-158. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare Furioso. Pirates et corsaires en Méditerranée, XVIe-XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Giuliani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerre et chevaliers du Moyen Âge aux Temps modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Butaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.978-2-9569070-1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les chevaliers de Malte organisaient la quarantaine, 1592-1676</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les historiens racontent la maladie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La defensa del Burgo y de Senglea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El gran sitio de Malta 1565</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.34-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Tahar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations between France and Malta in the Early Modern Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malta and France: Shared Histories, New Visions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Valletta, Malta. pp.20-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrés de tolérance et ville frontière. Le port de Malte aux XVIe - XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tolérance(s). Regards croisés sur la tolérance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Véronique Montagne; Anne Brogini; Odile Gannier; Yvan Gastaut; Anna Carlstedt; Anne-Pascale Pouey-Mounou, Jun 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérance(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Gannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tolérance(s). Regards croisés sur la tolérance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Véronique Montagne; Anne Brogini; Odile Gannier; Yvan Gastaut; Anna Carlstedt; Anne-Pascale Pouey-Mounou, Jun 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId155"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:86.71875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne BROGINI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure en Histoire moderne - Université Côte d'Azur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4326-7410</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">085490067</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeure en histoire moderne</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Page personnelle CMMC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Habilitation à Diriger des Recherches, EHESS (publication 2017)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Thèse de doctorat en histoire moderne, Université de Nice Sophia Antipolis (publication 2006)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002-2005 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre de l’École française de Rome, section Histoire moderne et contemporaine</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Agrégation d’histoire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-2029 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> FemSMed (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Female Slavery in Mediterranean Catholic Europe, 1500-1800</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) - ERC Advanced Grant / agreement ID: 101097386 (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cordis.europa.eu/project/id/101097386</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) - Resp. : Tamar Herzig, Tel-Aviv University.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-2026 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> NOBILIAM (ANR-15-IDEX-01), UniCA IDEX (co-resp. : Germain Butaud)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> RENOM (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux, Espaces, NOblesses en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), PEPS MSI (co-resp. : Germain Butaud, Charles Bouveyron)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2022 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires, identités, représentations. Noblesses de Méditerranée dans la première modernité, XVe-XVIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CMMC (co-resp. : María Ghazali,  Jean-Pierre Pantalacci)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2022 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles urbains en Méditerranée et ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHS-SE (co-resp. : Giovanni Fusco)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2020 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tolérance(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHS-SE (co-resp : Véronique Montagne, Odile Gannier, Yvan Gastaut)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2020 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités, frontières et co-développement en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHS-SE (co-resp. : Swanie Potot)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2017 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iles et rivages. Les formes d’encadrement des sociétés méditerranéennes, XVIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CMMC (co-resp : María Ghazali)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008-2012 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les îles en Méditerranée occidentale aux époques moderne et contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CMMC (co-resp : María Ghazali, Jean-Paul Pellegrinetti)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investissement administratif et pédagogique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-2027 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Vice-Présidente </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Ouverte & Politique documentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d’Azur</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-2029 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du jury de l'agrégation interne d'histoire-géographie (écrit & oral)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2019 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Responsable du Portail SHS (L1-L2), Université Côte d’Azur</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2019 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> DU[o] </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner et Apprendre à l’Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (DU de Pédagogie Innovante, Université Côte d’Azur)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2018 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chargée de mission pour le pilotage et le suivi du Contrat Formation en SHS, Université Côte d’Azur</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2018 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Directrice du Département d’histoire</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2017 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Enseignant-référent ERASMUS pour les Universités de Messine et Naples</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008-2018 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Création et animation de l’UEL trans-campus </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinéma & Histoire</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007-2008 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Directrice adjointe du Département d’histoire</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007-2008 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Tutrice pédagogique des étudiants de L1 Histoire (Plan Réussite Licence)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mandats</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre élue du CoNRS, section 35, collège A2 (démission pour conflit d'intérêt avec le jury d'agrégation)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2019 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre élue du Conseil de l’UFR LLASHS, Université Côte d'Azur</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2019 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre élue du CNU, section 22, collège B</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2016 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre élue de la Commission de la Recherche (CR), Université Côte d’Azur</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008-2012 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre élue du Conseil d’Administration (CA), Université Côte d’Azur</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertises scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HCÉRES, F2026 (Laboratoire LLSETI, Chambéry)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HCÉRES, E2025 (Formations 1er cycle & 2ème cycle)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HCÉRES, D2024 (Laboratoire IHMC, Paris)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HCÉRES, C2022 (Formations 1er cycle & 2ème cycle)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Expertise ANR pour le Comité d’Expertise Scientifique (CE38), AAPG 2021</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du Comité d’Expertise Scientifique (CE27), ANR, AAPG 2020</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HCÉRES, A2020 (Laboratoire LAHRHA, Lyon)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HCÉRES, C2017 (Formations 1er cycle & 2ème cycle)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements récents</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Identités, communautés, mobilités en Méditerranée (Master Recherche)Pouvoirs politiques en Méditerranée (Master Recherche)Histoire des écoles historiques (Master Recherche)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Paléographie moderne (Master Recherche)La Méditerranée des empires, XVIe-XVIIe siècles (L3)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Histoire de l'Art moderne, XVIe-XVIIIe s. (L2)Humanisme, Réformes, conflits religieux (L2)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">L'Etat monarchique en France et Angleterre au XVIIe siècle (L1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés et mobilités en Méditerranée, fin XVe-milieu XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Arrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bremaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brizay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Lloret. Atlande, 2022, 9782350308395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités en Méditerranée. Quotidiens, contrôles, assistances (XVIe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Martinez Daries Ghazali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanie Potot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouchène, 2020, 978-2-35676-126-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03229019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une noblesse en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence, 2017, Le Temps de l'Histoire, Elisabeth Malamut &amp; Gilbert Buti, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.44760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méditerranée au prisme des rivages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Ghazali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Bouchène, 2015, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bouch.brogi.2015.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Hospitaliers et la mer, XIVe-XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LemmeEdit, HM4, 2015, 978-2-917575-51-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loge et le fondouk - Les dimensions spatiales des pratiques marchandes en Méditerranée : Moyen Age - Epoque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Backmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annastella Carrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala - MMSH, 2014, 978-2-8111-0982-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1565. Malte dans la tourmente. Le &amp;quot;Grand Siège&amp;quot; de l'île par les Turcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Bouchène, 2011, 9782356760227. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bouch.brogi.2011.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des marges aux frontières. Les puissances et les îles en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Ghazali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Brogini et Maria Ghazali (dir.). Classiques Garnier, 2010, 978-2-8124-3911-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte, frontière de chrétienté (1530-1670)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l’École française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.772, 2006, 9782728307425. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noblesses et Ordres militaires. Réseaux, familles, pouvoirs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Butaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 104, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérance(s) I : regards croisés sur la tolérance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Gannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobles et chevaliers en Europe et en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Butaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pantalacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Ghazali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.400, 2018, 97, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.11672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les galères de Malte aux XVIe-XVIIe siècles : les bâtiments et les hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Mascle (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galères et galériens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bulletin du Musée d’Anthropologie Préhistorique de Monaco (Supplément n°11), p. 99-111, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serving the Convent. The Commanderies of the Order of St John in the Sixteenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina Burgassi, George Alexander Said-Zammit, Valeria Vanesio (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Land and the Cross: Properties of the Order of the Knights Hospitaller between centre and periphery (16th-18th centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.21-35, 2025, 9781032154527. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003244226-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience maltaise réussie des soins en temps de peste : les traités de Pietro Parisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brenton Hobart et Véronique Montagne (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le discours sur la peste (1347-1600). Autorités, expérience, expérimentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 261-282, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations between France and Malta in the Early Modern period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elaine Falzon, Alexander Debono, Charles Xuereb (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malta and France. Shared Histories, New Visions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Presidency Culture Symposia Series, Presidence of Malta and Embassy of France in Malta, Malta, pp.21-34, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Place of Mediterranean Connectivity: the Maltese Frontier (Sixteenth to Seventeenth Centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanni Tarantino and Paola von Wyss-Giacosa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelve Cities – One Sea. Early Modern Mediterranean Port Cities and their Inhabitants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QUADERNI DELLA RIVISTA STORICA ITALIANA, pp.87-102, 2023, 978-88-495-5369-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Maritime Crusade of the Hospitallers in the Mediterranean (14th-17th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge History of the Crusades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un apport aux études sur la noblesse : les archives des ordres militaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaroslaw Dumanowski, Michel Figeac et Agnieszka Wieczorek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noblesse française, noblesse polonaise. 20 ans après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nouvelle Aquitaine, pp.35-51, 2022, 979-10-353-1898-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Mobilités, surveillances, assistance en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanie Potot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Brogini; María Ghazali; Swanie Potot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités, surveillance, assistance en Méditerranée (XVIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bouchène, pp.7-17, 2020, 978-2-35676-126-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités et risque sanitaire. Malte face aux épidémies (1592-1676)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Brogini; Maria Ghazali; Swanie Potot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités en Méditerranée. Quotidiens, contrôles, assistances (XVIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bouchène, pp.337-355, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le duché de Savoie et la mer. Le comté de Nice dans la première modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Riadh Ben Khalifa (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces méditerranéens (XIXe-XXe siècles) : administration, représentations et mobilités. Hommage au professeur Abdesslem Ben Hamida</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre des Publications Universitaires, pp.181-197, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croisade africaine des Hospitaliers de Saint-Jean de Jérusalem (1530-1554)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benjamin WEBER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croisades en Afrique. Les expéditions occidentales à destination du continent africain, XIIIe-XVIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.275-294, 2019, Les Croisades tardives, 978-2-8107-0557-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtudes y limpieza de sangre. La influencia española en la Orden de Malta en el siglo XVI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enric Guinot; Fernando Andrés; Josep Cerdà; Juan F. Pardo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santa María de Montesa. La Orden Militar del Reino de València (ss. XIV-XIX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicacions de la Universitat de Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.419-438, 2019, 978-84-9134-419-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un martyre empêché (1581). Frère Mathurin de Romegas, chevalier de Malte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maïté Billoré et Gilles Lecuppre (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martyrs politiques (Xe-XVIe siècle). Du sacrifice à la récupération partisane.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.219-236, 2019, Martyrs politiques (XIe-XVIe siècle). Du sacrifice à la récupération partisane</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une minorité protégée. Les Hospitaliers et les Grecs-catholiques à Malte à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Brizay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités religieuses et minorités. De l'Antiquité au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-182, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crisis and revival The convent of the Order of Malta during the Catholic Reformation (16th–17th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Military Orders. Volume 6.1: Culture and Conlict in the Mediterranean World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-176, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Renegades and the Roman Inquisition of Malta, 16th-17th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margaret Abdilla Cunningham; Kenneth Cassar; Godwin Vella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Roman Inquisition in Malta and elsewhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage Malta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.172-183, 2017, 978-99932-57-39-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRONTIÈRE, TRANSGRESSIONS ET MÉDIATIONS EN MÉDITERRANÉE. PARCOURS DE RENÉGATS AU DÉBUT DE L’ÉPOQUE MODERNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Latrach Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ÉCHANGER EN MÉDITERRANÉE. Recueil d’études en hommage à Sadok BouBaker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-92, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerre de course et chevalerie. L’Ordre de Saint-Jean de Jérusalem en Méditerranée (XVe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benjamin Deruelle (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction du militaire (volume 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Publications de la Sorbonne, pp.263-279, 2017, 9791035107116. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.91425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la réglementation aux pratiques marchandes : l’enregistrement des actes dans les chancelleries consulaires françaises (XVIIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Bartolomei; Guillaume Calafat; Mathieu Grenet; Jörg Ulbert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’utilité commerciale des consuls. L’institution consulaire et les marchands dans le monde méditerranéen (XVIIe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 535, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l’École française de Rome; Casa de Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-198, 2017, Collection de l'École française de Rome, 978-2-7283-1260-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un clergé régulier en frontière chrétienne. L’Ordre de Malte au temps des Réformes (1530-1660)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Léonard (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prêtres et pasteurs. Les clergés à l’ère des divisions confessionnelles (XVIe-XVIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9782753555914. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.47269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Méditerranée marseillaise ? L’élan des marchands provençaux en Méditerranée occidentale (env. 1590-env. 1660)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Daumalin; Daniel Faget; Olivier Raveux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mer en partage. Sociétés littorales et économies maritimes. XVIe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9, 2016, Le temps de l’histoire, 9791032000519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Components of the Grand Masters’ Power in Early Modern Malta (Sixteenth-Eighteenth centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charlene Vella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">At Home in Art. Essays in Honour of Mario Buhagiar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midsea Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.591-598 + 659-660, 2016, 978-99932-7-598-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Espaces menacés, espaces protégés. Les rivages de Méditerranée occidentale, XVIe-XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Méditerranée au prisme des rivages. Menaces, protections, aménagements en Méditerranée occidentale (XVIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Bouchène, pp.7-18, 2015, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bouch.brogi.2015.01.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milice de Dieu, milice du Prince. L’ordre de Malte en Méditerranée au début de l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les milices dans la première modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MEDITERRANEAN STRATEGY: THE GREAT SIEGE OF MALTA (1565)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BESIEGED. MALTA 1565</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-9, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur de l’esclavage méditerranéen : Malte aux XVIe-XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schiavitù e servaggio nell’economia europea (secc. XI-XVIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ordre de Saint-Jean de Jérusalem au Ponant durant le premier xvi e siècle. D’une frontière offensive à une frontière défensive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La frontière méditerranéenne du XVe au XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Brepols Publishers, pp.163-180, 2014, Études Renaissantes, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.ER-EB.4.00185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prémices d’une place marchande en Méditerranée. Malte au début de l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wolfgang Kaiser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La loge et le fondouk. Les dimensions spatiales des pratiques marchandes en Méditerranée, Moyen Âge – Époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.209-226, 2014, Atelier méditerranéen, 9782811109820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences sensorielles dans un port de frontière. Le Grand Port de Malte à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cinq sens de la ville du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-86906-289-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRÉSERVER SON IMAGE. L'ORDRE DE MALTE AU DÉBUT DE L'ÉPOQUE MODERNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">As Ordens Militares. Freires, Guerreiros, Cavaleiros. Actas do VI Encontro sobre Ordens Militares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.553-569, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une société frontalière et des institutions en conflit. Malte à l’époque moderne (16e-17e siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés de frontière. De la Méditerranée à l'Atlantique (XVIe-XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-106, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte et les Marseillais au début de l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antonino Giuffrida, Fabrizio d’Avenia, Daniele Palermo (dir.), Studi storici dedicati a Orazio Cancila</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, pp.491-512, 2011, Quaderni Mediterranea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le signe de la croisade. La Valette, ville-frontière du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Istituto Poligrafico dello Stato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicoletta Marconi (dir.), Valletta. Città, architettura e costruzione sotto il segno della fede e della guerra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-69, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre deux mondes. Les marchands de Malte au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantal Verdeil et Bernard Heyberger (dir.), Hommes de l’entre-deux. Parcours individuels et portraits de groupe sur la frontière en Méditerranée (XVIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes Savantes, pp.23-42, 2009, 978-2-84654-182-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRADITIONS ET MODERNITÉS. L’ORDRE DE SAINT-JEAN ET LES FEMMES À MALTE AU DÉBUT DE L’ÉPOQUE MODERNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nobildonne, monache e cavaliere dell’Ordine di Santo Stefano. Modelli e strategie femminili nella vita pubblica della Toscana granducale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques choisis, risques subis: la naissance de la frontière maltaise au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés méditerranéennes face aux risques. Espaces et frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enslaved Women in Hospitaller Malta, 16th-17th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Historical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 42 (Issue 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires individuelles et familiales. Les cadets de la noblesse provençale dans l’ordre de Rhodes et Malte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Butaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de démographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 149 (1), pp.67-101. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/adh.149.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commanderie hospitalière de Nice (Moyen Âge, Temps modernes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Butaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de l'histoire et du patrimoine de l'ordre de Malte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49, p.4-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Hospitaliers provençaux à Rhodes et Malte (XIVe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Butaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provence Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, pp.205-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Noblesses et Ordres militaires. Réseaux, familles, pouvoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Butaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Noblesses et Ordres militaires. Réseaux, familles, pouvoirs (coord. A. Brogini &amp; G. Butaud), 104, pp.9-15. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.15484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les familles nobles du pays niçois et l’ordre de Rhodes et Malte (XIVe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Butaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Noblesses et Ordres militaires. Réseaux, familles, pouvoirs, 104, pp.69-92. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.15605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul de Lascaris Castellar (1563-1657). Un Niçois grand-maître de l’ordre de Malte (1636-1657)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nobles de Nice et de son Comté, XIIIe-XIXe siècles, 3-4, pp.186-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective management of public slavery in Hospitallers’ Malta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Institute of Classical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64 (2), pp.51-59. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bics/qbab021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03599135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordres Militaires, frontières et territoires en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103, pp.69-82. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.14938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aléas de l’entre-deux. Le comté de Nice et les Grimaldi durant le conflit franco-espagnol (1524-1544)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Butaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les Italiens dans l’entre-deux du conflit Valois-Habsbourg (1519-1559), 2021 (4), pp.67-83. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hes.214.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrés de tolérance et ville frontière. Le port de Malte aux XVIe-XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérance(s). Réflexions préliminaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Gannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villefranche et la mer aux XVIe-XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Villefranche et la mer, 8, pp.97-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Saint-Office de Malte et les irréductibles de l’apostasie (xvie-xviie siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14-15, pp.19-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobles et chevaliers en Europe et en Méditerranée (Moyen Age - Temps modernes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Butaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ghazali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pantalacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nobles et chevaliers en Europe et en Méditerranée (Moyen Age - Temps modernes), 97 (2), pp.9-16. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.11684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262339v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un observatoire des mobilités en Méditerranée: Tunis à la fin du XVI ème siècle (1582-1600)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hespéris-Tamuda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Individual and Collective Mobility in the Mediterranean and Atlantic Mediterranean (XV-XX centuries):: Historical Perspectives (Part I), 53 (2), pp.283-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prouver sa noblesse de nom et d'armes. Fonctionnement et enjeux des procès provençaux de l'Ordre de Malte (XVe-XVIIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Butaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nobles et chevaliers en Europe et en Méditerranée, 97 (2), pp.47-72. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.11722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre défense et symbole. Les fortifications du port de Malte (XVIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Fortifications médiévales et modernes des villes méditerranéennes, pp.109-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps des chevaliers de Malte au début de l'époque moderne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CERES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le siège de Malte (1565), coup d’arrêt de la conquête ottomane en Méditerranée occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranea. Ricerche Storiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.17-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une activité sous contrôle : l'esclavage à Malte à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Captifs et captivités en Méditerranée à l'époque moderne, 87, pp.49-61. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.7155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’aube d’une économie marchande. Le rôle de la course à Malte au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17, pp.37-54. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/POTP6827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVENTARE UNA CITTÀ-FRONTIERA. NIZZA NELLA PRIMA ETÀ MODERNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranea. Ricerche Storiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.41-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des échanges contraints aux échanges assumés. Malte et la Régence de Tunis dans la première modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.6348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les morisques devant le Saint-Office romain de Malte (1613-1622)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.4942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre France et Espagne, les crises dans le comté de Nice au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.2073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un enjeu espagnol en Méditerranée : les présides de Tripoli et de La Goulette au XVI e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ghazali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte et l’oeuvre hospitalière de Saint-Jean de Jérusalem à l’époque moderne (XVIe-XVIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 118-1, pp.81-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marginalités et contrôle social dans le port de Malte à l’époque moderne (XVIe – XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.141 - 156. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ultime représentation de la Croisade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Loxias 3 (févr. 2004) Eclipses et surgissements de constellations mythiques. Littératures et contexte culturel, champ francophone (2e partie), 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esclavage au quotidien à Malte au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.137-158. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare Furioso. Pirates et corsaires en Méditerranée, XVIe-XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Giuliani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerre et chevaliers du Moyen Âge aux Temps modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Butaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.978-2-9569070-1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La defensa del Burgo y de Senglea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El gran sitio de Malta 1565</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.34-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les chevaliers de Malte organisaient la quarantaine, 1592-1676</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les historiens racontent la maladie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Tahar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations between France and Malta in the Early Modern Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malta and France: Shared Histories, New Visions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Valletta, Malta. pp.20-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérance(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Gannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tolérance(s). Regards croisés sur la tolérance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Véronique Montagne; Anne Brogini; Odile Gannier; Yvan Gastaut; Anna Carlstedt; Anne-Pascale Pouey-Mounou, Jun 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrés de tolérance et ville frontière. Le port de Malte aux XVIe - XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brogini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tolérance(s). Regards croisés sur la tolérance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Véronique Montagne; Anne Brogini; Odile Gannier; Yvan Gastaut; Anna Carlstedt; Anne-Pascale Pouey-Mounou, Jun 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId155"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41F1CCA8"/>
+    <w:nsid w:val="11EF8117"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D790631E"/>
+    <w:nsid w:val="68E236C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="DE5756F7"/>
+    <w:nsid w:val="4D344D88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-brogini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4326-7410" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085490067" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmmc-nice.fr/membres-du-cmmc/anne-brogini/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cordis.europa.eu/project/id/101097386" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855113v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brogini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arrighi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bremaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brizay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229019v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Martinez Daries Ghazali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanie Potot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597102v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.44760" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597487v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ghazali" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bouch.brogi.2015.01" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612936v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01529328v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Kaiser" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Backmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bartolomei" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annastella Carrino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597490v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bouch.brogi.2011.01" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612978v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597094v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/menu/catalogo/index.html?id=1&amp;amp;autore=brogini&amp;amp;ricerca=D" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.101" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855193v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Butaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855212v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gannier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Montagne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pantalacci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.11672" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321630v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003244226-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321615v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321637v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503790v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513907v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660772v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629161v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03454902v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03455070v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597739v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Croisades-en-Afrique~.htm" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613886v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597858v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puv.uv.es/santa-maria-de-montesa-la-orden-militar-del-reino-de-valencia.html?___store=espanyol&amp;amp;___from_store=valencia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613896v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/169927" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613887v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.91425" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597152v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/3296" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597295v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://heritagemalta.org/shop/the-roman-inquisition-in-malta-and-elsewhere/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597266v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597735v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597285v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.midseabooks.com/shop/maltas-architecture/at-home-in-art/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597168v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/47269" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47269" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597128v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/mer-partage" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597144v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597274v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597483v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bouch.brogi.2015.01.0007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597243v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ER-EB.4.00185" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597298v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/atelier-mediterraneen/2795-la-loge-et-le-fondouk-les-dimensions-spatiales-des-pratiques-marchandes-en-mediterranee-moyen-age-epoque-moderne.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597386v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597729v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597713v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613050v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597140v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613037v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597070v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613067v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597413v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417351v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321642v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.149.0067" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086992v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417465v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855230v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.15605" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855249v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.15484" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855144v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03599135v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bics/qbab021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613118v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.14938" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597493v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.214.0067" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597437v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597426v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613892v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597036v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262339v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ghazali" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.11684" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03455085v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02529656v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.11722" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629063v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597260v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597723v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613138v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/POTP6827" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597778v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.7155" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597716v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597405v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.6348" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597396v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.4942" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597874v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.2073" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597060v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417532v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597891v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.786" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515542v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597908v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.26" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855259v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gr&#233;gori" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giuliani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613008v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613164v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613154v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629057v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tahar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629164v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105363v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602221v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-brogini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4326-7410" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085490067" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmmc-nice.fr/membres-du-cmmc/anne-brogini/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cordis.europa.eu/project/id/101097386" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855113v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brogini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arrighi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bremaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brizay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229019v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Martinez Daries Ghazali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanie Potot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597102v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.44760" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597487v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ghazali" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bouch.brogi.2015.01" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612936v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01529328v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Kaiser" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Backmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bartolomei" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annastella Carrino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597490v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bouch.brogi.2011.01" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612978v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597094v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/menu/catalogo/index.html?id=1&amp;amp;autore=brogini&amp;amp;ricerca=D" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.101" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855193v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Butaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855212v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gannier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Montagne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pantalacci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.11672" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321615v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321630v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003244226-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321637v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513907v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503790v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660772v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629161v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03455070v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03454902v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613886v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597739v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Croisades-en-Afrique~.htm" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597858v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puv.uv.es/santa-maria-de-montesa-la-orden-militar-del-reino-de-valencia.html?___store=espanyol&amp;amp;___from_store=valencia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613896v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/169927" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597266v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597295v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://heritagemalta.org/shop/the-roman-inquisition-in-malta-and-elsewhere/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597735v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613887v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.91425" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597152v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/3296" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597168v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/47269" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47269" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597128v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/mer-partage" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597285v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.midseabooks.com/shop/maltas-architecture/at-home-in-art/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597483v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bouch.brogi.2015.01.0007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597144v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597274v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597386v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597243v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ER-EB.4.00185" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597298v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/atelier-mediterraneen/2795-la-loge-et-le-fondouk-les-dimensions-spatiales-des-pratiques-marchandes-en-mediterranee-moyen-age-epoque-moderne.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597729v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597713v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597140v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613050v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613037v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613067v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597070v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597413v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417351v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321642v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.149.0067" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086992v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417465v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855249v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.15484" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855230v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.15605" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855144v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03599135v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bics/qbab021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613118v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.14938" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597493v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.214.0067" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597437v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597426v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613892v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597036v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262339v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ghazali" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.11684" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03455085v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02529656v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.11722" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629063v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597260v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597723v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597778v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.7155" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613138v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/POTP6827" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597716v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597405v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.6348" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597396v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.4942" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597874v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.2073" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03597060v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417532v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597891v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.786" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515542v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597908v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.26" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855259v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gr&#233;gori" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giuliani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613008v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613154v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613164v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629057v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tahar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629164v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602221v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105363v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>