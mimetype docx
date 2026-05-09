--- v1 (2026-03-24)
+++ v2 (2026-05-09)
@@ -1828,217 +1828,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological analysis of the transfer of extracellular vesicles between mammary cells in coculture</w:t>
+                <w:t xml:space="preserve">Spatio-temporal analysis of the intercellular transfer of extracellular vesicles between mammary cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gaetane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rubinstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Burtey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club exo-endo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, LACANAU, France. </w:t>
+              <w:t xml:space="preserve">MObility for Vesicles research in Europe (MOVE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Malaga, Spain, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04438788v1</w:t>
+                <w:t xml:space="preserve">hal-04438822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal analysis of the intercellular transfer of extracellular vesicles between mammary cells</w:t>
+                <w:t xml:space="preserve">Topological analysis of the transfer of extracellular vesicles between mammary cells in coculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gaetane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rubinstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Burtey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MObility for Vesicles research in Europe (MOVE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Malaga, Spain, Spain. </w:t>
+              <w:t xml:space="preserve">Club exo-endo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, LACANAU, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04438822v1</w:t>
+                <w:t xml:space="preserve">hal-04438788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the ingestion of titanium dioxide nanoparticles via breast milk on the respiratory health of young rabbits.</w:t>
               </w:r>
@@ -2364,51 +2364,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="428E3C59"/>
+    <w:nsid w:val="F52DD620"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2595,51 +2595,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-burtey" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4548-8807" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214371v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Djebrani-Oussedik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Cloix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hue-Beauvais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kuszla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180040" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327842v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schoelermann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Burtey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhir Ekeland Allouni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Hermann Gerdes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Roxana Cimpan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2015.1048322" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327850v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Michael Frei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlend Hodneland" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rios-Mondragon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Neumann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12879" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327840v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Wagner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Ove Skaftnesmo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.14-268615" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00455204v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pothlichet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy V. Kubarenko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Solhonne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007582" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353001v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahi Moll&#224;-Herman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boularan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghossoub" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G.H. Scott" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003728" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327858v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Rappoport" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Basmaciogullari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Guatelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2006.00512.x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327855v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schmid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn Ford" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Scott" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2007.00578.x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Praefcke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sew-Yeu Peak-Chew" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0040262" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327861v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Storez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Issafras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benmerah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M508001200" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722777v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Djebrani Oussedik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hue Beauvais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723310v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438788v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaetane Simon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rubinstein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438822v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276856v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneline Dubard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716605v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-burtey" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4548-8807" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214371v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Djebrani-Oussedik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Cloix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hue-Beauvais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kuszla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180040" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327842v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schoelermann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Burtey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhir Ekeland Allouni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Hermann Gerdes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Roxana Cimpan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2015.1048322" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327850v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Michael Frei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlend Hodneland" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rios-Mondragon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Neumann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12879" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327840v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Wagner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Ove Skaftnesmo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.14-268615" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00455204v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pothlichet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy V. Kubarenko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Solhonne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007582" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353001v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahi Moll&#224;-Herman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boularan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghossoub" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G.H. Scott" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003728" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327858v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Rappoport" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Basmaciogullari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Guatelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2006.00512.x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327855v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schmid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn Ford" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Scott" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2007.00578.x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Praefcke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sew-Yeu Peak-Chew" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0040262" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327861v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Storez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Issafras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benmerah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M508001200" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722777v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Djebrani Oussedik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hue Beauvais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723310v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438822v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaetane Simon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rubinstein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438788v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276856v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneline Dubard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716605v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>