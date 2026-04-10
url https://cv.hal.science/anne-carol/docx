--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -712,84 +712,157 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Inégalités sociales, culte des morts et transition funéraire à Paris dans la première moitié du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Carol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Ortolani. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes d'histoire du droit social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PULIM, pp.209-220, 2026, Cahiers internationaux d'anthropologie juridique, 978 284 287 933 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05558889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cadavres et pauvreté. Une perspective historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -802,159 +875,159 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Anstett, A. Carol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cadavres et pauvreté. Funérailles, dénuement et précarité en Europe du XVIIIe siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUP, pp.29-55, 2025, Corps et âmes - Post mortem, 979-10-320-0569-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05285944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métamorphoses de l'embaumement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eloïse Quetel, Pascal Sellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Momies. Mémoires révélées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Muséum d'histoire naturelle, pp.69-78, 2025, 978-2-38279-044-I</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05253866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Anstett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -974,512 +1047,512 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabeth Anstett; Anne Carol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cadavres et pauvreté. Funérailles, dénuement et précarité en Europe du XVIIIe siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.5-15, 2025, 9791032005699</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cimetières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris Musées de la ville de Paris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paris 1793-1794. Une année révolutionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris Musées de la ville de Paris, pp.66-67, 2024, 978-2-7596-0590-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04750751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillotine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musées de la ville de Paris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paris 1793-1794 Une année révolutionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musées de la ville de Paris, pp.132-133, 2024, 978-2-7596-0590-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04750753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les victimes de catastrophes ferroviaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des morts qui dérogent : à l'écart des normes funéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.125-148, 2023, 979-10-320-0472-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04213099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les victimes de catastrophes ferroviaires. Meudon (1842) et Saint-Mandé (1891)</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tensions autour du cadavre : &amp;quot;révolutions&amp;quot; médicales, transition funéraire en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Carol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole Française de Rome. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transitions funéraires en Occident. Une histoire des relations entre morts et vivants de l'Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Française de Rome, pp.439-452, 2023, 978-2-7283-1800-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04273014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps des suppliciés. Prévost, 1880</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des morts qui dérogent. A l'écart de la norme funéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.125-148, 2023, 979-10-320-0472-2</w:t>
+              <w:t xml:space="preserve">, PUP, pp.67-82, 2023, 979-10-320-0472-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">halshs-04273014v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04426922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps des suppliciés. Prévost, 1880</w:t>
+                <w:t xml:space="preserve">Les victimes de catastrophes ferroviaires. Meudon (1842) et Saint-Mandé (1891)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des morts qui dérogent. A l'écart de la norme funéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUP, pp.67-82, 2023, 979-10-320-0472-2</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.125-148, 2023, 979-10-320-0472-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04426922v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">halshs-04426938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des morts qui dérogent. À l’écart des normes funéraires, XIXe-XXe siècles. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1499,1192 +1572,1192 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Carol; Isabelle Renaudet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des morts qui dérogent. A l’écart des normes funéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.5-14, 2023, Corps et âmes, 979-10-320-0472-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04426886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps des guillotinés. Prévost, 1880</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des morts qui dérogent. A l'écart des normes funéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUP, pp.67-82, 2023, Corps et âmes, 979-10-320-0472-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04213081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il est plus facile de faire l'histoire des rapports que les hommes entretiennent avec les morts que celle de leur rapport avec la mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xavier Delacroix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au fait : la mort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.164-186, 2022, 9782491950101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03595056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une brève historiographie de la syphilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoit Pouget, Yann Ardagna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La syphilis. Itinéraires croisées en Méditerranée et au-delà XVIe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUP, pp.263-276, 2021, 979-10-320-0322-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03344317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La beauté des monstres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J.F. Marmion dir., Psychologie des beaux et des moches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadaver particular : el cuerpo de los reos de muerte (Francia, siglo XIX)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nadine Beligand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ritos y practicas funerarias, discursos y representaciones de la muerte.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondoeditorial estado de Mexico, pp.187-196, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03348284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps à l'épreuve de l'exécution capitale : le cas Pranzini, 1887</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martine Charageat; Bernard Ribémont; Mathieu Soula. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps en peine. Manipulations et usages du corps dans la pratique pénale depuis le Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.245-264, 2019, POLEN - Pouvoirs, lettres, normes, 978-2-406-08823-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08823-3.p.0245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02541951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le XIXe siècle, eldorado de la connerie médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Marmion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire universelle de la connerie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Sciences humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.263-278, 2019, Barbara, 9782361065669</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions Sciences humaines</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02543754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénisme : corriger la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Charle, Daniel Roche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe. Encyclopédie historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud, pp.2010-2013, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une résistance impossible ? Le condamné mené à l'échafaud (France, XIXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Berjoan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résister corps et âme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUP, pp.61-75, 2017, Corps et âmes, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pup.27828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pup.27828⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01783899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débâcles corporelles : face à la maladie et à la mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Corbin, Jean-Jacques Courtine, Georges Vigarello. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des émotions, tome 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Seuil, pp.286-305, 2017, L'Univers Historique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01783898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dépositoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Régis Bertrand, Guénola Groud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cimetières et tombeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions du patrimoine - Centre des monuments nationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79, 2016, 9782757704509</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions du patrimoine - Centre des monuments nationaux</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01476190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire l'insalubrité des cimetières : un projet hygiéniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Régis Bertrand, Guénola Groud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cimetières et tombeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions du patrimoine - Centre des monuments nationaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.34-35, 2016, 9782757704509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01476206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Conserver quelques précieux débris ». L'anthropo-taxidermie du docteur Mathias Mayor (1775-1847)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Luciani &amp; Valérie Pietri, dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'incorporation des ancêtres. Généalogie, constructions du présent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.197-210, 2016, 9791032000786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pup.27718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUP</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01476102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devant l'échafaud : du spectacle de la douleur au théâtre pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Corbin, Jean-Jacques Courtine, Georges Vigarello. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des émotions, tome 2. Des Lumières à la fin du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.145-168, 2016, 9782021177367</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seuil</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01476174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commémorer les morts en mer. Les cénotaphes de Notre Dame des Auzils à Gruissan (Aude)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2694,105 +2767,105 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xavier Daumalin, Daniel Faget, Olivier Raveux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mer en partage. Sociétés littorales et économies maritimes XVIe-XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9791032000519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pup.44090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUP</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01440365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception et gestion hygiénistes des cimetières en France au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2821,51 +2894,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.159-177, 2016, 9791032000458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pup.33910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2875,899 +2948,899 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcher au supplice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Carol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ornicar? Revue du champ freudien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58, pp.56-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04629892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La revanche des &amp;quot;monstres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Carol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 369, pp.62-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04603329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserver les morts à tout prix ? Embaumement, concessions et désirs d’éternité en France au milieu du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista M. Estudos sobre amorte, os mortos e o morrer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (18), https://seer.unirio.br/revistam/issue/view/505. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.9789/2525-3050.2024.v9n18.e12876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04629896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fin de vie : une affaire de médecins?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 519, pp.20-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04563696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mystères de l'autopsie de Gambetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 72(9);1040-2, https://www.larevuedupraticien.fr/article/les-mysteres-de-lautopsie-de-gambetta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03883706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass Death and Funerary Transition: The Meudon Railway Disaster (France, 1842)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Death Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-11. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07481187.2022.2131049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07481187.2022.2131049⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03836529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insensible, le bourreau ? Les carnets d’Anatole Deibler (1885-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensibilités. Histoire, critique &amp; sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Insensibilités, 2022/1 (11), pp.49-57. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sensi.011.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sensi.011.0049⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03921278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science, Art and Progress! A Visit to the Spitzner Museum in 1895</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Hermitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts et Savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/aes.4305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03494390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Histoire de la mort, histoire politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique, Hors série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, La mort au Parlement, 16 (2), pp.11-16. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parl2.hs16.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/parl2.hs16.0011⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03557477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autopsie d’un grand homme. Gambetta, 2 janvier 1883</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique, Hors série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (2), pp.74-94. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parl2.hs16.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/parl2.hs16.0075⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03557493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le devenir des cendres. Extraits de la discussion parlementaire du 22 juin 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Clavandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, HS 16, pp.153-167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/parl2.hs16.0153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03246171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poétique de l'exhumation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3783,878 +3856,878 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Cimetières, 194, pp.23-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03494394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les reliques de Marie-Antoinette</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une affaire de médecins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.74-77</w:t>
+              <w:t xml:space="preserve">, 2020, 473-474, pp.92-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Une affaire de médecins</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les reliques de Marie-Antoinette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 473-474, pp.92-97</w:t>
+              <w:t xml:space="preserve">, 2020, pp.74-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les médecins et la mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Hygiène du cadavre, 16, pp.9-17. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hms.2452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/hms.2452⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03105208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constater la mort sans le médecin ? Le prix du marquis d'Ouches à l'Académie de médecine (1869-1874)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Hygiène du cadavre, 16, pp.57-78. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hms.2577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/hms.2577⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03143085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embalming and materiality of death (France, nineteenth century)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mortality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 24 (2), pp.183-192. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13576275.2019.1585784⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13576275.2019.1585784⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02528520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth T. Hurren, Dissecting the Criminal Corpse: Staging Post-Execution Punishment in Early Modern England, Palgrave MacMillan, 2016, ISBN 978-1-137-58249-2 (eBook)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Remains and Violence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.110-112. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7227/HRV.5.2.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7227/HRV.5.2.8⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02544644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotions and writing the history of death. An interview with Michel Vovelle, Régis Bertrand and Anne Carol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vovelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gian Marco Vidor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mortality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 20 (1), pp.36-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13576275.2014.984485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03563544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;médecin des morts&amp;quot; à Paris au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de démographie historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 127 (1), pp.153-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nudité au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rives Méditerranéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 30, pp.25-37. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rives.2303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rives.2303⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01526611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lapied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rives nord-méditerranéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Hérédités, héritages, 24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId102"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4801,51 +4874,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283384v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Anstett" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr/actualites/cadavres-pauvrete" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04213091v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Renaudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04426908v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563540v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841400v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440487v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bertrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/aux-origines-cimetieres-contemporains" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.33910" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563563v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004865v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Pelen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.7228" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05285944v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05253866v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delestre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283350v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750751v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750753v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04213099v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04426938v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273014v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04426922v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04426886v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04213081v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03595056v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03344317v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02954155v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02541951v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/corps-en-peines-manipulations-et-usages-des-corps-dans-la-pratique-penale-depuis-le-moyen-age-le-corps-a-l-epreuve-de-la-peine-capitale.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08823-3.p.0245" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02543754v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.scienceshumaines.com/histoire-universelle-de-la-connerie_fr-731.htm" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01992118v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783899v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.27828" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783898v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476190v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-du-patrimoine.fr/Librairie/Patrimoines-en-perspective/Cimetieres-et-tombeaux-Patrimoine-funeraire-francais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476206v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476102v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/lincorporation-ancetres-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.27718" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476174v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/histoire-des-emotions-vol-2-collectif/9782021177367" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440365v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/mer-partage" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.44090" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458124v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629896v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9789/2525-3050.2024.v9n18.e12876" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563696v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629892v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603329v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883706v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836529v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07481187.2022.2131049" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921278v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sensi.011.0049" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494390v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Hermitte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.4305" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03557477v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs16.0011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03557493v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs16.0075" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03246171v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Clavandier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs16.0153" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494394v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02954158v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02954160v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105208v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.2452" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143085v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.2577" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528520v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13576275.2019.1585784" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02544644v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/HRV.5.2.8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563544v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vovelle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Marco Vidor" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13576275.2014.984485" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01526588v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01526611v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.2303" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03642359v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lapied" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283384v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Anstett" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr/actualites/cadavres-pauvrete" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04213091v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Renaudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04426908v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563540v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841400v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440487v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bertrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/aux-origines-cimetieres-contemporains" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.33910" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563563v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004865v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Pelen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.7228" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05558889v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05285944v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05253866v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delestre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750751v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750753v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04213099v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273014v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04426922v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04426938v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04426886v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04213081v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03595056v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03344317v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02954155v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348284v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02541951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/corps-en-peines-manipulations-et-usages-des-corps-dans-la-pratique-penale-depuis-le-moyen-age-le-corps-a-l-epreuve-de-la-peine-capitale.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08823-3.p.0245" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02543754v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.scienceshumaines.com/histoire-universelle-de-la-connerie_fr-731.htm" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01992118v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783899v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.27828" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783898v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476190v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-du-patrimoine.fr/Librairie/Patrimoines-en-perspective/Cimetieres-et-tombeaux-Patrimoine-funeraire-francais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476206v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476102v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/lincorporation-ancetres-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.27718" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476174v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/histoire-des-emotions-vol-2-collectif/9782021177367" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440365v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/mer-partage" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.44090" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458124v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629892v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603329v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629896v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9789/2525-3050.2024.v9n18.e12876" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563696v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883706v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836529v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07481187.2022.2131049" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921278v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sensi.011.0049" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494390v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Hermitte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.4305" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03557477v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs16.0011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03557493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs16.0075" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03246171v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Clavandier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs16.0153" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494394v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02954160v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02954158v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105208v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.2452" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143085v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.2577" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528520v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13576275.2019.1585784" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02544644v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/HRV.5.2.8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563544v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vovelle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Marco Vidor" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13576275.2014.984485" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01526588v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01526611v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.2303" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03642359v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lapied" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>