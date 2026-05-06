--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -186,2175 +186,2309 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhodium(I)-Catalyzed O–H Insertions on O-Protected α-Diazo-β-Hydroxyesters</w:t>
+                <w:t xml:space="preserve">Access to Regiodefined Tetrahydrofuran-3-one-Derived C-2 Silyl Enol Ethers from α-Triisopropylsilyl-α-diazoketones: The TIPS Trick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Montiège</w:t>
+                <w:t xml:space="preserve">Charlotte Boullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Rouzier</w:t>
+                <w:t xml:space="preserve">Sigrid Gavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Gaulon-Nourry</w:t>
+                <w:t xml:space="preserve">Sylvain Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Castanet</w:t>
+                <w:t xml:space="preserve">Anne-Caroline Chany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 89 (5), pp.3194-3201. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 28 (14), pp.4360-4365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.3c02652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.6c00147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653652v1</w:t>
+                <w:t xml:space="preserve">hal-05587460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to Syn α‐Amino‐β‐Hydroxyesters by N−H Insertion on O‐Protected α‐Diazo‐β‐Hydroxyesters</w:t>
+                <w:t xml:space="preserve">Rhodium(I)-Catalyzed O–H Insertions on O-Protected α-Diazo-β-Hydroxyesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Defuentes</w:t>
+                <w:t xml:space="preserve">Ophélie Montiège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rouzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaulon-Nourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajoc.202400539⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89 (5), pp.3194-3201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.3c02652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813588v1</w:t>
+                <w:t xml:space="preserve">hal-04653652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid-Catalyzed Decomposition of O -Silylated α-Diazo-β-hydroxy Esters: Access to Mixed Monosilyl Acetals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Montiège</w:t>
+                <w:t xml:space="preserve">Access to Syn α‐Amino‐β‐Hydroxyesters by N−H Insertion on O‐Protected α‐Diazo‐β‐Hydroxyesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaulon-Nourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐sophie Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐caroline Chany</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asian Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajoc.202400539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.2c01762⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03821500v1</w:t>
+                <w:t xml:space="preserve">hal-04813588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Function-Oriented Synthesis toward Peloruside A Analogues</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bohdan Biletskyi</w:t>
+                <w:t xml:space="preserve">Acid-Catalyzed Decomposition of O -Silylated α-Diazo-β-hydroxy Esters: Access to Mixed Monosilyl Acetals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rouzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Montiège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaulon-Nourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.9b00413⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 87 (21), pp.14264-14273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.2c01762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087811v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and cytotoxic activity of 3-benzimidazolyl-chalcones derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Function-Oriented Synthesis toward Peloruside A Analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Chany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aboudramane Kone</w:t>
+                <w:t xml:space="preserve">Heloua Haroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahama Ouattara</w:t>
+                <w:t xml:space="preserve">Uday Kumar Kundu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doumadé Zon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Collet</w:t>
+                <w:t xml:space="preserve">Bohdan Biletskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Pharmaceutical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20959/wjpr20183-10988⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (9), pp.2988-2992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.9b00413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392452v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short total syntheses of the avenaciolide family of natural products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and cytotoxic activity of 3-benzimidazolyl-chalcones derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboudramane Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Ainsua Martinez</w:t>
+                <w:t xml:space="preserve">Mahama Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Gillard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Doumadé Zon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Chany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Burton</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 74 (38), pp.5012-5021. </w:t>
+              <w:t xml:space="preserve">World Journal of Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2018.06.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20959/wjpr20183-10988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351390v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in the TBAF-induced aldol-type addition of α-trialkylsilyl-α-diazoacetones: TIPS versus TES</w:t>
+                <w:t xml:space="preserve">Short total syntheses of the avenaciolide family of natural products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Abid</w:t>
+                <w:t xml:space="preserve">Sandra Ainsua Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sigrid Gavelle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Martin Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Chany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Gosselin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jonathan Burton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 20 (6), pp.595-600. </w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74 (38), pp.5012-5021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2016.12.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2018.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499447v1</w:t>
+                <w:t xml:space="preserve">hal-02351390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Syntheses of Mycolactone A/B and its Analogues for the Exploration of the Biology of Buruli Ulcer</w:t>
+                <w:t xml:space="preserve">Advances in the TBAF-induced aldol-type addition of α-trialkylsilyl-α-diazoacetones: TIPS versus TES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Saint-Auret</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Imen Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigrid Gavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Chany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Casarotto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lise Parmentier</w:t>
+                <w:t xml:space="preserve">Pascal Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHIMIA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2533/chimia.2017.836⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (6), pp.595-600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2016.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02166539v1</w:t>
+                <w:t xml:space="preserve">hal-05499447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping mycolactone for therapeutic use against inflammatory disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Total Syntheses of Mycolactone A/B and its Analogues for the Exploration of the Biology of Buruli Ulcer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Saint-Auret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Chany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Casarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Guenin-Mace</w:t>
+                <w:t xml:space="preserve">Cédric Tresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Baron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sarah Saint-Auret</w:t>
+                <w:t xml:space="preserve">Lise Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Translational Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (289), pp.289ra85 - 289ra85. </w:t>
+              <w:t xml:space="preserve">CHIMIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/scitranslmed.aab0458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2533/chimia.2017.836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01382767v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of bicyclic tetrahydrofurans from linear precursors using manganese( iii ) acetate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Shaping mycolactone for therapeutic use against inflammatory disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guenin-Mace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Chany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Saint-Auret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ob01091h⟩</w:t>
+              <w:t xml:space="preserve">Science Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (289), pp.289ra85 - 289ra85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scitranslmed.aab0458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132513v1</w:t>
+                <w:t xml:space="preserve">pasteur-01382767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic Variants of Mycolactone Bind and Activate Wiskott–Aldrich Syndrome Proteins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Synthesis of bicyclic tetrahydrofurans from linear precursors using manganese( iii ) acetate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Chany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Mayau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Léo Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Burton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 57 (17), pp.7382 - 7395. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (35), pp.9190-9193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jm5008819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5ob01091h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03320888v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A highly reactive photobase catalytic system for sol–gel polymerization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthetic Variants of Mycolactone Bind and Activate Wiskott–Aldrich Syndrome Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Chany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abraham Chemtob</w:t>
+                <w:t xml:space="preserve">Romain Veyron-Churlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse de Paz-Simon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hanène Salmi</w:t>
+                <w:t xml:space="preserve">Véronique Mayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Casarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.10.146⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57 (17), pp.7382 - 7395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm5008819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360754v1</w:t>
+                <w:t xml:space="preserve">pasteur-03320888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Synthesis, Characterization and Reactivity of N-Heteroaryl-Boryl Radicals, a New Radical Class Based on Five-Membered Ring Ligands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A highly reactive photobase catalytic system for sol–gel polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Chemtob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse de Paz-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Dietlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Croutxe-Barghorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad-Ali Tehfe</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Clément</w:t>
+                <w:t xml:space="preserve">Hanène Salmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201400197⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 550, pp.177-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.10.146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460546v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Diverted Total Synthesis of Mycolactone Analogues: An Insight into Buruli Ulcer Toxins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">On the Synthesis, Characterization and Reactivity of N-Heteroaryl-Boryl Radicals, a New Radical Class Based on Five-Membered Ring Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad-Ali Tehfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Schweizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Chany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Casarotto</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ysacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Schmitt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laure Guenin-Macé</w:t>
+                <w:t xml:space="preserve">Jean-Louis Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 17 (51), pp.14413-14419. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201102542⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 20 (17), pp.5054--5063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201400197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128753v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silyl radical chemistry and conventional photoinitiators: A route for the design of efficient systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Diverted Total Synthesis of Mycolactone Analogues: An Insight into Buruli Ulcer Toxins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Chany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Casarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tarnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Lalevee</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R. Souane</w:t>
+                <w:t xml:space="preserve">Laure Guenin-Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mcromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (51), pp.14413-14419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201102542⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00422938v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Silyl radical chemistry and conventional photoinitiators: A route for the design of efficient systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lalevee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Chany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Roz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Souane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mcromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42(16), pp.6031-6037</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effect of Lewis base coordination on boryl radical reactivity: investigation using laser flash photolysis and kinetic ESR?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lalevee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Chany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ali Tehfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, x, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/poc.1549(2009)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2364,171 +2498,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstract 3051: DiaXCIP3M: A new small drug molecules conjugate displaying a strong antiproliferative in vitro and in vivo activity against human small cell lung cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Pierre Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Forcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Chany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Association for Cancer Research Annual Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Chicago, United States. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 85 (8_Supplement_1), pp.3051-3051, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1538-7445.AM2025-3051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId100"/>
+      <w:footerReference w:type="default" r:id="rId104"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2596,51 +2730,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8438DE98"/>
+    <w:nsid w:val="D4B4DE96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2827,51 +2961,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-caroline-chany" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1063-6390" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163916543" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Q-3982-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653652v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Monti&#232;ge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rouzier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lhoste" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaulon-Nourry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Castanet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02652" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813588v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defuentes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Castanet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;caroline Chany" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajoc.202400539" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821500v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c01762" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02087811v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Chany" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloua Haroun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uday Kumar Kundu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Biletskyi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b00413" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392452v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboudramane Kone" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahama Ouattara" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doumad&#233; Zon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Collet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20959/wjpr20183-10988" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351390v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ainsua Martinez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Burton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2018.06.028" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05499447v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Abid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Gavelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gosselin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.12.005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166539v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Saint-Auret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Casarotto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tresse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Parmentier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2017.836" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01382767v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guenin-Mace" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Baron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aab0458" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132513v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Marx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob01091h" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03320888v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Veyron-Churlet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mayau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm5008819" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360754v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Chemtob" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se de Paz-Simon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dietlin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Salmi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.10.146" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFZ41CJM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460546v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Ali Tehfe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schweizer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ysacco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cl&#233;ment" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201400197" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S5SD3WVL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128753v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Schmitt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tarnus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guenin-Mac&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102542" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MC7CBGFF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422938v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalevee" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Roz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Souane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408131v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali Tehfe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Allonas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.1549(2009)" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05155514v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Pierre Prevost" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Forcher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fontaine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2025-3051" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-caroline-chany" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1063-6390" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163916543" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Q-3982-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587460v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Boullier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Gavelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lhoste" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Henrion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Chany" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6c00147" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653652v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Monti&#232;ge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rouzier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaulon-Nourry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Castanet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02652" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813588v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defuentes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Castanet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;caroline Chany" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajoc.202400539" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821500v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c01762" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02087811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legros" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloua Haroun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uday Kumar Kundu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Biletskyi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b00413" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392452v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboudramane Kone" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahama Ouattara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doumad&#233; Zon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Collet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20959/wjpr20183-10988" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351390v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ainsua Martinez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Burton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2018.06.028" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05499447v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Abid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gosselin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.12.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166539v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Saint-Auret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Casarotto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tresse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Parmentier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2017.836" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01382767v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guenin-Mace" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Baron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aab0458" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132513v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Marx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob01091h" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03320888v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Veyron-Churlet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mayau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm5008819" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360754v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Chemtob" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se de Paz-Simon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dietlin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Salmi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.10.146" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFZ41CJM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460546v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Ali Tehfe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schweizer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ysacco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cl&#233;ment" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201400197" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S5SD3WVL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128753v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Schmitt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tarnus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guenin-Mac&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102542" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MC7CBGFF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422938v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalevee" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Roz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Souane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408131v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali Tehfe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Allonas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.1549(2009)" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05155514v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Pierre Prevost" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Forcher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fontaine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2025-3051" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>