--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -636,369 +636,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Molecular Transport Across Oil/Aqueous Interfaces: Insight into “Antagonistic” Binding in Solvent Extraction</w:t>
+                <w:t xml:space="preserve">Editorial: Nanocomposites with interfaces controlled by grafted or adsorbed polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uvinduni Premadasa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vera Bocharova</w:t>
+                <w:t xml:space="preserve">O. Holderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lu Lin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+                <w:t xml:space="preserve">A.-C. Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Heller</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Kruteva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 127 (21), pp.4886-4895. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1117549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.3c00386⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphy.2022.1117549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05251549v1</w:t>
+                <w:t xml:space="preserve">hal-04244930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the absence of structure factors in concentrated colloidal suspensions and nanocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking Molecular Transport Across Oil/Aqueous Interfaces: Insight into “Antagonistic” Binding in Solvent Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uvinduni Premadasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Bocharova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Heller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/s10189-023-00306-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (21), pp.4886-4895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.3c00386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04244864v1</w:t>
+                <w:t xml:space="preserve">hal-05251549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Nanocomposites with interfaces controlled by grafted or adsorbed polymers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Kruteva</w:t>
+                <w:t xml:space="preserve">On the absence of structure factors in concentrated colloidal suspensions and nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10, pp.1117549. </w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46 (6), pp.46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphy.2022.1117549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/s10189-023-00306-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244930v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Tuning Interfaces Impacts the Dynamics and Structure of Polymer Nanocomposites Simultaneously</w:t>
               </w:r>
@@ -1112,282 +1112,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Properties of Nanocomposites by Trapping Them in Deep Metastable States</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent scattering approaches to structure and dynamics of polymer nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kruteva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-C. Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Holderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsapm.1c01623⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.992563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frsfm.2022.992563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03677910v1</w:t>
+                <w:t xml:space="preserve">hal-04244916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent scattering approaches to structure and dynamics of polymer nanocomposites</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tuning the Properties of Nanocomposites by Trapping Them in Deep Metastable States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengping Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Bocharova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajeev Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bobby Carroll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2, pp.992563. </w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (5), pp.3174-3182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frsfm.2022.992563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.1c01623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04244916v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical Role of the Interfacial Layer in Associating Polymers with Microphase Separation</w:t>
               </w:r>
@@ -1788,51 +1788,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Gas Selectivity in Membranes Using Polymer-Grafted Silica Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seung Pyo Jeong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajeev Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2476,51 +2476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Michael Y. Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajeev Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bobby Carroll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2829,425 +2829,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Static Interfacial Polymer Layer by Exploring the Dispersion States of Nanocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The payne effect: primarily polymer-related or filler-related phenomenon?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadhatai Warasitthinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sztucki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher G. Robertson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b04553⟩</w:t>
+              <w:t xml:space="preserve">Rubber Chemistry and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 92 (4), pp.599-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5254/rct.19.80441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02157552v1</w:t>
+                <w:t xml:space="preserve">hal-02566982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Vibrational Probes of Epoxy Gelation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lérys Granado</w:t>
+                <w:t xml:space="preserve">Understanding the Static Interfacial Polymer Layer by Exploring the Dispersion States of Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Bocharova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bobby Carroll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Kempa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+                <w:t xml:space="preserve">Michelle Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomonori Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.9b00508⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (19), pp.17863-17872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b04553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290446v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The payne effect: primarily polymer-related or filler-related phenomenon?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Situ Vibrational Probes of Epoxy Gelation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lérys Granado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kempa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadhatai Warasitthinon</w:t>
+                <w:t xml:space="preserve">Laurence John Gregoriades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Brüning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rubber Chemistry and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 92 (4), pp.599-611. </w:t>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (8), pp.984-988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5254/rct.19.80441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.9b00508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566982v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural correlations tailor conductive properties in polymerized ionic liquids</w:t>
               </w:r>
@@ -3361,295 +3361,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ AFM investigation of slow crack propagation mechanisms in a glassy polymer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetic regimes in the curing process of epoxy-phenol composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lérys Granado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kempa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu George</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bresson</w:t>
+                <w:t xml:space="preserve">Laurence Gregoriades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Brüning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2017.11.019⟩</w:t>
+              <w:t xml:space="preserve">Thermochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 667, pp.185 - 192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tca.2018.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656192v1</w:t>
+                <w:t xml:space="preserve">hal-01881804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic regimes in the curing process of epoxy-phenol composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefan Kempa</w:t>
+                <w:t xml:space="preserve">In situ AFM investigation of slow crack propagation mechanisms in a glassy polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Nziakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Goerke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-C. Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Gregoriades</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+                <w:t xml:space="preserve">Bruno Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 667, pp.185 - 192. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112, pp.109-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tca.2018.07.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2017.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881804v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticle self-assembly: from interactions in suspension to polymer nanocomposites</w:t>
               </w:r>
@@ -7228,1706 +7228,1654 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00498024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of shear rheology with SAXS and BDS in rubber nanocomposites</w:t>
+                <w:t xml:space="preserve">Scattering studies of mesopores templated by (poly)ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference on Broadband Dielectric Spectroscopy and its Applications (BDS2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">International Conference on Neutron Scattering (ICNS) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886649v1</w:t>
+                <w:t xml:space="preserve">hal-05569489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled formation of multi-scale porosity in ionosilica templated by ionic liquid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling of shear rheology with SAXS and BDS in rubber nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numera Shafqat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatoli Serghei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fulchiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'association française de cristallographie (AFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">12th Conference on Broadband Dielectric Spectroscopy and its Applications (BDS2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880102v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keynote lecture on &amp;quot;Filler structure and interfacial layer dynamics of polymer nanocomposites</w:t>
+                <w:t xml:space="preserve">Controlled formation of multi-scale porosity in ionosilica templated by ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilpa Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Alauzun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIS 2023 (European colloid and interface society)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Naples, Italy</w:t>
+              <w:t xml:space="preserve">Colloque de l'association française de cristallographie (AFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880216v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial polymer gradients in nanocomposites studied by small-angle scattering</w:t>
+                <w:t xml:space="preserve">Keynote lecture on &amp;quot;Filler structure and interfacial layer dynamics of polymer nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMC - journées de la matière condensée (SFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">ECIS 2023 (European colloid and interface society)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03817731v1</w:t>
+                <w:t xml:space="preserve">hal-04880216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SANS studies of polymer structure in nanocomposites</w:t>
+                <w:t xml:space="preserve">Interfacial polymer gradients in nanocomposites studied by small-angle scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 years of D11: A history of SANS at ILL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">JMC - journées de la matière condensée (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03817747v1</w:t>
+                <w:t xml:space="preserve">hal-03817731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, Dynamics, and Conductive properties of Polymerized Ionic Liquids.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SANS studies of polymer structure in nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexei Sokolov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Challenges in Polyelectrolyte Science, NAPS workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual Conference Online, France</w:t>
+              <w:t xml:space="preserve">50 years of D11: A history of SANS at ILL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283802v1</w:t>
+                <w:t xml:space="preserve">hal-03817747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Aspects of Nanoparticle Assembly and Polymer Dynamics in Rubber Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure, Dynamics, and Conductive properties of Polymerized Ionic Liquids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Bocharova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Sokolov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Softcomp EUSMI Annual Meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Online meeting, France</w:t>
+              <w:t xml:space="preserve">New Challenges in Polyelectrolyte Science, NAPS workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual Conference Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371649v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small‐angle scattering analysis in polymer nanocomposites: Structure of chains and filler</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some Aspects of Nanoparticle Assembly and Polymer Dynamics in Rubber Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dafne Musino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48èmes journées d'études des polymères (JEPO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GFP section Méditerranée, Oct 2021, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">Softcomp EUSMI Annual Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03377379v1</w:t>
+                <w:t xml:space="preserve">hal-03371649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Aspects of Nanoparticle Assembly and Polymer Dynamics in Rubber Systems.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dafne Musino</w:t>
+                <w:t xml:space="preserve">Small‐angle scattering analysis in polymer nanocomposites: Structure of chains and filler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Oberdisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">199th Technical Meeting, Rubber Division, ACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Virtual Conference Online, United States</w:t>
+              <w:t xml:space="preserve">48èmes journées d'études des polymères (JEPO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GFP section Méditerranée, Oct 2021, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283831v1</w:t>
+                <w:t xml:space="preserve">hal-03377379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and dynamics of polymer nanocomposites with different interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some Aspects of Nanoparticle Assembly and Polymer Dynamics in Rubber Systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dafne Musino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS March Meeting Division of Polymer Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Virtual Conference Online, United States</w:t>
+              <w:t xml:space="preserve">199th Technical Meeting, Rubber Division, ACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtual Conference Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03269436v1</w:t>
+                <w:t xml:space="preserve">hal-03283831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticle assembly and polymer interfacial gradients in nanocomposites studied by small-angle scattering</w:t>
+                <w:t xml:space="preserve">Structure and dynamics of polymer nanocomposites with different interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Bocharova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th year celebration of the Rubber Technology Centre, IIT Kharagpur.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Kharagpur (India, online meeting), India</w:t>
+              <w:t xml:space="preserve">APS March Meeting Division of Polymer Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Virtual Conference Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03371593v1</w:t>
+                <w:t xml:space="preserve">hal-03269436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fishing for polymer and nanoparticles in nanocomposites using SANS, SAXS, and simulations.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoparticle assembly and polymer interfacial gradients in nanocomposites studied by small-angle scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Oberdisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDN 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
+              <w:t xml:space="preserve">40th year celebration of the Rubber Technology Centre, IIT Kharagpur.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Kharagpur (India, online meeting), India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03371634v1</w:t>
+                <w:t xml:space="preserve">hal-03371593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filler structure and interfacial properties in polymer nanocomposites.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fishing for polymer and nanoparticles in nanocomposites using SANS, SAXS, and simulations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Polymer Nanocomposites, DPOLY APS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Virtual Conference Online, United States</w:t>
+              <w:t xml:space="preserve">JDN 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283839v1</w:t>
+                <w:t xml:space="preserve">hal-03371634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and dynamics of polymer nanocomposites by X-ray and neutron scattering techniques.</w:t>
+                <w:t xml:space="preserve">Filler structure and interfacial properties in polymer nanocomposites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-German opportunities of cooperation to face the European revolution in neutron science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, MLZ, TUM Campus Garching, Germany</w:t>
+              <w:t xml:space="preserve">Symposium on Polymer Nanocomposites, DPOLY APS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Virtual Conference Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141505v1</w:t>
+                <w:t xml:space="preserve">hal-03283839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of adsorbed layers and of chains in polymer nanocomposites</w:t>
+                <w:t xml:space="preserve">Structure and dynamics of polymer nanocomposites by X-ray and neutron scattering techniques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Oberdisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexei Sokolov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Neutron Scattering (ECNS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Saint Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">French-German opportunities of cooperation to face the European revolution in neutron science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, MLZ, TUM Campus Garching, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187661v1</w:t>
+                <w:t xml:space="preserve">hal-02141505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving mechanical properties in glassy polymer nanocomposites: effect of molecular weight</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure of adsorbed layers and of chains in polymer nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Bocharova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Sokolov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">255th National Meeting of the American-Chemical-Society (ACS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, New Orleans, LA, United States. pp.50</w:t>
+              <w:t xml:space="preserve">European Conference on Neutron Scattering (ECNS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876921v1</w:t>
+                <w:t xml:space="preserve">hal-02187661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning local nanoparticle arrangements and dynamical properties in polymer nanocomposites by grafting of small molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving mechanical properties in glassy polymer nanocomposites: effect of molecular weight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Bocharova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kisliuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Sokolov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">255th National Meeting of the American-Chemical-Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, New Orleans, LA, United States. pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876954v1</w:t>
+                <w:t xml:space="preserve">hal-01876921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregate formation of surface-modofoed nanoparticles in solvent and polymer nanocomposites</w:t>
               </w:r>
@@ -9002,1080 +8950,1119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale reversibility and non-linear effects in polymer nanocomposites under strain cycles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edouard Chauveau</w:t>
+                <w:t xml:space="preserve">Tuning local nanoparticle arrangements and dynamical properties in polymer nanocomposites by grafting of small molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dafne Musino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Bocharova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR SLAMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Hyères, France</w:t>
+              <w:t xml:space="preserve">255th National Meeting of the American-Chemical-Society (ACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, New Orleans, LA, United States. pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01932950v1</w:t>
+                <w:t xml:space="preserve">hal-01876954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregate formation of surface-modified nanoparticles in solvents and polymer nanocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoscale reversibility and non-linear effects in polymer nanocomposites under strain cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Marie Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Sino-French Bilateral Workshop on Macromolecules and Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Wuhan, China</w:t>
+              <w:t xml:space="preserve">GDR SLAMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919743v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-angle scattering analysis of the structure of chains and filler in polymer nanocomposites</w:t>
+                <w:t xml:space="preserve">Aggregate formation of surface-modified nanoparticles in solvents and polymer nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dafné Musino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS rubber division meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Beechwood (Ohio), United States</w:t>
+              <w:t xml:space="preserve">5th Sino-French Bilateral Workshop on Macromolecules and Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01920709v1</w:t>
+                <w:t xml:space="preserve">hal-01919743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of chains and filler in polymer nanocomposites: impact of small beads and small molecules</w:t>
+                <w:t xml:space="preserve">Small-angle scattering analysis of the structure of chains and filler in polymer nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Oberdisse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guilhem P. Baeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Discussion Meeting on Relaxations in Complex Systems (8IDMRCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Wisla, Poland</w:t>
+              <w:t xml:space="preserve">ACS rubber division meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Beechwood (Ohio), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919759v1</w:t>
+                <w:t xml:space="preserve">hal-01920709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron scattering on polymer nanocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure of chains and filler in polymer nanocomposites: impact of small beads and small molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dafne Musino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem P. Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HBS science case workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Unkel, Germany</w:t>
+              <w:t xml:space="preserve">8th International Discussion Meeting on Relaxations in Complex Systems (8IDMRCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Wisla, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01552103v1</w:t>
+                <w:t xml:space="preserve">hal-01919759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filler structure and segmental dynamics in polymer nanocomposites</w:t>
+                <w:t xml:space="preserve">Neutron scattering on polymer nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dafne Musino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Diffusion Neutronique 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Carry le Rouet, France</w:t>
+              <w:t xml:space="preserve">HBS science case workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Unkel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01552098v1</w:t>
+                <w:t xml:space="preserve">hal-01552103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of local density in nanoparticle assemblies by correlation hole analysis</w:t>
+                <w:t xml:space="preserve">Filler structure and segmental dynamics in polymer nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dafne Musino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurofillers Polymer Blends 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Hersonissos, Greece</w:t>
+              <w:t xml:space="preserve">Journées de la Diffusion Neutronique 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Carry le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01552100v1</w:t>
+                <w:t xml:space="preserve">hal-01552098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chain structure of polymer nanocomposites using small-angle neutron scattering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of local density in nanoparticle assemblies by correlation hole analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Oberdisse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuteration for Neutron Scattering – DEUNET Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Eurofillers Polymer Blends 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01920749v1</w:t>
+                <w:t xml:space="preserve">hal-01552100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the structure of polymer nanocomposites by grafting small molecules or long chains on filler particles</w:t>
+                <w:t xml:space="preserve">Chain structure of polymer nanocomposites using small-angle neutron scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guilhem P. Baeza</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bunsen discussion meeting on 'Neutrons in chemistry'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bielefeld, Germany</w:t>
+              <w:t xml:space="preserve">Deuteration for Neutron Scattering – DEUNET Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01920812v1</w:t>
+                <w:t xml:space="preserve">hal-01920749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure de nanocomposites polymères</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tuning the structure of polymer nanocomposites by grafting small molecules or long chains on filler particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Schmitt-Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem P. Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45ème Colloque National du GFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">Bunsen discussion meeting on 'Neutrons in chemistry'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bielefeld, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01408849v1</w:t>
+                <w:t xml:space="preserve">hal-01920812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress in polymer and filler structure in nanocomposites</w:t>
+                <w:t xml:space="preserve">Structure de nanocomposites polymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International workshop on soft condensed matter physics and biological systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Fes, Morocco</w:t>
+              <w:t xml:space="preserve">45ème Colloque National du GFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01408861v1</w:t>
+                <w:t xml:space="preserve">hal-01408849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrast-matching gone wrong? A study of polymer conformation in nanocomposites</w:t>
               </w:r>
@@ -10271,1931 +10258,1892 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrast-matching gone wrong? A study of polymer conformation in nanocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent progress in polymer and filler structure in nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Oberdisse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCNS Workshop 2015: Neutron Scattering on Nano-Structured Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Tutzing, Germany</w:t>
+              <w:t xml:space="preserve">3rd International workshop on soft condensed matter physics and biological systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Fes, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297465v1</w:t>
+                <w:t xml:space="preserve">hal-01408861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanisms of fracture propagation in glassy polymers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fischer</w:t>
+                <w:t xml:space="preserve">Contrast-matching gone wrong? A study of polymer conformation in nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop: Chemical and Structural Transformations in Materials under Mechanical Load</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">JCNS Workshop 2015: Neutron Scattering on Nano-Structured Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Tutzing, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066331v1</w:t>
+                <w:t xml:space="preserve">hal-01297465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale filler structure and dynamics in simplified industrial nanocomposites combining SAXS and BDS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micromechanisms of fracture propagation in glassy polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Ciccotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Nziakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Workshop: Chemical and Structural Transformations in Materials under Mechanical Load</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174391v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress in polymer and filler structure in polymer nanocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale filler structure and dynamics in simplified industrial nanocomposites combining SAXS and BDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Baeza</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Alegria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd international conference on nanoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Brasilia, Brazil</w:t>
+              <w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297459v1</w:t>
+                <w:t xml:space="preserve">hal-01174391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des petites billes (de silice) bien sages, coiffées et rangées: les nanocomposites vus par diffusion aux petits angles</w:t>
+                <w:t xml:space="preserve">Recent progress in polymer and filler structure in polymer nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Baeza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Colloque sur les Systèmes Anisotropes Auto-organisés (CFCL 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Autrans, France</w:t>
+              <w:t xml:space="preserve">3rd international conference on nanoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Brasilia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297480v1</w:t>
+                <w:t xml:space="preserve">hal-01297459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chain signal in nanolatex based nanocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des petites billes (de silice) bien sages, coiffées et rangées: les nanocomposites vus par diffusion aux petits angles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECNS2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Zaragoza, Spain</w:t>
+              <w:t xml:space="preserve">17ème Colloque sur les Systèmes Anisotropes Auto-organisés (CFCL 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174407v1</w:t>
+                <w:t xml:space="preserve">hal-01297480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chain signal in nanolatex based nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Conference on Small Angle Scattering (SAS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">ECNS2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195992v1</w:t>
+                <w:t xml:space="preserve">hal-01174407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrast matching gone wrong? A study of chain conformation in polymer nanocomposites.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+                <w:t xml:space="preserve">Chain signal in nanolatex based nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Schweins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sousai Appavou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV Sino-French Symposium on Polymers and Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">16th Conference on Small Angle Scattering (SAS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297477v1</w:t>
+                <w:t xml:space="preserve">hal-01195992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure analysis by small-angle scattering of polymer nanocomposites: from model to industrial systems</w:t>
+                <w:t xml:space="preserve">Contrast matching gone wrong? A study of chain conformation in polymer nanocomposites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIII Congrès général de la SFP, minicolloque 'polymères'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">IV Sino-French Symposium on Polymers and Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297470v1</w:t>
+                <w:t xml:space="preserve">hal-01297477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and rheology of model nanocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure analysis by small-angle scattering of polymer nanocomposites: from model to industrial systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thématique du labex Chemisyst 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, France</w:t>
+              <w:t xml:space="preserve">XXIII Congrès général de la SFP, minicolloque 'polymères'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01071961v1</w:t>
+                <w:t xml:space="preserve">hal-01297470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of aggregate formation in highly-filled simplified industrial nanocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and rheology of model nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Oberdisse</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Couty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Bad Honnef, Germany</w:t>
+              <w:t xml:space="preserve">Ecole thématique du labex Chemisyst 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01920771v1</w:t>
+                <w:t xml:space="preserve">hal-01071961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion of modified silica alumina nanoparticles in water</w:t>
+                <w:t xml:space="preserve">Mechanisms of aggregate formation in highly-filled simplified industrial nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Alegría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Couty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e Journées de la diffusion neutronique (JDN22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Ile d'Oléron, France</w:t>
+              <w:t xml:space="preserve">Soft Matter Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Bad Honnef, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921110v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion of modified silica alumina nanoparticles in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Schmitt-Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amélie Banc</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan G. Alauzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR AMC2 Approches Multiphysiques pour les Colloïdes Concentrés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Carcan-Maubuisson, France</w:t>
+              <w:t xml:space="preserve">22e Journées de la diffusion neutronique (JDN22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Ile d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01920907v1</w:t>
+                <w:t xml:space="preserve">hal-01921110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing nanocomposites structure via Broadband Dielectric Spectroscopy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dispersion of modified silica alumina nanoparticles in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Schmitt-Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hubert Mutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoftComp/ESMI annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">GDR AMC2 Approches Multiphysiques pour les Colloïdes Concentrés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Carcan-Maubuisson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00998797v1</w:t>
+                <w:t xml:space="preserve">hal-01920907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocomposites pour l'industrie pneumatiques: Compréhension des relations Structure / Propriétés</w:t>
+                <w:t xml:space="preserve">Probing nanocomposites structure via Broadband Dielectric Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Baeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Alegria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des polyméristes languedociens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SoftComp/ESMI annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870458v1</w:t>
+                <w:t xml:space="preserve">hal-00998797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Determination of Local Order in Polymers with Complex Monomeric Units</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanocomposites pour l'industrie pneumatiques: Compréhension des relations Structure / Propriétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure of disordered systems and the new 7C2 spectrometer at the LLB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Saclay, France</w:t>
+              <w:t xml:space="preserve">Journée des polyméristes languedociens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863491v1</w:t>
+                <w:t xml:space="preserve">hal-00870458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined study of structure and dynamics in simplified industrial nanocomposites silica/SBR</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural Determination of Local Order in Polymers with Complex Monomeric Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual ESMI/Softcomp meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Rimini, France</w:t>
+              <w:t xml:space="preserve">Structure of disordered systems and the new 7C2 spectrometer at the LLB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822935v1</w:t>
+                <w:t xml:space="preserve">hal-00863491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of highly loaded simplified industrial nanocomposites</w:t>
               </w:r>
@@ -12283,578 +12231,699 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanolatex based nanocomposites: control of the filler structure and reinforcement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Chirat</w:t>
+                <w:t xml:space="preserve">Structure of highly charged simplified industrial nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem P. Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion GDR AMC2</w:t>
+              <w:t xml:space="preserve">GDR AMC2 Approches Multiphysiques pour les Colloïdes Concentrés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00912585v1</w:t>
+                <w:t xml:space="preserve">hal-01920873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of highly charged simplified industrial nanocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanolatex based nanocomposites: control of the filler structure and reinforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Oberdisse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR AMC2 Approches Multiphysiques pour les Colloïdes Concentrés</w:t>
+              <w:t xml:space="preserve">Réunion GDR AMC2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01920873v1</w:t>
+                <w:t xml:space="preserve">hal-00912585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of chain structure in nanocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined study of structure and dynamics in simplified industrial nanocomposites silica/SBR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Alegria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Oberdisse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Rossat-Mignot (JDN21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Sète, France</w:t>
+              <w:t xml:space="preserve">Annual ESMI/Softcomp meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Rimini, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00832331v1</w:t>
+                <w:t xml:space="preserve">hal-00822935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdiffusion de chaînes marquées dans des nanocomposites modèles silice-latex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of chain structure in nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Tatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFP2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Pau, France</w:t>
+              <w:t xml:space="preserve">Journées Rossat-Mignot (JDN21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00642255v1</w:t>
+                <w:t xml:space="preserve">hal-00832331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local structure of Poly(methyl methacrylate). A combined study by Neutron Diffraction and MD-Simulation</w:t>
+                <w:t xml:space="preserve">Interdiffusion de chaînes marquées dans des nanocomposites modèles silice-latex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Tatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">D7 Millenium Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">GFP2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498030v1</w:t>
+                <w:t xml:space="preserve">hal-00642255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Local structure of Poly(methyl methacrylate). A combined study by Neutron Diffraction and MD-Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D7 Millenium Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Direct Microscopic Observation of Structural Relaxations in Systems with Tunable Dynamic Asymmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SoftComp Workshop - Universal Aspects in Soft Matter Slow Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00498027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12864,51 +12933,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and segmental dynamics of industrially relevant polymer nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12918,70 +12987,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andreas Schönhals; Paulina Szymoniak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamics of Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.251-290, 2022, Advances in Dielectrics, 978-3-030-89723. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-89723-9_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12991,159 +13060,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holographic study of heterogeneous dynamics by Amplitude Time Resolved Correlation (ATRC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A M Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A C Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of formulation on multi-scale structure and segmental dynamics in simplified industrial nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dafne Musino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13202,113 +13271,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Colloid and Interface Society Conference 2017 (ECIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of formulation on multi-scale structure and dynamics of polymer/silica nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dafne Musino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Meissner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13327,51 +13396,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Soft Matter Conference – ISMC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13381,91 +13450,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutrons et matière molle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13484,65 +13553,65 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Cousin; Anne-Caroline Genix; Isabelle Grillo; Jacques Jestin; Julian Oberdisse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Journées de la diffusion neutronique (JDN17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, La Grande Motte, France. EDP Sciences, 2010, Neutrons et matière molle (JDN17), 978-2-7598-0591-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId303"/>
+      <w:footerReference w:type="default" r:id="rId304"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13689,51 +13758,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05344531v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Genix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Sharma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cansu Akkaya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Kohlbrecher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c11985" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05344552v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numera Shafqat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Ann Charles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw Kozak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127927" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687748v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Oberdisse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonn&#233;-George" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr06213a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04244883v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Bocharova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobby Carroll" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chauveau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13040748" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251549v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uvinduni Premadasa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Heller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c00386" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04244864v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-023-00306-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04244930v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Holderer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Genix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kruteva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.1117549" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04244949v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c18083" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677910v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengping Zhou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Kumar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.1c01623" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04244916v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsfm.2022.992563" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259378v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirui Ge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subarea Samanta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tress" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingrui Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunyue Xing" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.1c00275" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181032v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng-Fei Cao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomonori Saito" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.0c00778" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384179v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sztucki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c06971" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322429v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Pyo Jeong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Popov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congyi Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c00803" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880945v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwang Cheng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c00496" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004954v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafne Musino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Alegria" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01506" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004917v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanyarat Boonsomwong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromental" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonne-George" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122168" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564183v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR09395H" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617024v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Michael Y. Carrillo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c00180" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908124v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Farago" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.0c00369" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131544v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kisliuk" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sala" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh C. Osti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c07549" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157552v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lehmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b04553" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02290446v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;rys Granado" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kempa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence John Gregoriades" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Br&#252;ning" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.9b00508" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566982v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhatai Warasitthinon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G. Robertson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.19.80441" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283722v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Doughty" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Zhao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp02268f" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656192v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nziakou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goerke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bresson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.11.019" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01881804v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gregoriades" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2018.07.019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850465v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm00430g" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768107v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafn&#233; Musino" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chauss&#233;e" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Meissner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b03932" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925066v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b13109" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627751v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Schmitt-Pauly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan G. Alauzun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hubert Mutin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b01371" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580193v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fayolle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Papon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00954" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653297v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm01640a" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580200v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Cors" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Wrede" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Anselmetti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b01199" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317973v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schmitt Pauly" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jestin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.04.073" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QHST1P4V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307989v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Baeza" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Paupy-Peyronnet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Degrandcourt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Couty" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5FD00117J" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408800v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem P. Baeza" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.08.028" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221446v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrero" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sousai Appavou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02833" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201618v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Saalwaechter" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.07.045" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180499v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp01925g" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250177v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2015.10.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203353v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Banc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dupas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schweins" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01424" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110040v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp04597a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110034v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gummel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm01095g" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993789v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chirat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500465n" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687714v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Mujtaba" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz500137e" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854383v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petitjean" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma401016d" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767771v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma302248p" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700773v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gerstl" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Schneider" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuxman" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zamponi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frick" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma3003399" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674994v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Tatou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainara Imaz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Forcada" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Schweins" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma202308c" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679898v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Arbe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Colmenero" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Wuttke" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Richter" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma202653k" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642252v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma2012893" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498039v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arbe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arrese-Igor" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colmenero" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richter" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma902833h" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498017v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouquet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b807192f" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-M0PP8S5R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498024v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2918497" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886649v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Robin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fulchiron" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880102v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880216v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817731v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817747v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283802v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sokolov" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371649v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377379v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283831v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269436v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371593v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371634v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283839v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141505v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187661v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876921v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876954v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876996v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932950v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Marie Philippe" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cipelletti" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919743v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920709v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919759v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552103v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552098v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552100v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920749v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920812v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408849v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408861v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297463v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408812v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297465v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066331v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciccotti" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fischer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174391v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297459v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297480v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174407v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195992v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297477v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297470v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071961v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920771v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Alegr&#237;a" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921110v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920907v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998797v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870458v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863491v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822935v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881492v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912585v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920873v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832331v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642255v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498030v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498027v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817994v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89723-9_9" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922247v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Philippe" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cipelletti" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Genix" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gross" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876982v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876989v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Papon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922358v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05344531v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Genix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Sharma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cansu Akkaya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Kohlbrecher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c11985" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05344552v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numera Shafqat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Ann Charles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw Kozak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127927" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687748v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Oberdisse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonn&#233;-George" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr06213a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04244883v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Bocharova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobby Carroll" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chauveau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13040748" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04244930v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Holderer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Genix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kruteva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.1117549" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251549v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uvinduni Premadasa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Heller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c00386" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04244864v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-023-00306-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04244949v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c18083" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04244916v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsfm.2022.992563" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677910v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengping Zhou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Kumar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.1c01623" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259378v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirui Ge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subarea Samanta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tress" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingrui Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunyue Xing" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.1c00275" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181032v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng-Fei Cao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomonori Saito" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.0c00778" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384179v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sztucki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c06971" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322429v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Pyo Jeong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Popov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congyi Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c00803" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880945v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwang Cheng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c00496" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004954v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafne Musino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Alegria" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01506" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004917v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanyarat Boonsomwong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromental" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonne-George" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122168" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564183v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR09395H" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617024v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Michael Y. Carrillo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c00180" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908124v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Farago" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.0c00369" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131544v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kisliuk" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sala" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh C. Osti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c07549" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566982v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhatai Warasitthinon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G. Robertson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.19.80441" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157552v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lehmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b04553" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02290446v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;rys Granado" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kempa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence John Gregoriades" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Br&#252;ning" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.9b00508" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283722v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Doughty" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Zhao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp02268f" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01881804v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gregoriades" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2018.07.019" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656192v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nziakou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goerke" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bresson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.11.019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850465v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm00430g" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768107v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafn&#233; Musino" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chauss&#233;e" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Meissner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b03932" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925066v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b13109" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627751v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Schmitt-Pauly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan G. Alauzun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hubert Mutin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b01371" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580193v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fayolle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Papon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00954" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653297v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm01640a" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580200v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Cors" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Wrede" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Anselmetti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b01199" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317973v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schmitt Pauly" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jestin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.04.073" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QHST1P4V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307989v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Baeza" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Paupy-Peyronnet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Degrandcourt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Couty" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5FD00117J" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408800v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem P. Baeza" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.08.028" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221446v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrero" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sousai Appavou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02833" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201618v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Saalwaechter" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.07.045" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180499v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp01925g" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250177v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2015.10.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203353v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Banc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dupas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schweins" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01424" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110040v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp04597a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110034v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gummel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm01095g" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993789v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chirat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500465n" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687714v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Mujtaba" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz500137e" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854383v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petitjean" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma401016d" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767771v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma302248p" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700773v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gerstl" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Schneider" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuxman" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zamponi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frick" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma3003399" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674994v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Tatou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainara Imaz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Forcada" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Schweins" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma202308c" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679898v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Arbe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Colmenero" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Wuttke" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Richter" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma202653k" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642252v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma2012893" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498039v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arbe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arrese-Igor" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colmenero" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richter" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma902833h" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498017v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouquet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b807192f" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-M0PP8S5R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498024v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2918497" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569489v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886649v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Robin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fulchiron" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880102v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880216v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817731v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817747v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283802v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sokolov" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371649v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377379v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283831v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269436v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371593v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371634v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283839v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141505v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187661v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876921v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876996v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876954v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932950v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Marie Philippe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cipelletti" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919743v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920709v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919759v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552103v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552098v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552100v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920749v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920812v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408849v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297463v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408812v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408861v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297465v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066331v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciccotti" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fischer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174391v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297459v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297480v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174407v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195992v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297477v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297470v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071961v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920771v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Alegr&#237;a" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921110v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920907v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998797v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870458v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863491v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881492v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920873v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912585v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822935v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832331v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642255v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498030v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498027v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817994v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89723-9_9" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922247v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Philippe" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cipelletti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Genix" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gross" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876982v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876989v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Papon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922358v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>