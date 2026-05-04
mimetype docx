--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -66,12870 +66,12870 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (56)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scattering studies of mesopores templated by (poly)ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Neutron Scattering (ICNS) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Copenhague, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupling of shear rheology with SAXS and BDS in rubber nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numera Shafqat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatoli Serghei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fulchiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th Conference on Broadband Dielectric Spectroscopy and its Applications (BDS2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controlled formation of multi-scale porosity in ionosilica templated by ionic liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilpa Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Alauzun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hesemann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l'association française de cristallographie (AFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keynote lecture on &amp;quot;Filler structure and interfacial layer dynamics of polymer nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECIS 2023 (European colloid and interface society)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Naples, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interfacial polymer gradients in nanocomposites studied by small-angle scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JMC - journées de la matière condensée (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SANS studies of polymer structure in nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 years of D11: A history of SANS at ILL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure and dynamics of polymer nanocomposites with different interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Bocharova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">APS March Meeting Division of Polymer Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Virtual Conference Online, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanoparticle assembly and polymer interfacial gradients in nanocomposites studied by small-angle scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40th year celebration of the Rubber Technology Centre, IIT Kharagpur.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Kharagpur (India, online meeting), India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fishing for polymer and nanoparticles in nanocomposites using SANS, SAXS, and simulations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JDN 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Small‐angle scattering analysis in polymer nanocomposites: Structure of chains and filler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">48èmes journées d'études des polymères (JEPO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GFP section Méditerranée, Oct 2021, Porquerolles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some Aspects of Nanoparticle Assembly and Polymer Dynamics in Rubber Systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dafne Musino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">199th Technical Meeting, Rubber Division, ACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtual Conference Online, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure, Dynamics, and Conductive properties of Polymerized Ionic Liquids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Bocharova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Challenges in Polyelectrolyte Science, NAPS workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual Conference Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some Aspects of Nanoparticle Assembly and Polymer Dynamics in Rubber Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dafne Musino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Softcomp EUSMI Annual Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online meeting, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filler structure and interfacial properties in polymer nanocomposites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium on Polymer Nanocomposites, DPOLY APS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Virtual Conference Online, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure of adsorbed layers and of chains in polymer nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Bocharova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Conference on Neutron Scattering (ECNS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint Petersburg, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure and dynamics of polymer nanocomposites by X-ray and neutron scattering techniques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French-German opportunities of cooperation to face the European revolution in neutron science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, MLZ, TUM Campus Garching, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aggregate formation of surface-modofoed nanoparticles in solvent and polymer nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dafne Musino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Self-Assembly of Colloidal Systems (SACS 18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuning local nanoparticle arrangements and dynamical properties in polymer nanocomposites by grafting of small molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dafne Musino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Bocharova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">255th National Meeting of the American-Chemical-Society (ACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, New Orleans, LA, United States. pp.50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanoscale reversibility and non-linear effects in polymer nanocomposites under strain cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Marie Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GDR SLAMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Hyères, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aggregate formation of surface-modified nanoparticles in solvents and polymer nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dafné Musino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th Sino-French Bilateral Workshop on Macromolecules and Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Wuhan, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving mechanical properties in glassy polymer nanocomposites: effect of molecular weight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Bocharova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kisliuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">255th National Meeting of the American-Chemical-Society (ACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, New Orleans, LA, United States. pp.50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Small-angle scattering analysis of the structure of chains and filler in polymer nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS rubber division meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Beechwood (Ohio), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure of chains and filler in polymer nanocomposites: impact of small beads and small molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dafne Musino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem P. Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Discussion Meeting on Relaxations in Complex Systems (8IDMRCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Wisla, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neutron scattering on polymer nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HBS science case workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Unkel, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filler structure and segmental dynamics in polymer nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dafne Musino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de la Diffusion Neutronique 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Carry le Rouet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of local density in nanoparticle assemblies by correlation hole analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurofillers Polymer Blends 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Hersonissos, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chain structure of polymer nanocomposites using small-angle neutron scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuteration for Neutron Scattering – DEUNET Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Oxford, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuning the structure of polymer nanocomposites by grafting small molecules or long chains on filler particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Schmitt-Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem P. Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bunsen discussion meeting on 'Neutrons in chemistry'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bielefeld, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure de nanocomposites polymères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45ème Colloque National du GFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent progress in polymer and filler structure in nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International workshop on soft condensed matter physics and biological systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Fes, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrast-matching gone wrong? A study of polymer conformation in nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24e Journées de la Diffusion Neutronique, JDN24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Carqueirane, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrast matching gone wrong? Nanocomposites seen by SANS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Schweins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Soft Matter Conference – ISMC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent progress in polymer and filler structure in polymer nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd international conference on nanoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Brasilia, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des petites billes (de silice) bien sages, coiffées et rangées: les nanocomposites vus par diffusion aux petits angles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème Colloque sur les Systèmes Anisotropes Auto-organisés (CFCL 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Autrans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chain signal in nanolatex based nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECNS2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Zaragoza, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-scale filler structure and dynamics in simplified industrial nanocomposites combining SAXS and BDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Alegria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micromechanisms of fracture propagation in glassy polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Ciccotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Nziakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop: Chemical and Structural Transformations in Materials under Mechanical Load</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Lausanne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chain signal in nanolatex based nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Schweins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sousai Appavou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th Conference on Small Angle Scattering (SAS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrast matching gone wrong? A study of chain conformation in polymer nanocomposites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV Sino-French Symposium on Polymers and Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure analysis by small-angle scattering of polymer nanocomposites: from model to industrial systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIII Congrès général de la SFP, minicolloque 'polymères'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrast-matching gone wrong? A study of polymer conformation in nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JCNS Workshop 2015: Neutron Scattering on Nano-Structured Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Tutzing, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure and rheology of model nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole thématique du labex Chemisyst 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanisms of aggregate formation in highly-filled simplified industrial nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Alegría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soft Matter Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Bad Honnef, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispersion of modified silica alumina nanoparticles in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Schmitt-Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan G. Alauzun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22e Journées de la diffusion neutronique (JDN22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Ile d'Oléron, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispersion of modified silica alumina nanoparticles in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Schmitt-Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hubert Mutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GDR AMC2 Approches Multiphysiques pour les Colloïdes Concentrés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Carcan-Maubuisson, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probing nanocomposites structure via Broadband Dielectric Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Alegria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SoftComp/ESMI annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Heraklion, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combined study of structure and dynamics in simplified industrial nanocomposites silica/SBR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Alegria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual ESMI/Softcomp meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Rimini, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural Determination of Local Order in Polymers with Complex Monomeric Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Structure of disordered systems and the new 7C2 spectrometer at the LLB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Saclay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure of highly loaded simplified industrial nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GFP/BPG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Roubaix, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanolatex based nanocomposites: control of the filler structure and reinforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réunion GDR AMC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Sète, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure of highly charged simplified industrial nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem P. Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GDR AMC2 Approches Multiphysiques pour les Colloïdes Concentrés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Sète, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observation of chain structure in nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Tatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Rossat-Mignot (JDN21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Sète, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanocomposites pour l'industrie pneumatiques: Compréhension des relations Structure / Propriétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des polyméristes languedociens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interdiffusion de chaînes marquées dans des nanocomposites modèles silice-latex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Tatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GFP2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local structure of Poly(methyl methacrylate). A combined study by Neutron Diffraction and MD-Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D7 Millenium Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct Microscopic Observation of Structural Relaxations in Systems with Tunable Dynamic Asymmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SoftComp Workshop - Universal Aspects in Soft Matter Slow Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, San Sebastian, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous Decoration of Ionic Mesopores by Ionic and Poly(Ionic) Liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shilpa Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cansu Akkaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Alauzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Kohlbrecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (33), pp.47532-47542. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.5c11985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of shear rheology and SAXS of rubber-carbon black nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numera Shafqat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole-Ann Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radosław Kozak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 317, pp.127927. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymer.2024.127927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled formation of multi-scale porosity in ionosilica templated by ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shilpa Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Alauzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dieudonné-George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (12), pp.6053-6067. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d3nr06213a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Graft Length on Nanocomposite Structure and Interfacial Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking Molecular Transport Across Oil/Aqueous Interfaces: Insight into “Antagonistic” Binding in Solvent Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uvinduni Premadasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Bocharova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Edouard Chauveau</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Heller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano13040748⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (21), pp.4886-4895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.3c00386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244883v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Nanocomposites with interfaces controlled by grafted or adsorbed polymers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">On the absence of structure factors in concentrated colloidal suspensions and nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphy.2022.1117549⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46 (6), pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/s10189-023-00306-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244930v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Molecular Transport Across Oil/Aqueous Interfaces: Insight into “Antagonistic” Binding in Solvent Extraction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Influence of the Graft Length on Nanocomposite Structure and Interfacial Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Bocharova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">William Heller</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bobby Carroll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dieudonné-George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.3c00386⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (4), pp.748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano13040748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05251549v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the absence of structure factors in concentrated colloidal suspensions and nanocomposites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Editorial: Nanocomposites with interfaces controlled by grafted or adsorbed polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Holderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-C. Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kruteva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/s10189-023-00306-6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1117549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphy.2022.1117549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244864v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Tuning Interfaces Impacts the Dynamics and Structure of Polymer Nanocomposites Simultaneously</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Bocharova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bobby Carroll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dieudonné-George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (5), pp.7496-7510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.2c18083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent scattering approaches to structure and dynamics of polymer nanocomposites</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tuning the Properties of Nanocomposites by Trapping Them in Deep Metastable States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengping Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Bocharova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajeev Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bobby Carroll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frsfm.2022.992563⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (5), pp.3174-3182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.1c01623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04244916v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Properties of Nanocomposites by Trapping Them in Deep Metastable States</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent scattering approaches to structure and dynamics of polymer nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kruteva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-C. Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Holderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsapm.1c01623⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.992563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frsfm.2022.992563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03677910v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Role of the Interfacial Layer in Associating Polymers with Microphase Separation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Turning Rubber into a Glass: Mechanical Reinforcement by Microphase Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Tress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirui Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunyue Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng-Fei Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomonori Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.1c00275⟩</w:t>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (2), pp.197-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.0c00778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259378v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turning Rubber into a Glass: Mechanical Reinforcement by Microphase Separation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tomonori Saito</w:t>
+                <w:t xml:space="preserve">Direct Structural Evidence for Interfacial Gradients in Asymmetric Polymer Nanocomposite Blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Bocharova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bobby Carroll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dieudonné-George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sztucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.0c00778⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (30), pp.36262-36274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c06971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181032v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Structural Evidence for Interfacial Gradients in Asymmetric Polymer Nanocomposite Blends</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving Gas Selectivity in Membranes Using Polymer-Grafted Silica Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seung Pyo Jeong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajeev Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michael Sztucki</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Congyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c06971⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (6), pp.5895-5903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.1c00803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384179v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Gas Selectivity in Membranes Using Polymer-Grafted Silica Nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Congyi Li</w:t>
+                <w:t xml:space="preserve">Critical Role of the Interfacial Layer in Associating Polymers with Microphase Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirui Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subarea Samanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Tress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingrui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunyue Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.1c00803⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (9), pp.4246-4256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.1c00275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322429v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Reduction in Amplitude of the Interfacial Segmental Dynamics in Polymer Nanocomposites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vera Bocharova</w:t>
+                <w:t xml:space="preserve">Rejuvenating the structure and rheological properties of silica nanocomposites based on natural rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanyarat Boonsomwong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shiwang Cheng</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Fromental</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dieudonne-George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c00496⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 189, pp.122168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880945v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partition of Coating Agents between Nanoparticle Interfaces and the Polymer in Nanocomposites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Structural identification of percolation of nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dafne Musino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Oberdisse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c01506⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (6), pp.3907-3915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NR09395H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004954v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rejuvenating the structure and rheological properties of silica nanocomposites based on natural rubber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kanyarat Boonsomwong</w:t>
+                <w:t xml:space="preserve">Addition of Short Polymer Chains Mechanically Reinforces Glassy Poly(2-vinylpyridine)-Silica Nanoparticle Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Bocharova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dieudonne-George</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Michael Y. Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajeev Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bobby Carroll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122168⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (4), pp.3427-3438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.0c00180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004917v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural identification of percolation of nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dafne Musino</w:t>
+                <w:t xml:space="preserve">Strong Reduction in Amplitude of the Interfacial Segmental Dynamics in Polymer Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bobby Carroll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Bocharova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiwang Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9NR09395H⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (10), pp.4126-4135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c00496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02564183v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addition of Short Polymer Chains Mechanically Reinforces Glassy Poly(2-vinylpyridine)-Silica Nanoparticle Nanocomposites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vera Bocharova</w:t>
+                <w:t xml:space="preserve">Partition of Coating Agents between Nanoparticle Interfaces and the Polymer in Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dafne Musino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sztucki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Alegria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.0c00180⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (18), pp.8083-8094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c01506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617024v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolving Segmental Polymer Dynamics in Nanocomposites by Incoherent Neutron Spin-Echo Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dafne Musino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bela Farago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Alegria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Macro Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (6), pp.910-916. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsmacrolett.0c00369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Fast Dynamics in Conductivity of Polymerized Ionic Liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Bocharova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kisliuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naresh C. Osti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 124 (46), pp.10539-10545. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c07549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The payne effect: primarily polymer-related or filler-related phenomenon?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding the Static Interfacial Polymer Layer by Exploring the Dispersion States of Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Bocharova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bobby Carroll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomonori Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rubber Chemistry and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5254/rct.19.80441⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (19), pp.17863-17872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b04553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566982v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Static Interfacial Polymer Layer by Exploring the Dispersion States of Nanocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Situ Vibrational Probes of Epoxy Gelation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lérys Granado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kempa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence John Gregoriades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Brüning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tomonori Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b04553⟩</w:t>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (8), pp.984-988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.9b00508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157552v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Vibrational Probes of Epoxy Gelation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frank Brüning</w:t>
+                <w:t xml:space="preserve">The payne effect: primarily polymer-related or filler-related phenomenon?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadhatai Warasitthinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sztucki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher G. Robertson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.9b00508⟩</w:t>
+              <w:t xml:space="preserve">Rubber Chemistry and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 92 (4), pp.599-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5254/rct.19.80441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290446v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural correlations tailor conductive properties in polymerized ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Doughty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingrui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (27), pp.14775-14785. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c9cp02268f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic regimes in the curing process of epoxy-phenol composites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+                <w:t xml:space="preserve">In situ AFM investigation of slow crack propagation mechanisms in a glassy polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Nziakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Goerke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-C. Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tca.2018.07.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112, pp.109-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2017.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881804v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ AFM investigation of slow crack propagation mechanisms in a glassy polymer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bresson</w:t>
+                <w:t xml:space="preserve">Kinetic regimes in the curing process of epoxy-phenol composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lérys Granado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kempa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gregoriades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Brüning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2017.11.019⟩</w:t>
+              <w:t xml:space="preserve">Thermochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 667, pp.185 - 192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tca.2018.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656192v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticle self-assembly: from interactions in suspension to polymer nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (25), pp.5161-5179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c8sm00430g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregate Formation of Surface-Modified Nanoparticles in Solvents and Polymer Nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dafné Musino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chaussée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Meissner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (9), pp.3010-3020. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b03932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing the Mechanical Properties of Glassy Nanocomposites by Tuning Polymer Molecular Weight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Bocharova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kisliuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bobby Carroll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (39), pp.33601-33610. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.8b13109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning Local Nanoparticle Arrangements in TiO2-Polymer Nanocomposites by Grafting of Phosphonic Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Schmitt-Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan G. Alauzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hubert Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (19), pp.7721-7729. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b01371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic Effect of Small Molecules on Large-Scale Structure of Simplified Industrial Nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dafne Musino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (13), pp.5138-5145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b00954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the local density of polydisperse nanoparticle assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (44), pp.8144-8155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c7sm01640a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Core-Shell Microgel-Based Surface Coatings with Linear Thermoresponse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Cors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Wrede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Anselmetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 33 (27), pp.6804-6811. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b01199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580200v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of alumina-silica nanoparticles grafted with alkylphosphonic acids in poly(ethylacrylate) nanocomposites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Schmitt Pauly</w:t>
+                <w:t xml:space="preserve">Revealing nanocomposite filler structures by swelling and small-angle X-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Baeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Sztucki</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Paupy-Peyronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Degrandcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2016.04.073⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 186, pp.295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5FD00117J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01317973v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing nanocomposite filler structures by swelling and small-angle X-ray scattering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent advances in structural and dynamical properties of simplified industrial nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem P. Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5FD00117J⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85, pp.605-6019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.08.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307989v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in structural and dynamical properties of simplified industrial nanocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure of alumina-silica nanoparticles grafted with alkylphosphonic acids in poly(ethylacrylate) nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schmitt Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan G. Alauzun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sztucki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.08.028⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97, pp.138-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2016.04.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408800v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Phase Transfer and Surface Modification of TiO2 Nanoparticles Using Alkylphosphonic Acids: Optimization and Structure of the Organosols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Surface modification of alumina-coated silica nanoparticles in aqueous sols with phosphonic acids and impact on nanoparticle interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schmitt Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan G. Alauzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Sousai Appavou</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sztucki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b02833⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, pp.19173-19182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cp01925g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221446v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depercolation of aggregates upon polymer grafting in simplified industrial nanocomposites studied with dielectric spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Structure and dynamics of polymer nanocomposites studied by X-ray and neutron scattering techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2015.07.045⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (4), pp.293-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cocis.2015.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201618v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface modification of alumina-coated silica nanoparticles in aqueous sols with phosphonic acids and impact on nanoparticle interactions.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Schmitt Pauly</w:t>
+                <w:t xml:space="preserve">Origin of Small-Angle Scattering from Contrast-Matched Nanoparticles: A Study of Chain and Filler Structure in Polymer Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sztucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Schweins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5cp01925g⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (18), pp.6596-6605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b01424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01180499v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and dynamics of polymer nanocomposites studied by X-ray and neutron scattering techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A high-temperature dielectric process as a probe of large-scale silica filler structure in simplified industrial nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Alegria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cocis.2015.10.002⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, pp.1660-1666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cp04597a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250177v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of Small-Angle Scattering from Contrast-Matched Nanoparticles: A Study of Chain and Filler Structure in Polymer Nanocomposites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Banc</w:t>
+                <w:t xml:space="preserve">Simultaneous Phase Transfer and Surface Modification of TiO2 Nanoparticles Using Alkylphosphonic Acids: Optimization and Structure of the Organosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schmitt Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ralf Schweins</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan G. Alauzun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sousai Appavou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b01424⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (40), pp.10966-10974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b02833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203353v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-temperature dielectric process as a probe of large-scale silica filler structure in simplified industrial nanocomposites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Depercolation of aggregates upon polymer grafting in simplified industrial nanocomposites studied with dielectric spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Baeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Alegria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Saalwaechter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4cp04597a⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 73, pp.131-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2015.07.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110040v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of aggregate formation in simplified industrial silica styrene–butadiene nanocomposites: effect of chain mass and grafting on rheology and structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Baeza</w:t>
+                <w:t xml:space="preserve">Tuning Structure and Rheology of Silica-Latex Nanocomposites with the Molecular Weight of Matrix Chains: A Coupled SAXS-TEM-Simulation Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Couty</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4sm01095g⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (9), pp.3219-3230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma500465n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110034v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning Structure and Rheology of Silica-Latex Nanocomposites with the Molecular Weight of Matrix Chains: A Coupled SAXS-TEM-Simulation Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Banc</w:t>
+                <w:t xml:space="preserve">Studying Twin Samples Provides Evidence for a Unique Structure-Determining Parameter in Simplifed Industrial Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Baeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Caillol</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Degrandcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Gummel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Mujtaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma500465n⟩</w:t>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (5), pp.448-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/mz500137e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993789v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying Twin Samples Provides Evidence for a Unique Structure-Determining Parameter in Simplifed Industrial Nanocomposites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Mechanism of aggregate formation in simplified industrial silica styrene–butadiene nanocomposites: effect of chain mass and grafting on rheology and structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Baeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Degrandcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Gummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anas Mujtaba</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/mz500137e⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10, pp.6686-6695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4sm01095g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687714v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of grafting on rheology and structure of a simplified industrial nanocomposite silica/SBR.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Multiscale Filler Structure in Simplified Industrial Nanocomposite Silica/SBR Systems Studied by SAXS and TEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Baeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Degrandcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Gummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 46 (16), pp.6621-6633. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma401016d⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 46 (1), pp.317-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma302248p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854383v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Filler Structure in Simplified Industrial Nanocomposite Silica/SBR Systems Studied by SAXS and TEM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Effect of grafting on rheology and structure of a simplified industrial nanocomposite silica/SBR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Baeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Degrandcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Gummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 46 (1), pp.317-329. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma302248p⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 46 (16), pp.6621-6633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma401016d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767771v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasielastic Neutron Scattering Study on the Dynamics of Poly(alkylene oxide)s</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Frick</w:t>
+                <w:t xml:space="preserve">Modeling of Intermediate Structures and Chain Conformation in Silica-Latex Nanocomposites Observed by SANS During Annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Tatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ainara Imaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Forcada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Schweins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 45 (10), pp.4394-4405. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma3003399⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 45 (3), pp.1663-1675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma202308c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00700773v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Intermediate Structures and Chain Conformation in Silica-Latex Nanocomposites Observed by SANS During Annealing</w:t>
+                <w:t xml:space="preserve">Neutron Scattering and X-ray Investigation of the Structure and Dynamics of Poly(ethyl methacrylate)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arantxa Arbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Colmenero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Wuttke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Richter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 45 (3), pp.1663-1675. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma202308c⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 45 (5), pp.2522-2536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma202653k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674994v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron Scattering and X-ray Investigation of the Structure and Dynamics of Poly(ethyl methacrylate)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quasielastic Neutron Scattering Study on the Dynamics of Poly(alkylene oxide)s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gerstl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.J. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fuxman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zamponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Frick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 45 (5), pp.2522-2536. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma202653k⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 45 (10), pp.4394-4405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma3003399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00679898v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement and Polymer Mobility in Silica-Latex Nanocomposites with Controlled Aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Tatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ainara Imaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Forcada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44 (22), pp.9029-9039. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ma2012893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00642252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics in Poly(n-alkyl methacrylates): A Neutron Scattering, Calorimetric, and Dielectric Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arrese-Igor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colmenero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Richter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 43, pp.3107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ma902833h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00498039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous relaxation of self-assembled alkyl nanodomains in high-order poly(n-alkyl methacrylates)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colmenero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4, pp.1792-1795. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b807192f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00498017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron Scattering Investigation of a Diluted Blend of Poly(ethylene oxide) in Polyethersulfone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arrese-Igor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colmenero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 128, pp.184901. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2918497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00498024v1</w:t>
-              </w:r>
-[...5677 lines deleted...]
-                <w:t xml:space="preserve">hal-00498027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12947,51 +12947,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and segmental dynamics of industrially relevant polymer nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13182,103 +13182,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of formulation on multi-scale structure and segmental dynamics in simplified industrial nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dafne Musino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chaussée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Meissner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Colloid and Interface Society Conference 2017 (ECIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Madrid, Spain</w:t>
@@ -13307,103 +13307,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of formulation on multi-scale structure and dynamics of polymer/silica nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dafne Musino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Meissner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Alegria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Soft Matter Conference – ISMC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Grenoble, France</w:t>
@@ -13503,64 +13503,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Cousin; Anne-Caroline Genix; Isabelle Grillo; Jacques Jestin; Julian Oberdisse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Journées de la diffusion neutronique (JDN17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, La Grande Motte, France. EDP Sciences, 2010, Neutrons et matière molle (JDN17), 978-2-7598-0591-4</w:t>
@@ -13758,51 +13758,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05344531v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Genix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Sharma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cansu Akkaya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Kohlbrecher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c11985" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05344552v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numera Shafqat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Ann Charles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw Kozak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127927" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687748v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Oberdisse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonn&#233;-George" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr06213a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04244883v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Bocharova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobby Carroll" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chauveau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13040748" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04244930v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Holderer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Genix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kruteva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.1117549" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251549v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uvinduni Premadasa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Heller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c00386" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04244864v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-023-00306-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04244949v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c18083" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04244916v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsfm.2022.992563" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677910v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengping Zhou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Kumar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.1c01623" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259378v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirui Ge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subarea Samanta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tress" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingrui Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunyue Xing" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.1c00275" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181032v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng-Fei Cao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomonori Saito" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.0c00778" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384179v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sztucki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c06971" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322429v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Pyo Jeong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Popov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congyi Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c00803" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880945v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwang Cheng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c00496" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004954v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafne Musino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Alegria" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01506" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004917v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanyarat Boonsomwong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromental" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonne-George" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122168" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564183v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR09395H" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617024v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Michael Y. Carrillo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c00180" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908124v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Farago" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.0c00369" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131544v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kisliuk" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sala" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh C. Osti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c07549" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566982v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhatai Warasitthinon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G. Robertson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.19.80441" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157552v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lehmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b04553" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02290446v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;rys Granado" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kempa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence John Gregoriades" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Br&#252;ning" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.9b00508" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283722v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Doughty" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Zhao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp02268f" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01881804v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gregoriades" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2018.07.019" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656192v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nziakou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goerke" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bresson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.11.019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850465v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm00430g" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768107v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafn&#233; Musino" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chauss&#233;e" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Meissner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b03932" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925066v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b13109" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627751v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Schmitt-Pauly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan G. Alauzun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hubert Mutin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b01371" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580193v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fayolle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Papon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00954" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653297v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm01640a" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580200v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Cors" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Wrede" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Anselmetti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b01199" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317973v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schmitt Pauly" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jestin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.04.073" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QHST1P4V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307989v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Baeza" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Paupy-Peyronnet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Degrandcourt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Couty" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5FD00117J" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408800v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem P. Baeza" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.08.028" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221446v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrero" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sousai Appavou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02833" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201618v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Saalwaechter" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.07.045" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180499v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp01925g" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250177v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2015.10.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203353v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Banc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dupas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schweins" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01424" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110040v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp04597a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110034v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gummel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm01095g" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993789v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chirat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500465n" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687714v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Mujtaba" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz500137e" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854383v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petitjean" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma401016d" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767771v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma302248p" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700773v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gerstl" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Schneider" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuxman" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zamponi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frick" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma3003399" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674994v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Tatou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainara Imaz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Forcada" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Schweins" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma202308c" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679898v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Arbe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Colmenero" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Wuttke" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Richter" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma202653k" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642252v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma2012893" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498039v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arbe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arrese-Igor" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colmenero" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richter" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma902833h" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498017v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouquet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b807192f" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-M0PP8S5R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498024v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2918497" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569489v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886649v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Robin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fulchiron" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880102v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880216v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817731v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817747v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283802v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sokolov" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371649v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377379v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283831v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269436v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371593v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371634v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283839v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141505v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187661v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876921v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876996v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876954v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932950v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Marie Philippe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cipelletti" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919743v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920709v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919759v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552103v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552098v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552100v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920749v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920812v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408849v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297463v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408812v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408861v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297465v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066331v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciccotti" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fischer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174391v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297459v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297480v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174407v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195992v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297477v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297470v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071961v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920771v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Alegr&#237;a" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921110v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920907v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998797v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870458v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863491v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881492v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920873v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912585v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822935v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832331v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642255v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498030v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498027v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817994v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89723-9_9" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922247v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Philippe" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cipelletti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Genix" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gross" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876982v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876989v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Papon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922358v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569489v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Genix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886649v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numera Shafqat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Robin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fulchiron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880102v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Oberdisse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Sharma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880216v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817731v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817747v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269436v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Bocharova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sokolov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371593v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371634v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377379v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283831v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafne Musino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283802v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371649v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283839v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187661v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141505v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876996v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876954v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932950v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Banc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Marie Philippe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chauveau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cipelletti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919743v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafn&#233; Musino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876921v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kisliuk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Zhao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920709v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919759v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem P. Baeza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552103v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552098v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552100v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920749v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920812v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Schmitt-Pauly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jestin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408849v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408861v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297463v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408812v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Baeza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Schweins" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297459v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297480v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174407v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174391v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Couty" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Alegria" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066331v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciccotti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nziakou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fischer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195992v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dupas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schweins" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sousai Appavou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297477v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297470v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297465v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071961v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920771v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Alegr&#237;a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921110v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrero" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan G. Alauzun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920907v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hubert Mutin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998797v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822935v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863491v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881492v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912585v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chirat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920873v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832331v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Tatou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870458v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642255v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498030v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498027v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05344531v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cansu Akkaya" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Kohlbrecher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c11985" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05344552v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Ann Charles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw Kozak" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127927" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687748v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonn&#233;-George" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr06213a" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251549v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uvinduni Premadasa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Heller" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c00386" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04244864v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-023-00306-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04244883v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobby Carroll" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13040748" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04244930v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Holderer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Genix" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kruteva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.1117549" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04244949v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c18083" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677910v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengping Zhou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Kumar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.1c01623" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04244916v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsfm.2022.992563" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181032v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tress" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirui Ge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunyue Xing" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng-Fei Cao" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomonori Saito" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.0c00778" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384179v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sztucki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c06971" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322429v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Pyo Jeong" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Popov" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congyi Li" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c00803" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259378v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subarea Samanta" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingrui Li" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.1c00275" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004917v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanyarat Boonsomwong" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromental" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonne-George" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122168" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564183v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR09395H" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617024v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Michael Y. Carrillo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c00180" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880945v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwang Cheng" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c00496" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004954v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01506" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908124v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Farago" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.0c00369" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131544v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sala" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh C. Osti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c07549" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157552v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lehmann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b04553" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02290446v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;rys Granado" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kempa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence John Gregoriades" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Br&#252;ning" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.9b00508" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566982v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhatai Warasitthinon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G. Robertson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.19.80441" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283722v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Doughty" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp02268f" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656192v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goerke" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bresson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.11.019" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01881804v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gregoriades" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2018.07.019" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850465v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm00430g" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768107v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chauss&#233;e" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Meissner" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b03932" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925066v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b13109" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627751v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b01371" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580193v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fayolle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Papon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00954" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653297v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm01640a" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580200v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Cors" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Wrede" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Anselmetti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b01199" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307989v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Paupy-Peyronnet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Degrandcourt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5FD00117J" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408800v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.08.028" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317973v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schmitt Pauly" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.04.073" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QHST1P4V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180499v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp01925g" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250177v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2015.10.002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203353v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01424" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110040v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp04597a" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221446v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02833" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201618v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Saalwaechter" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.07.045" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993789v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillol" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500465n" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687714v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gummel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Mujtaba" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz500137e" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110034v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm01095g" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767771v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petitjean" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma302248p" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854383v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma401016d" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674994v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainara Imaz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Forcada" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma202308c" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679898v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Arbe" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Colmenero" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Wuttke" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Richter" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma202653k" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700773v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gerstl" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Schneider" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuxman" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zamponi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frick" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma3003399" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642252v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma2012893" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498039v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arbe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arrese-Igor" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colmenero" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richter" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma902833h" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498017v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouquet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b807192f" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-M0PP8S5R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498024v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2918497" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817994v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89723-9_9" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922247v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Philippe" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cipelletti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Genix" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gross" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876982v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876989v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Papon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922358v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>