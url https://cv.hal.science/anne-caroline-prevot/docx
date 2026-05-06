--- v0 (2026-03-21)
+++ v1 (2026-05-06)
@@ -72,1503 +72,1507 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Writing ecologically functioning nature: A proposed grid for analyzing popular novels</w:t>
+                <w:t xml:space="preserve">Designing a Digital Platform to Promote Experiences of Nature (EoN) in Early Childhood: A Methodological Model Derived from Action Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Louise Bouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lucas-Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Berrocal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language &amp; Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">International Journal of Early Childhood Environmental Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (2), pp.56-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05112854v1</w:t>
+                <w:t xml:space="preserve">hal-05565258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science knowledge and trust in science in biodiversity citizen science projects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Bedessem</w:t>
+                <w:t xml:space="preserve">Writing ecologically functioning nature: A proposed grid for analyzing popular novels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Dozières</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Julliard</w:t>
+                <w:t xml:space="preserve">Bastien Berrocal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCOM : Journal of Science Communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Language &amp; Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201084v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05112854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science fiction blockbuster movies – A problem or a path to urban greenery?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Science knowledge and trust in science in biodiversity citizen science projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bedessem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dozières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Hedblom</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Axelle Grégoire</w:t>
+                <w:t xml:space="preserve">Romain Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ufug.2022.127661⟩</w:t>
+              <w:t xml:space="preserve">JCOM : Journal of Science Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (01), pp.A05. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/2.22010205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03768370v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientations toward ‘people’ and ‘things’ are associated with nature connectedness in a representative sample of the French adult population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Science fiction blockbuster movies – A problem or a path to urban greenery?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Hedblom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Maurice</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Baudry</w:t>
+                <w:t xml:space="preserve">Axelle Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11625-021-00997-w⟩</w:t>
+              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 74, pp.127661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ufug.2022.127661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03438899v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03768370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do amateurs and citizen science fill the gaps left by scientists?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orientations toward ‘people’ and ‘things’ are associated with nature connectedness in a representative sample of the French adult population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Bessa-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Fontaine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
+                <w:t xml:space="preserve">Emmanuelle Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cois.2021.03.001⟩</w:t>
+              <w:t xml:space="preserve">Sustainability Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (5), pp.1489-1502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11625-021-00997-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219784v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caring for vineyards: Transforming farmer-vine relations and practices in viticulture French farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do amateurs and citizen science fill the gaps left by scientists?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alarcon Margaux</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Benoit Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2020.08.029⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46, pp.83-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cois.2021.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02986591v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enfant et l'expérience de nature. Quel rôle de la littérature?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Between hope and boredom: Attending to long-term related emotions in participatory environmental monitoring programmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gabillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Arpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des livres pour enfants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 246, pp.10/108594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2020.108594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03013168v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02934487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nouvelles relations à la nature pour des changements transformatifs de nos modèles de société ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L'enfant et l'expérience de nature. Quel rôle de la littérature?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des livres pour enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03013173v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03013168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between hope and boredom: Attending to long-term related emotions in participatory environmental monitoring programmes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">De nouvelles relations à la nature pour des changements transformatifs de nos modèles de société ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2020.108594⟩</w:t>
+              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Collection "Responsabilité et environnement", 4 (100), pp.23-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/re1.100.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02934487v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03013173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the emergence of pro-biodiversity practices in citizen scientists of a backyard butterfly survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caring for vineyards: Transforming farmer-vine relations and practices in viticulture French farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alarcon Margaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Deguines</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Pascal Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.136842⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2020.08.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553145v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are protected areas effective in conserving human connection with nature and enhancing pro-environmental behaviours?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the emergence of pro-biodiversity practices in citizen scientists of a backyard butterfly survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Deguines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Princé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Cazalis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
+                <w:t xml:space="preserve">Benoît Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 236, pp.548-555. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 716, pp.136842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2019.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.136842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308702v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban pigeons losing toes due to human activities</w:t>
+                <w:t xml:space="preserve">Large carnivores and zoos as catalysts for engaging the public in the protection of biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jiguet</w:t>
+                <w:t xml:space="preserve">Adriana Consorte-Mccrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Sunnen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ana Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Bainbridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Moss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2019.108241⟩</w:t>
+              <w:t xml:space="preserve">Journal for Nature Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37, pp.133-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/natureconservation.37.39501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02367233v1</w:t>
+                <w:t xml:space="preserve">mnhn-02934393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About smells and nature: an exploratory study on the links between environmental identity, smell sensitivity, and sensory uses of natural spaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Urban pigeons losing toes due to human activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Sunnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Princé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PsyEcology. Revista Bilingüe de Psicología Ambiental / Bilingual Journal of Environmental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21711976.2019.1643987⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 240, pp.108241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2019.108241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02323644v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large carnivores and zoos as catalysts for engaging the public in the protection of biodiversity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">About smells and nature: an exploratory study on the links between environmental identity, smell sensitivity, and sensory uses of natural spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Bainbridge</w:t>
+                <w:t xml:space="preserve">Minh-Xuan Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Moss</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Barbara Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Nature Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 37, pp.133-150. </w:t>
+              <w:t xml:space="preserve">PsyEcology. Revista Bilingüe de Psicología Ambiental / Bilingual Journal of Environmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (1), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/natureconservation.37.39501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21711976.2019.1643987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02934393v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02323644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergences and divergences in understanding the word biodiversity among citizens: A French case study</w:t>
               </w:r>
@@ -1606,51 +1610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Cristina Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Xuan Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 236, pp.332-339. </w:t>
@@ -1682,4379 +1686,4470 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02323663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routine experiences of nature in cities can increase personal commitment toward biodiversity conservation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Are protected areas effective in conserving human connection with nature and enhancing pro-environmental behaviours?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Cazalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alix Cosquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 226, pp.1-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2018.07.008⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 236, pp.548-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2019.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02323563v1</w:t>
+                <w:t xml:space="preserve">hal-02308702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A renewed framework for urban biodiversity governance: urban pigeons as a case-study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Gamers Like It Green: The Significance of Vegetation in Online Gaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Xuan Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Clayton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2018051⟩</w:t>
+              <w:t xml:space="preserve">Ecopsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/eco.2017.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02021422v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02323380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation relative à l’environnement pour stimuler différents niveaux d’engagement environnemental : le cas du dispositif Mon Village Espace de Biodiversité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">L’éducation relative à l’environnement pour stimuler différents niveaux d’engagement environnemental : le cas du dispositif Mon Village Espace de Biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tshibangu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Houte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.23509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05078054v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02323634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small but powerful: The importance of French community gardens for residents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Cristina Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 180, pp.5-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2018.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02323620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation relative à l’environnement pour stimuler différents niveaux d’engagement environnemental : le cas du dispositif Mon Village Espace de Biodiversité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">L’éducation relative à l’environnement pour stimuler différents niveaux d’engagement environnemental : le cas du dispositif Mon Village Espace de Biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tshibangu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-C. Prévot-Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Houte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02323634v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05078054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamers Like It Green: The Significance of Vegetation in Online Gaming</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The Relationship of Childhood Upbringing and University Degree Program to Environmental Identity : Experience in Nature Matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Clayton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mathevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecopsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/eco.2017.0037⟩</w:t>
+              <w:t xml:space="preserve">Environmental Education Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (2), pp.263-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13504622.2016.1249456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02323380v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Relationship of Childhood Upbringing and University Degree Program to Environmental Identity : Experience in Nature Matters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les perceptions des populations locales de la forêt du Karthala aux Comores et du projet de sa mise en protection : une approche par les cartes cognitives et des représentations sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Soilihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Levrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Mathevet</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William’s Dare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Education Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13504622.2016.1249456⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Volume 18 Numéro 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.24881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473219v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les perceptions des populations locales de la forêt du Karthala aux Comores et du projet de sa mise en protection : une approche par les cartes cognitives et des représentations sociales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Routine experiences of nature in cities can increase personal commitment toward biodiversity conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdou Soilihi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">William’s Dare</w:t>
+                <w:t xml:space="preserve">Alix Cosquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.24881⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 226, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2018.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367230v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02323563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social value of conservation initiatives in the workplace</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A renewed framework for urban biodiversity governance: urban pigeons as a case-study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zina Skandrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Marion Desquilbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Assaf Shwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2016.08.019⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (3), pp.280-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2018051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04008827v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exoticism as a Mediator of Everyday Experiences of Nature: an Anthropological Exploration of Soundscape in Zoos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agathe Colléony</w:t>
+                <w:t xml:space="preserve">Mathematical modeling of an urban pigeon population subject to local management strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Martin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10745-017-9937-y⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 288, pp.71-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mbs.2017.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656944v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling of an urban pigeon population subject to local management strategies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Specificities of French community gardens as environmental stewardships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cristina Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mbs.2017.03.002⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (3), pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-09442-220328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01319753v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specificities of French community gardens as environmental stewardships</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exoticism as a Mediator of Everyday Experiences of Nature: an Anthropological Exploration of Soundscape in Zoos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Colléony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Clayton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Saint Jalme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/ES-09442-220328⟩</w:t>
+              <w:t xml:space="preserve">Human Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (5), pp.673 - 682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10745-017-9937-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629384v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of Experience: Toward a New Relationship with Nature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pauline Conversy</w:t>
+                <w:t xml:space="preserve">The social value of conservation initiatives in the workplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Maclouf</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assaf Shwartz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (5), pp.645-651. </w:t>
+              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 157, pp.493-501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/conl.12337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2016.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626794v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What kind of landscape management can counteract the extinction of experience?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformation of Experience: Toward a New Relationship with Nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Clayton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Colléony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Conversy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Maclouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2016.11.010⟩</w:t>
+              <w:t xml:space="preserve">Conservation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (5), pp.645-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/conl.12337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01405720v1</w:t>
+                <w:t xml:space="preserve">hal-01626794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the interplay between phylogeny and environment on behaviour of two urban bird species, &amp;lt;em&amp;gt;Columba livia&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Corvus corone&amp;lt;/em&amp;gt; (Aves)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">What kind of landscape management can counteract the extinction of experience?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Colléony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Gasparini</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Saint Jalme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Clayton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Journal of Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/11250003.2015.1118562⟩</w:t>
+              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 159, pp.23 - 31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2016.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640600v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociality Enhances Birds' Capacity to Deal with Anthropogenic Ecosystems</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Human preferences for species conservation: Animal charisma trumps endangered status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Colléony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Clayton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Couvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Saint Jalme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11252-016-0618-1⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2016.11.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480086v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human preferences for species conservation: Animal charisma trumps endangered status</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les réseaux volontaires d’observateurs de la biodiversité (Vigie-nature) : quelles opportunités d’apprentissage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dozières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2016.11.035⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de l'action - Jeunesses, pratiques et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47 (1), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cact.047.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426952v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Grand Paris, ville durable ? Limites pour la biodiversité urbaine dans un projet de métropolisation emblématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Semal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/developpementdurable.11131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03766670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux volontaires d’observateurs de la biodiversité (Vigie-nature) : quelles opportunités d’apprentissage ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Sociality Enhances Birds' Capacity to Deal with Anthropogenic Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zina Skandrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Bovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natale Emilio Baldaccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de l'action - Jeunesses, pratiques et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 47 (1), pp.35. </w:t>
+              <w:t xml:space="preserve">Urban Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (3), pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cact.047.0035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11252-016-0618-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367210v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Public Influence on People's Interactions with Ordinary Biodiversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">On the interplay between phylogeny and environment on behaviour of two urban bird species, &amp;lt;em&amp;gt;Columba livia&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Corvus corone&amp;lt;/em&amp;gt; (Aves)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zina Skandrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Daniel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Emilio Baldaccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0130215⟩</w:t>
+              <w:t xml:space="preserve">Italian Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 83 (1), pp.98-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/11250003.2015.1118562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01224185v1</w:t>
+                <w:t xml:space="preserve">hal-02640600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outstanding challenges for urban conservation research and action</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Assaf Shwartz</w:t>
+                <w:t xml:space="preserve">On Public Influence on People's Interactions with Ordinary Biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zina Skandrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Turbé</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gérard Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Bovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Environmental Change</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (7), pp.e0130215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0130215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01073821v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Potential Role for Parasites in the Maintenance of Color Polymorphism in Urban Birds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outstanding challenges for urban conservation research and action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Shwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Turbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Jacquin</w:t>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Récapet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot-Julliard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Global Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28, pp.39-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01478471v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01073821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eumelanin-based colouration reflects local survival of juvenile feral pigeons in an urban pigeon house</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Potential Role for Parasites in the Maintenance of Color Polymorphism in Urban Birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Récapet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Récapet</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Caroline Prévot-Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Avian Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-048X.2013.00087.x⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 173 (3), pp.1089-1099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-013-2663-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802645v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of Everyday Biodiversity: a New Perspective for Conservation?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Eumelanin-based colouration reflects local survival of juvenile feral pigeons in an urban pigeon house</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Récapet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prevot-Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/ES-04955-170402⟩</w:t>
+              <w:t xml:space="preserve">Journal of Avian Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (6), pp.583 - 590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-048X.2013.00087.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03542448v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban biodiversity, city-dwellers and conservation : How does an outdoor activity day affect the human-nature relationship ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Observations of Everyday Biodiversity: a New Perspective for Conservation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Prevot-Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0038642⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (4), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-04955-170402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00998590v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Need for Flexibility in Conservation Practices: Exotic Species as an Example</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Caroline Prévot-Julliard</w:t>
+                <w:t xml:space="preserve">Urban biodiversity, city-dwellers and conservation : How does an outdoor activity day affect the human-nature relationship ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Shwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanne Clavel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Armony Piron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Julliard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00267-011-9615-6⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (6), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0038642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02939531v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00998590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exotic species, Experienced, and Idealized Nature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">The Need for Flexibility in Conservation Practices: Exotic Species as an Example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot-Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Teillac-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 48 (5), pp.882-884. </w:t>
+              <w:t xml:space="preserve">, 2011, 47 (3), pp.315-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00267-011-9748-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00267-011-9615-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939555v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management strategies in urban green spaces: Models based on an introduced exotic pet turtle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Exotic species, Experienced, and Idealized Nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Prévot-Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Teillac-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2009.05.004⟩</w:t>
+              <w:t xml:space="preserve">Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (5), pp.882-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00267-011-9748-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766914v1</w:t>
+                <w:t xml:space="preserve">hal-02939555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varying Hydric Conditions during Incubation Influence Egg Water Exchange and Hatchling Phenotype in the Red-Eared Slider Turtle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Management strategies in urban green spaces: Models based on an introduced exotic pet turtle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Teillac-Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lorrillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Servais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bonnet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Cadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological and Biochemical Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/529459⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 142 (10), pp.2258-2269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2009.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00286371v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating clutch frequency in the sea turtle Dermochelys coriacea using stopover duration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Varying Hydric Conditions during Incubation Influence Egg Water Exchange and Hatchling Phenotype in the Red-Eared Slider Turtle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rivalan</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Girondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot-Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps317285⟩</w:t>
+              <w:t xml:space="preserve">Physiological and Biochemical Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 81 (3), pp.345-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/529459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126355v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00286371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-off between current reproductive effort and delay to next reproduction in the leatherback sea turtle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating clutch frequency in the sea turtle Dermochelys coriacea using stopover duration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rivalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rivalan</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Girondot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Prévot-Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 145 (4), pp.564-574. </w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 317, pp.285-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00442-005-0159-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps317285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02126363v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful reproduction of the introduced slider turtle (Trachemys scripta elegans) in the south of France.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Pieau</w:t>
+                <w:t xml:space="preserve">Trade-off between current reproductive effort and delay to next reproduction in the leatherback sea turtle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rivalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Prevot-Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 145 (4), pp.564-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-005-0159-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00153083v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatching date influences age at first reproduction in the black-headed gull</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Julliard</w:t>
+                <w:t xml:space="preserve">Successful reproduction of the introduced slider turtle (Trachemys scripta elegans) in the south of France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-C. Prévot-Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Grosbois</w:t>
+                <w:t xml:space="preserve">Pierre Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Dominique Lebreton</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Pieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 14, pp.237-246</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02126398v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00153083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RE-EVALUATION OF ADULT SURVIVAL OF BLACK-HEADED GULLS (LARUS RIDIBUNDUS) IN PRESENCE OF RECAPTURE HETEROGENEITY</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Hatching date influences age at first reproduction in the black-headed gull</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Prevot-Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Lebreton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roger Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Auk</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 115 (1), pp.85 - 95. </w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 127 (1), pp.62-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2307/4089114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s004420000564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126426v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local survival, natal dispersal, and recruitment in Little Egrets Egretta garzetta</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">RE-EVALUATION OF ADULT SURVIVAL OF BLACK-HEADED GULLS (LARUS RIDIBUNDUS) IN PRESENCE OF RECAPTURE HETEROGENEITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot-Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Avian Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2307/3677103⟩</w:t>
+              <w:t xml:space="preserve">Auk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 115 (1), pp.85 - 95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/4089114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126421v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Local survival, natal dispersal, and recruitment in Little Egrets Egretta garzetta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinz Hafner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Kayser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Fasola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Prévot-Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Avian Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 29 (3), pp.216-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/3677103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evidence for birth-site tenacity in breeding Common Black-headed Gulls, Larus ridibundus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prevot-Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Cézilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 76 (12), pp.2295-2298. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/z98-176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02126429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6064,284 +6159,284 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature à l'oeil nu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS editions, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-05093627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le souci de la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Éditions, pp.378, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité - Nouveaux regards sur le vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot-Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Devictor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Cherche midi, pp.175, 2010, 978-2-7491-1862-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6351,486 +6446,486 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser nos relations et nos expériences de nature pour transformer nos sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Denis VIgne; Bruno David. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Terre, le vivant, les humains. Petites et grandes découverts de l'histoire naturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions la Découverte; Editions du Muséum national d'histoire naturelle, pp.376-377, 2022, 978-2-348-07565-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04249397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on s'occuper des papillons quand on est jardinier ? La mise en œuvre d'un programme de sciences participatives dans un service d'espaces verts urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gabillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joëlle Salomon Cavin; Céline Granjou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand l'écologie s'urbanise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGA Editions, pp.319-342, 2021, 9782377472956</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’engagement citoyen en faveur de la nature : le rôle mobilisateur des dispositifs de participation citoyenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Morere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Turbiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société, nature et biodiversité. Regards croisés sur les relations entre les Français et la nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.147-154, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03768354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité, services écosystémiques et bien-être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilse Geijzendorffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valeurs de la biodiversité et services écosystémiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quæ, pp.89, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/quae.roche.2016.01.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour la nature dans nos villes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot-Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P.-H. Gouyon; H. Leriche </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux origines de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fayard, pp.351-357, 2010, Temps des sciences, 978-2213637433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00741405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6840,219 +6935,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Nouveau Management Public (NMP) face aux nouveaux défis de l’action publique: le cas des programmes de sciences participatives (Vigie-Nature)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Maclouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international "Regards croisés sur les transformations de la gestion et des organisations publiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why citizen involvement in biodiversity-related participatory programs seems to reach a limited public? A case study in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Maclouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEP2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Conference of Environmental Psychology - ICEP, Aug 2017, Coruña, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7062,91 +7157,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrer en expérience avec la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.6-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04787195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7156,222 +7251,222 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocoles d'écriture du projet Futurs du Jardin des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04544101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHILDREN, EDUCATION AND NATURE-BASED SOLUTIONS: RESEARCH REVIEW REPORT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeppe Læssøe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertrud Lyngen Esbensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03124594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7381,147 +7476,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Confinement on Body Mass and Site Fidelity of Feral Pigeons during the Setting-up of Pigeon Houses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Favrelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Frantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Ecology. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03989950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7531,161 +7626,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle biodiversité en ville?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Letourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prevot-Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Haffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sigaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01411865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId245"/>
+      <w:footerReference w:type="default" r:id="rId248"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7832,51 +7927,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112854v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berrocal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201084v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bedessem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dozi&#232;res" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/2.22010205" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03768370v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Hedblom" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gr&#233;goire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2022.127661" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03438899v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Maurice" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-021-00997-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219784v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fontaine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2021.03.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986591v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alarcon Margaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2020.08.029" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03013168v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03013173v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.100.0023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02934487v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gabillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108594" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553145v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deguines" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Princ&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fontaine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136842" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02308702v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cazalis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.03.012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367233v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Sunnen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.108241" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02323644v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Xuan Truong" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonnefoy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21711976.2019.1643987" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02934393v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Consorte-Mccrea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fernandez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bainbridge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Moss" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.37.39501" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02323663v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lev&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Coll&#233;ony" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Conversy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Cristina Torres" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.05.021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02323563v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cheval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Cosquer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.07.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X4F5GX0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021422v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Skandrani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018051" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078054v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tshibangu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Pr&#233;vot-Julliard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Houte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02323620v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Torres" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nadot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2018.08.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02323634v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.23509" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02323380v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Clayton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/eco.2017.0037" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473219v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504622.2016.1249456" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367230v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Soilihi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dare" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.24881" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008827v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Shwartz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2016.08.019" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01656944v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saint Jalme" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-017-9937-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01319753v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Haidar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2017.03.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01629384v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09442-220328" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01626794v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Maclouf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12337" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405720v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2016.11.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640600v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emilio Baldaccini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasparini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11250003.2015.1118562" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480086v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natale Emilio Baldaccini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-016-0618-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01426952v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.11.035" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03766670v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fabre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Semal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11131" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367210v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Turpin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cact.047.0035" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01224185v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Daniel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Jacquelin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leboucher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130215" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073821v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Turb&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot-Julliard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478471v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R&#233;capet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenouvel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-013-2663-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P0B3K0QQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802645v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dauphin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Prevot-Julliard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-048X.2013.00087.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542448v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-04955-170402" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998590v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaillon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armony Piron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038642" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939531v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Teillac-Deschamps" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-011-9615-6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L26FBM0Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939555v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-011-9748-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-05P3WWV5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766914v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lorrilli&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Servais" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Delmas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cadi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2009.05.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286371v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girondot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/529459" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126355v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivalan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps317285" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126363v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquemin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-005-0159-4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZDWLG52G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153083v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delmas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pieau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126398v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Grosbois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Lebreton" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004420000564" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0WR5S56L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126426v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/4089114" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126421v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Hafner" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kayser" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fasola" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3677103" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126429v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/z98-176" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05093627v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01535847v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fleury" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00620637v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maris" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04249397v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240596v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03768354v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morere" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delage" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Turbiani" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367218v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Geijzendorffer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.roche.2016.01.0089" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741405v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758071v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758068v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04787195v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04544101v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Lavigne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03124594v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeppe L&#230;ss&#248;e" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Anderson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud Lyngen Esbensen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03989950v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Favreli&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Frantz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411865v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Letourneux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haffner" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaut" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Bernard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565258v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bouch&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lucas-Boursier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112854v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berrocal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201084v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bedessem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dozi&#232;res" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/2.22010205" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03768370v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Hedblom" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gr&#233;goire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2022.127661" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03438899v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Maurice" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-021-00997-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219784v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fontaine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2021.03.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02934487v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gabillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108594" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03013168v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03013173v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.100.0023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986591v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alarcon Margaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2020.08.029" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553145v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deguines" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Princ&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fontaine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136842" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02934393v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Consorte-Mccrea" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fernandez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bainbridge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Moss" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.37.39501" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367233v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Sunnen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.108241" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02323644v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Xuan Truong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonnefoy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21711976.2019.1643987" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02323663v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lev&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Coll&#233;ony" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Conversy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Cristina Torres" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.05.021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02308702v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cazalis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.03.012" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02323380v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Clayton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/eco.2017.0037" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02323634v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tshibangu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Houte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.23509" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02323620v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Torres" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nadot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2018.08.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078054v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Pr&#233;vot-Julliard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473219v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504622.2016.1249456" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367230v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Soilihi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dare" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.24881" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02323563v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cheval" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Cosquer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.07.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X4F5GX0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021422v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Skandrani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018051" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01319753v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Haidar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2017.03.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01629384v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09442-220328" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01656944v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saint Jalme" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-017-9937-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008827v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Shwartz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2016.08.019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01626794v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Maclouf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12337" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405720v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2016.11.010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01426952v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.11.035" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367210v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Turpin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cact.047.0035" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03766670v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fabre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Semal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11131" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480086v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasparini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natale Emilio Baldaccini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-016-0618-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640600v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emilio Baldaccini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11250003.2015.1118562" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01224185v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Daniel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Jacquelin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leboucher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130215" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073821v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Turb&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot-Julliard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478471v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R&#233;capet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenouvel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-013-2663-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P0B3K0QQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802645v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dauphin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Prevot-Julliard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-048X.2013.00087.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542448v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-04955-170402" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998590v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaillon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armony Piron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038642" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939531v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Teillac-Deschamps" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-011-9615-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L26FBM0Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939555v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-011-9748-7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-05P3WWV5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766914v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lorrilli&#232;re" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Servais" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Delmas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cadi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2009.05.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286371v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girondot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/529459" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126355v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivalan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps317285" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126363v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquemin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-005-0159-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZDWLG52G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153083v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delmas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pieau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126398v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Grosbois" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Lebreton" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004420000564" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0WR5S56L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126426v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/4089114" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126421v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Hafner" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kayser" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fasola" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3677103" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126429v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/z98-176" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05093627v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01535847v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fleury" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00620637v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maris" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04249397v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240596v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03768354v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morere" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delage" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Turbiani" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367218v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Geijzendorffer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.roche.2016.01.0089" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741405v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758071v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758068v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04787195v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04544101v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Lavigne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03124594v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeppe L&#230;ss&#248;e" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Anderson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud Lyngen Esbensen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03989950v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Favreli&#232;re" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Frantz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411865v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Letourneux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haffner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaut" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Bernard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>