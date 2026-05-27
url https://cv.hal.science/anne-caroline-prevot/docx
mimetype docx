--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -829,278 +829,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02934487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enfant et l'expérience de nature. Quel rôle de la littérature?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caring for vineyards: Transforming farmer-vine relations and practices in viticulture French farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alarcon Margaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des livres pour enfants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2020.08.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03013168v1</w:t>
+                <w:t xml:space="preserve">halshs-02986591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nouvelles relations à la nature pour des changements transformatifs de nos modèles de société ?</w:t>
+                <w:t xml:space="preserve">L'enfant et l'expérience de nature. Quel rôle de la littérature?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des livres pour enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03013173v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03013168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caring for vineyards: Transforming farmer-vine relations and practices in viticulture French farms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De nouvelles relations à la nature pour des changements transformatifs de nos modèles de société ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Collection "Responsabilité et environnement", 4 (100), pp.23-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2020.08.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/re1.100.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02986591v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03013173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the emergence of pro-biodiversity practices in citizen scientists of a backyard butterfly survey</w:t>
               </w:r>
@@ -1197,382 +1197,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large carnivores and zoos as catalysts for engaging the public in the protection of biodiversity</w:t>
+                <w:t xml:space="preserve">Urban pigeons losing toes due to human activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Consorte-Mccrea</w:t>
+                <w:t xml:space="preserve">Frédéric Jiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Fernandez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrew Moss</w:t>
+                <w:t xml:space="preserve">Linda Sunnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Princé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Nature Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/natureconservation.37.39501⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 240, pp.108241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2019.108241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02934393v1</w:t>
+                <w:t xml:space="preserve">hal-02367233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban pigeons losing toes due to human activities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Linda Sunnen</w:t>
+                <w:t xml:space="preserve">About smells and nature: an exploratory study on the links between environmental identity, smell sensitivity, and sensory uses of natural spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Xuan Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Princé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2019.108241⟩</w:t>
+              <w:t xml:space="preserve">PsyEcology. Revista Bilingüe de Psicología Ambiental / Bilingual Journal of Environmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21711976.2019.1643987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367233v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02323644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About smells and nature: an exploratory study on the links between environmental identity, smell sensitivity, and sensory uses of natural spaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large carnivores and zoos as catalysts for engaging the public in the protection of biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Consorte-Mccrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh-Xuan Truong</w:t>
+                <w:t xml:space="preserve">Alan Bainbridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Bonnefoy</w:t>
+                <w:t xml:space="preserve">Andrew Moss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PsyEcology. Revista Bilingüe de Psicología Ambiental / Bilingual Journal of Environmental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (1), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Journal for Nature Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37, pp.133-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21711976.2019.1643987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/natureconservation.37.39501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02323644v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02934393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergences and divergences in understanding the word biodiversity among citizens: A French case study</w:t>
               </w:r>
@@ -1610,51 +1610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Cristina Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Xuan Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 236, pp.332-339. </w:t>
@@ -1777,248 +1777,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamers Like It Green: The Significance of Vegetation in Online Gaming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minh-Xuan Truong</w:t>
+                <w:t xml:space="preserve">L’éducation relative à l’environnement pour stimuler différents niveaux d’engagement environnemental : le cas du dispositif Mon Village Espace de Biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tshibangu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Susan Clayton</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Houte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecopsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/eco.2017.0037⟩</w:t>
+              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.23509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02323380v1</w:t>
+                <w:t xml:space="preserve">mnhn-02323634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation relative à l’environnement pour stimuler différents niveaux d’engagement environnemental : le cas du dispositif Mon Village Espace de Biodiversité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Becu</w:t>
+                <w:t xml:space="preserve">Gamers Like It Green: The Significance of Vegetation in Online Gaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Xuan Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Houte</w:t>
+                <w:t xml:space="preserve">Susan Clayton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (3), </w:t>
+              <w:t xml:space="preserve">Ecopsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.23509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/eco.2017.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02323634v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02323380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small but powerful: The importance of French community gardens for residents</w:t>
               </w:r>
@@ -2108,90 +2108,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation relative à l’environnement pour stimuler différents niveaux d’engagement environnemental : le cas du dispositif Mon Village Espace de Biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tshibangu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-C. Prévot-Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Houte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2229,51 +2229,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Relationship of Childhood Upbringing and University Degree Program to Environmental Identity : Experience in Nature Matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Clayton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mathevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2664,503 +2664,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling of an urban pigeon population subject to local management strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exoticism as a Mediator of Everyday Experiences of Nature: an Anthropological Exploration of Soundscape in Zoos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Colléony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ihab Haidar</w:t>
+                <w:t xml:space="preserve">Léo Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Alvarez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Clayton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Saint Jalme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mbs.2017.03.002⟩</w:t>
+              <w:t xml:space="preserve">Human Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (5), pp.673 - 682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10745-017-9937-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01319753v1</w:t>
+                <w:t xml:space="preserve">hal-01656944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specificities of French community gardens as environmental stewardships</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Nadot</w:t>
+                <w:t xml:space="preserve">The social value of conservation initiatives in the workplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Shwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 157, pp.493-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2016.08.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5751/ES-09442-220328⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01629384v1</w:t>
+                <w:t xml:space="preserve">hal-04008827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exoticism as a Mediator of Everyday Experiences of Nature: an Anthropological Exploration of Soundscape in Zoos</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Specificities of French community gardens as environmental stewardships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cristina Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 45 (5), pp.673 - 682. </w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (3), pp.28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10745-017-9937-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5751/ES-09442-220328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656944v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social value of conservation initiatives in the workplace</w:t>
+                <w:t xml:space="preserve">Mathematical modeling of an urban pigeon population subject to local management strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
+                <w:t xml:space="preserve">Ihab Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Assaf Shwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 157, pp.493-501. </w:t>
+              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 288, pp.71-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2016.08.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mbs.2017.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04008827v1</w:t>
+                <w:t xml:space="preserve">hal-01319753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation of Experience: Toward a New Relationship with Nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Clayton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Colléony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3168,51 +3168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Maclouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (5), pp.645-651. </w:t>
@@ -3276,64 +3276,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Colléony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Saint Jalme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Clayton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 159, pp.23 - 31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3380,77 +3380,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human preferences for species conservation: Animal charisma trumps endangered status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Colléony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Clayton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Couvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Saint Jalme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4099,51 +4099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outstanding challenges for urban conservation research and action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assaf Shwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Turbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4600,51 +4600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban biodiversity, city-dwellers and conservation : How does an outdoor activity day affect the human-nature relationship ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assaf Shwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7392,51 +7392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrud Lyngen Esbensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7927,51 +7927,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565258v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bouch&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lucas-Boursier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112854v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berrocal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201084v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bedessem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dozi&#232;res" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/2.22010205" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03768370v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Hedblom" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gr&#233;goire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2022.127661" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03438899v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Maurice" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-021-00997-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219784v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fontaine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2021.03.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02934487v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gabillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108594" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03013168v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03013173v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.100.0023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986591v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alarcon Margaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2020.08.029" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553145v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deguines" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Princ&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fontaine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136842" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02934393v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Consorte-Mccrea" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fernandez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bainbridge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Moss" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.37.39501" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367233v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Sunnen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.108241" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02323644v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Xuan Truong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonnefoy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21711976.2019.1643987" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02323663v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lev&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Coll&#233;ony" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Conversy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Cristina Torres" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.05.021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02308702v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cazalis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.03.012" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02323380v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Clayton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/eco.2017.0037" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02323634v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tshibangu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Houte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.23509" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02323620v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Torres" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nadot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2018.08.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078054v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Pr&#233;vot-Julliard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473219v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504622.2016.1249456" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367230v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Soilihi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dare" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.24881" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02323563v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cheval" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Cosquer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.07.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X4F5GX0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021422v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Skandrani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018051" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01319753v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Haidar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2017.03.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01629384v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09442-220328" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01656944v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saint Jalme" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-017-9937-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008827v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Shwartz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2016.08.019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01626794v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Maclouf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12337" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405720v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2016.11.010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01426952v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.11.035" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367210v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Turpin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cact.047.0035" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03766670v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fabre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Semal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11131" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480086v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasparini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natale Emilio Baldaccini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-016-0618-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640600v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emilio Baldaccini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11250003.2015.1118562" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01224185v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Daniel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Jacquelin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leboucher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130215" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073821v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Turb&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot-Julliard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478471v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R&#233;capet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenouvel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-013-2663-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P0B3K0QQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802645v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dauphin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Prevot-Julliard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-048X.2013.00087.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542448v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-04955-170402" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998590v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaillon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armony Piron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038642" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939531v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Teillac-Deschamps" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-011-9615-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L26FBM0Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939555v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-011-9748-7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-05P3WWV5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766914v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lorrilli&#232;re" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Servais" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Delmas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cadi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2009.05.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286371v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girondot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/529459" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126355v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivalan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps317285" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126363v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquemin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-005-0159-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZDWLG52G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153083v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delmas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pieau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126398v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Grosbois" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Lebreton" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004420000564" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0WR5S56L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126426v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/4089114" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126421v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Hafner" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kayser" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fasola" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3677103" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126429v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/z98-176" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05093627v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01535847v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fleury" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00620637v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maris" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04249397v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240596v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03768354v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morere" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delage" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Turbiani" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367218v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Geijzendorffer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.roche.2016.01.0089" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741405v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758071v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758068v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04787195v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04544101v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Lavigne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03124594v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeppe L&#230;ss&#248;e" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Anderson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud Lyngen Esbensen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03989950v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Favreli&#232;re" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Frantz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411865v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Letourneux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haffner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaut" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Bernard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565258v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bouch&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lucas-Boursier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112854v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berrocal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201084v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bedessem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dozi&#232;res" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/2.22010205" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03768370v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Hedblom" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gr&#233;goire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2022.127661" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03438899v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Maurice" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-021-00997-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219784v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fontaine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2021.03.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02934487v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gabillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108594" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986591v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alarcon Margaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2020.08.029" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03013168v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03013173v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.100.0023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553145v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deguines" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Princ&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fontaine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136842" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367233v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Sunnen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.108241" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02323644v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Xuan Truong" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonnefoy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21711976.2019.1643987" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02934393v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Consorte-Mccrea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fernandez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bainbridge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Moss" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.37.39501" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02323663v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lev&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Coll&#233;ony" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Conversy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Cristina Torres" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.05.021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02308702v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cazalis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.03.012" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02323634v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tshibangu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Houte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.23509" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02323380v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Clayton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/eco.2017.0037" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02323620v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Torres" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nadot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2018.08.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078054v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Pr&#233;vot-Julliard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473219v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504622.2016.1249456" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367230v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Soilihi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dare" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.24881" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02323563v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cheval" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Cosquer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.07.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X4F5GX0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021422v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Skandrani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018051" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01656944v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saint Jalme" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-017-9937-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008827v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Shwartz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2016.08.019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01629384v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09442-220328" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01319753v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Haidar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2017.03.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01626794v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Maclouf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12337" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405720v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2016.11.010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01426952v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.11.035" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367210v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Turpin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cact.047.0035" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03766670v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fabre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Semal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11131" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480086v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasparini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natale Emilio Baldaccini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-016-0618-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640600v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emilio Baldaccini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11250003.2015.1118562" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01224185v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Daniel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Jacquelin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leboucher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130215" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073821v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Turb&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot-Julliard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478471v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R&#233;capet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenouvel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-013-2663-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P0B3K0QQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802645v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dauphin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Prevot-Julliard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-048X.2013.00087.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542448v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-04955-170402" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998590v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaillon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armony Piron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038642" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939531v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Teillac-Deschamps" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-011-9615-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L26FBM0Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939555v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-011-9748-7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-05P3WWV5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766914v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lorrilli&#232;re" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Servais" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Delmas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cadi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2009.05.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286371v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girondot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/529459" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126355v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivalan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps317285" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126363v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquemin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-005-0159-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZDWLG52G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153083v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delmas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pieau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126398v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Grosbois" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Lebreton" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004420000564" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0WR5S56L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126426v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/4089114" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126421v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Hafner" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kayser" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fasola" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3677103" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126429v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/z98-176" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05093627v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01535847v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fleury" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00620637v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maris" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04249397v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240596v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03768354v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morere" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delage" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Turbiani" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367218v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Geijzendorffer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.roche.2016.01.0089" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741405v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758071v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758068v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04787195v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04544101v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Lavigne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03124594v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeppe L&#230;ss&#248;e" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Anderson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud Lyngen Esbensen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03989950v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Favreli&#232;re" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Frantz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411865v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Letourneux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haffner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaut" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Bernard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>