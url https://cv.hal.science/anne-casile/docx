--- v1 (2026-03-24)
+++ v2 (2026-04-30)
@@ -376,1303 +376,1398 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Indo-French MANDU project. Research on the Archaeological Landscape and Waterscape of the Former Capital of Malwa Sultans, Central India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Casile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel A. Varghese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Presentation for the Archaeological Survey of India</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Delhi, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landscape of broken dams. Contribution to an archaeology of disaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Casile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop "Breakdowns and ruptures in temple life" jointly organised by the EFEO and the IFP, Pondicherry, from December 7th to 9th, 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Pondicherry, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La télédétection au service des recherches sur les relations sociétés-climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Casile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supriya Varma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des UMIFRE. Le magazine des unités mixtes / instituts français de recherche à l’étranger (UMIFRE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9, pp.41-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lush Fields, Empty Ponds: Water Depletion and the Race for Irrigation in Mandu, India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Aubriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Casile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jem Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 211 (1), https://www.cairn-int.info/revue-etudes-rurales-2023-1-page-52.htm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la course à l’irrigation vide les étangs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Aubriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Casile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 211, pp.52-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/etudesrurales.30965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grounding texts and theories of societal change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Hawkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riza Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Casile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaseera C.M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 96 (387), pp.611-627. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15184/aqy.2022.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatic Variation and Society in Medieval South Asia: Unexplored Threads of History and Archaeology of Mandu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Casile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medieval History Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24 (1-2), pp.56 - 91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/09719458211056147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Back to basics: returning to the evidence and mapping knowledge in south Asian archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Hawkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Casile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of East Asian Archaeology</w:t>
+              <w:t xml:space="preserve">Asian Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3 (1-2), pp.95-123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s41826-020-00032-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03224982v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Back to basics: returning to the evidence and mapping knowledge in south Asian archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Hawkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Casile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Archaeology</w:t>
+              <w:t xml:space="preserve">Journal of East Asian Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3 (1-2), pp.95-123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s41826-020-00032-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03941747v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une histoire de l’Inde médiévale face aux variations du climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Casile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 149, pp.15-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nda.3773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing religious landscapes in Gupta times : archaeological evidence from the area of Badoh-Pathari in central India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Casile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">South Asian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 30 (2), pp.245-268. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02666030.2014.962303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536537v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-02869934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identities, territories and agricultural practices : some landmarks for the preservation of local communities' heritage in East Timor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Casile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Loney, H. and Da Silva, A. B. and Canas Mendes, N. and Da Costa Ximenes, A. and Fernandes, C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Buka hatene Compreender Mengerti Understanding Timor-Leste 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Timor-Leste Studies Association, pp.81-86, 2014, 978-0-85590-834-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadovyapattana: an Agro-Urban Centre and its Hinterlands in Paramara Times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Casile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tichit, Pankaj Rag and Michael Willis and O.P. Mishra and Doria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoine Culturel de l’Eau. Cities and Settlements, Temples and Tanks in the Medieval Landscape of Central India</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bhopal: Department of Archaeology, Museums and Archives, pp.133-155, 2014, 8189660195, 9788189660192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie de l'eau pour le développement : réflexions sur le cas de l'Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Casile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Galipaud, Jean-Christophe and Guillaud, Dominique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une archéologie pour le développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. La Discussion, pp.105-117, 2014, Patrimoines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1819,51 +1914,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491650v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Casile" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supriya Varma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Battacharya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampurna Bordoloi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322422v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04291709v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drouin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676648v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Aubriot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jem Walker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212501v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.30965" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941757v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Hawkes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riza Abbas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaseera C.M." TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lefrancq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2022.28" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941738v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09719458211056147" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224982v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41826-020-00032-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941747v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941876v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3773" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536537v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02666030.2014.962303" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869934v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845717v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Galipaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845570v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491650v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Casile" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supriya Varma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Battacharya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampurna Bordoloi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322422v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607234v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel A. Varghese" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento-Castillo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869934v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04291709v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drouin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676648v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Aubriot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jem Walker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212501v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.30965" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941757v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Hawkes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riza Abbas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaseera C.M." TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lefrancq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2022.28" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941738v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09719458211056147" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941747v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41826-020-00032-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224982v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3773" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536537v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02666030.2014.962303" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845717v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Galipaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845570v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845572v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>