--- v2 (2026-04-30)
+++ v3 (2026-05-31)
@@ -108,1375 +108,1470 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandu, ancienne capitale du Malwa: Aménagement des paysages de l'eau en Inde centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Casile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Aubriot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoires d'eau. 150e Congrès national des Sociétés historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité des travaux historiques et scientifiques; Section archéologie et histoire de l’art des civilisations medievales et modernes, May 2026, Aubervilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Indo-French MANDU project. Research on the Archaeological Landscape and Waterscape of the Former Capital of Malwa Sultans, Central India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Casile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel A. Varghese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarmiento-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Presentation for the Archaeological Survey of India</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Delhi, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landscape of broken dams. Contribution to an archaeology of disaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Casile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop "Breakdowns and ruptures in temple life" jointly organised by the EFEO and the IFP, Pondicherry, from December 7th to 9th, 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Pondicherry, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MANDU. Indo-French Archaeological Mission in Central India. 2025 Activity Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Casile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supriya Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankita Battacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampurna Bordoloi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archaeological Survey of India. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission archéologique franco-indienne en Inde Centrale - Rapport d’activités 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Casile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supriya Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarmiento Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankita Battacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampurna Bordoloi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Commission consultative des recherches archéologiques à l’étranger. Ministère de l'Europe et des Affaires Étrangères. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322422v1</w:t>
-              </w:r>
-[...194 lines deleted...]
-                <w:t xml:space="preserve">hal-02869934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La télédétection au service des recherches sur les relations sociétés-climat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Andrieu</w:t>
+                <w:t xml:space="preserve">Quand la course à l’irrigation vide les étangs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Aubriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Casile</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Supriya Varma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des UMIFRE. Le magazine des unités mixtes / instituts français de recherche à l’étranger (UMIFRE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 211, pp.52-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesrurales.30965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291709v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lush Fields, Empty Ponds: Water Depletion and the Race for Irrigation in Mandu, India</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivia Aubriot</w:t>
+                <w:t xml:space="preserve">La télédétection au service des recherches sur les relations sociétés-climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Casile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jem Walker</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supriya Varma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 211 (1), https://www.cairn-int.info/revue-etudes-rurales-2023-1-page-52.htm</w:t>
+              <w:t xml:space="preserve">Cahier des UMIFRE. Le magazine des unités mixtes / instituts français de recherche à l’étranger (UMIFRE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.41-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676648v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la course à l’irrigation vide les étangs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Lush Fields, Empty Ponds: Water Depletion and the Race for Irrigation in Mandu, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Aubriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Casile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jem Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 211, pp.52-75. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 211 (1), https://www.cairn-int.info/revue-etudes-rurales-2023-1-page-52.htm</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/etudesrurales.30965⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04212501v1</w:t>
+                <w:t xml:space="preserve">hal-04676648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grounding texts and theories of societal change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Hawkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riza Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Casile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaseera C.M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 96 (387), pp.611-627. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15184/aqy.2022.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatic Variation and Society in Medieval South Asia: Unexplored Threads of History and Archaeology of Mandu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Casile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medieval History Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24 (1-2), pp.56 - 91. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09719458211056147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Back to basics: returning to the evidence and mapping knowledge in south Asian archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Hawkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Casile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3 (1-2), pp.95-123. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41826-020-00032-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Back to basics: returning to the evidence and mapping knowledge in south Asian archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Hawkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Casile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of East Asian Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3 (1-2), pp.95-123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s41826-020-00032-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03224982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une histoire de l’Inde médiévale face aux variations du climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Casile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 149, pp.15-23. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.3773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing religious landscapes in Gupta times : archaeological evidence from the area of Badoh-Pathari in central India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Casile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">South Asian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 30 (2), pp.245-268. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02666030.2014.962303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1486,288 +1581,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identities, territories and agricultural practices : some landmarks for the preservation of local communities' heritage in East Timor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Casile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Loney, H. and Da Silva, A. B. and Canas Mendes, N. and Da Costa Ximenes, A. and Fernandes, C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Buka hatene Compreender Mengerti Understanding Timor-Leste 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Timor-Leste Studies Association, pp.81-86, 2014, 978-0-85590-834-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadovyapattana: an Agro-Urban Centre and its Hinterlands in Paramara Times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Casile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tichit, Pankaj Rag and Michael Willis and O.P. Mishra and Doria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoine Culturel de l’Eau. Cities and Settlements, Temples and Tanks in the Medieval Landscape of Central India</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bhopal: Department of Archaeology, Museums and Archives, pp.133-155, 2014, 8189660195, 9788189660192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie de l'eau pour le développement : réflexions sur le cas de l'Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Casile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Galipaud, Jean-Christophe and Guillaud, Dominique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une archéologie pour le développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. La Discussion, pp.105-117, 2014, Patrimoines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId46"/>
+      <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1914,51 +2009,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491650v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Casile" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supriya Varma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Battacharya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampurna Bordoloi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322422v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607234v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel A. Varghese" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento-Castillo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869934v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04291709v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drouin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676648v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Aubriot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jem Walker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212501v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.30965" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941757v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Hawkes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riza Abbas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaseera C.M." TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lefrancq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2022.28" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941738v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09719458211056147" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941747v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41826-020-00032-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224982v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3773" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536537v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02666030.2014.962303" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845717v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Galipaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845570v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845572v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Casile" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento-Castillo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Aubriot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607234v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel A. Varghese" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869934v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491650v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supriya Varma" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Battacharya" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampurna Bordoloi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322422v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212501v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.30965" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04291709v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drouin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676648v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jem Walker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941757v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Hawkes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riza Abbas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaseera C.M." TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lefrancq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2022.28" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941738v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09719458211056147" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941747v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41826-020-00032-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224982v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941876v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3773" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536537v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02666030.2014.962303" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845717v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Galipaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845570v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845572v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>