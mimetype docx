--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -84,1724 +84,1793 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secrets d’affaires : l’entreprise face au départ d’un salarié</w:t>
+                <w:t xml:space="preserve">La compétence internationale de la Juridiction unifiée du brevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Propriété industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 3, pp.25-27, Commentaire 20</w:t>
+              <w:t xml:space="preserve">, 2026, 3 (6), pp. 19-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05137383v1</w:t>
+                <w:t xml:space="preserve">hal-05559304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JUB et Juridictions nationales : entre concurrence et conflits</w:t>
+                <w:t xml:space="preserve">Secrets d’affaires : l’entreprise face au départ d’un salarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Propriété industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 6, Etude 5, pp. 10-16</w:t>
+              <w:t xml:space="preserve">, 2025, 3, pp.25-27, Commentaire 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818198v1</w:t>
+                <w:t xml:space="preserve">hal-05137383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets de la publication d’une demande de brevet sur un accord de confidentialité (NDA) et ses conséquences en droit de la preuve</w:t>
+                <w:t xml:space="preserve">JUB et Juridictions nationales : entre concurrence et conflits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Propriété industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 9, commentaire 48, p. 37-39</w:t>
+              <w:t xml:space="preserve">, 2023, 6, Etude 5, pp. 10-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818208v1</w:t>
+                <w:t xml:space="preserve">hal-04818198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyber-délit de contrefaçon de marque nationale : adoption du critère de l'accessibilité par la chambre commerciale</w:t>
+                <w:t xml:space="preserve">Les effets de la publication d’une demande de brevet sur un accord de confidentialité (NDA) et ses conséquences en droit de la preuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Propriété industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, commentaire 48, p. 37-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyber-délit de contrefaçon de marque nationale : adoption du critère de l'accessibilité par la chambre commerciale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Propriété industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indications géographiques pour les produits industriels et artisanaux : de la nécessité de délimiter une zone géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30, pp.41-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La juridiction unifiée du brevet : le mirage du droit des brevets ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dhenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 09, pp.446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03346961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une politique du brevet au service de la santé publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bruguière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Bruguière</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dhenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles De Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’asymétrie des clauses de résiliation unilatérale et discrétionnaire, dans le contrat de valorisation d’innovations technologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Propriété indstrielle, Ed. Lexisnexis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n° 7-8 (Etude 17), pp.19-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conséquences de l'annulation du brevet sur le contrat de licence : de la difficile mise en oeuvre d'un principe désormais établi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52, pp.43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'obligation de paiement des redevances de licence en regard du risque d'annulation du brevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Propriété industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3, pp.46-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-divulgation de l'invention : l'inefficacité de la clause de rétroactivité affectant une obligation de confidentialité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Propriété industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4, pp.42-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilité du licencié de logiciel qui enfreint les limites du contrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Propriété industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3, pp.18-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Counterfeiting and the &amp;quot;Related Actions&amp;quot; Concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Intellectual Property Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 40, pp.399-406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un point sur l'application de l'article 8-1 du Règlement Bruxelles I Bis aux contentieux en contrefaçon plurilocalisés (10 ans après l'affaire Roche) à la veille de l'accord sur la Juridiction unifiée des brevets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rev. crit. DIP. Revue Critique de Droit International Privé</w:t>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du droit au brevet sur une invention réalisée en exécution d'un contrat de commande et de la compétence d'un juge français sur une action en revendication formée sur des titres étrangers à l'endroit d'un déposant domicilié hors territoire communautaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Raynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Propriété industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, pp.Commentaire 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La naissance du droit à rémunération supplémentaire du salarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Propriété industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5, pp.Commentaire 37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un juge capable pourtant incompétent !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Propriété industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11, pp.Commentaire 77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les magistrats interprètent strictement les textes clés du contentieux sur portefeuille de brevets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Propriété industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1, pp.Etude 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition d'un époux en instance de divorce : le notaire doit garder le secret !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les nouvelles représentations de la volonté en droit de la famille</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche juridique du devis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, pp.6-17</w:t>
+              <w:t xml:space="preserve">, 2007, pp.3-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur la qualification de la promesse synallagmatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.3045</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Approche juridique du devis</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles représentations de la volonté en droit de la famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, pp.3-19</w:t>
+              <w:t xml:space="preserve">, 2007, pp.6-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le juge compétent en matière de litiges internationaux en contrefaçon de droits de propriété industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Propriété industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 10, pp.Etude 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1811,732 +1880,732 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition between the Unified Patent Court and national courts ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Droit des brevets en France et en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maître Matthieu Dhenne, Emmanuel Py et Anne-Catherine Chiariny; Institut Stanislas de Boufflers, Mar 2024, Assemblée nationale, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JUB : compétence, concurrence et conflits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Jelonek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Propriété intellectuelle : avancées et perspectives pour l'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bourgogne; Emmanuel Py, Professeur à l'Université de Bourgogne, Mar 2024, Université de bourgogne (Dijon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compétence internationale en matière de brevet d'invention.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rencontres du Droit des brevets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Madame Nathalie Sabotier, Conseillère à la Chambre commerciale, financière et économique de la Cour de cassation, Madame Mélanie Bessaud, Conseillère référendaire à la Cour de cassation, Madame Pascale Tréfigny, Conseillère en service extraordinaire à la Chambre commerciale, financière et économique de la Cour de cassation, Apr 2024, Cour de cassation, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valorisation des actifs de propriété intellectuelle dans le cadre d'une levée de fonds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La valorisation des actifs de propriété intellectuelle dans le cadre d'une levée de fonds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne-Catherine Chiariny, May 2024, Université de Montpellier - Faculté de Droit et de Science Politique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brevet et développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et propriété intellectuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Barreau de Paris; Commission ouverte de droit de la propriété intellectuelle (COMPI); Institut Stanislas de Boufflers, Dec 2022, Auditorium de la Maison des Avocats, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Juridiction unifiée des brevets ou l'Arlésienne malgré elle : état des lieux du contentieux des brevets en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les séminaires Brevets de Boufflers, avec le soutien de la COMPI, Matinées des 23, 25 et 27 novembre 2020 (Conférence en ligne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Stanislas de Boufflers, sous la direction scientifique de Maître Matthieu Dhenne, Emmanuel Py et Anne-Catherine Chiariny, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les communs, un concept utile pour le droit de la géoingénierie ? Une approche par les usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international INGILAW, Tempête sur la planète, Penser le droit et les politiques de l'ingénierie climatique et environnementale à l'heure de l'anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IODE, CNRS, Faculté de Droit de Rennes, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valoriser les usages par le recours aux communs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Valoriser les Usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MUSE, Faculté de Droit et de Science politique de Montpellier, Jul 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'internationalité du litige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les modes alternatifs des règlements des litiges dans les droits de la propriété intellectuelle (Les MARLS de la PI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CUERPI, Faculté de Droit de Grenoble, Nov 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mandat de protection future et le mandat à effet posthume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée franco-belge du notariat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Master 2 Droit notarial, Mar 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2546,235 +2615,235 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des brevets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dhenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LexisNexis. 623 p., 2024, Collection Droit &amp; Professionnel, 978-2-7110-3605-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Py</w:t>
+                <w:t xml:space="preserve">hal-04684557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valoriser les usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">LexisNexis. 623 p., 2024, Collection Droit &amp; Professionnel, 978-2-7110-3605-9</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigrid Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Badji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bento de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Brès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Mousseron. Institut des usages, 2020, Collection Droit des usages, Pierre Mousseron, 978-2-9571817-0-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02478466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2784,189 +2853,189 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valoriser les usages par le recours aux communs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prof. Pierre Mousseron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valoriser les usages : Approches..</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut des usages, 2020, Collection Droit des suages, 978-2-9571817-0-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'incidence des titres régionaux : la notion, l'intérêt et l'avenir des torpilles et des euro-injonctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Transactive. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La propriété intellectuelle et son juge, Actes du colloque CUERPI, Grenoble 20 novembre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:footerReference w:type="default" r:id="rId58"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3113,51 +3182,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137383v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Chiariny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818198v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818208v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03583531v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03740707v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03346961v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dhenne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959741v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brugui&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Clavier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles De Haas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299321v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02492598v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03106401v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02523524v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02124674v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871018v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871015v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873908v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Raynard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873909v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873912v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873709v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873915v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873688v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873918v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873701v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873897v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818130v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546484v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jelonek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818087v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818051v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818163v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023931v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02124656v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02124661v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02124662v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02124668v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04684557v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Py" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478466v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Badji" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bento de Carvalho" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Br&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02492661v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873675v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559304v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Chiariny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137383v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818198v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818208v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03583531v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03740707v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03346961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dhenne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959741v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brugui&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Clavier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles De Haas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299321v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03106401v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02492598v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02523524v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02124674v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871018v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871015v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Raynard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873909v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873912v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873709v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873915v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873701v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873918v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873688v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873897v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818130v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546484v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jelonek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818087v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818051v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818163v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023931v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02124656v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02124661v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02124662v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02124668v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04684557v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Py" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478466v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Badji" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bento de Carvalho" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Br&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02492661v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873675v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>