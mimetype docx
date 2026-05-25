--- v1 (2026-04-15)
+++ v2 (2026-05-25)
@@ -84,1793 +84,1862 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Demande d’octroi d’une sous-licence de brevet d’invention : entre irrecevabilité procédurale et liberté contractuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17-18, pp.834-835</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La compétence internationale de la Juridiction unifiée du brevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Propriété industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 3 (6), pp. 19-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secrets d’affaires : l’entreprise face au départ d’un salarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Propriété industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3, pp.25-27, Commentaire 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JUB et Juridictions nationales : entre concurrence et conflits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Propriété industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6, Etude 5, pp. 10-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de la publication d’une demande de brevet sur un accord de confidentialité (NDA) et ses conséquences en droit de la preuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Propriété industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9, commentaire 48, p. 37-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyber-délit de contrefaçon de marque nationale : adoption du critère de l'accessibilité par la chambre commerciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Propriété industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indications géographiques pour les produits industriels et artisanaux : de la nécessité de délimiter une zone géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30, pp.41-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une politique du brevet au service de la santé publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bruguière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dhenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles De Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La juridiction unifiée du brevet : le mirage du droit des brevets ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dhenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 09, pp.446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03346961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Bruguière</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’asymétrie des clauses de résiliation unilatérale et discrétionnaire, dans le contrat de valorisation d’innovations technologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Propriété indstrielle, Ed. Lexisnexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 7-8 (Etude 17), pp.19-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'obligation de paiement des redevances de licence en regard du risque d'annulation du brevet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Propriété industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.46-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conséquences de l'annulation du brevet sur le contrat de licence : de la difficile mise en oeuvre d'un principe désormais établi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52, pp.43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auto-divulgation de l'invention : l'inefficacité de la clause de rétroactivité affectant une obligation de confidentialité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Propriété industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, pp.42-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité du licencié de logiciel qui enfreint les limites du contrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Propriété industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.18-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Counterfeiting and the &amp;quot;Related Actions&amp;quot; Concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Intellectual Property Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40, pp.399-406</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un point sur l'application de l'article 8-1 du Règlement Bruxelles I Bis aux contentieux en contrefaçon plurilocalisés (10 ans après l'affaire Roche) à la veille de l'accord sur la Juridiction unifiée des brevets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.357</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du droit au brevet sur une invention réalisée en exécution d'un contrat de commande et de la compétence d'un juge français sur une action en revendication formée sur des titres étrangers à l'endroit d'un déposant domicilié hors territoire communautaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Raynard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Propriété industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.Commentaire 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, n° 7-8 (Etude 17), pp.19-23</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La naissance du droit à rémunération supplémentaire du salarié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Propriété industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, pp.Commentaire 37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 52, pp.43</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un juge capable pourtant incompétent !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Propriété industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11, pp.Commentaire 77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'obligation de paiement des redevances de licence en regard du risque d'annulation du brevet</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les magistrats interprètent strictement les textes clés du contentieux sur portefeuille de brevets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Propriété industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 3, pp.46-48</w:t>
+              <w:t xml:space="preserve">, 2011, 1, pp.Etude 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Auto-divulgation de l'invention : l'inefficacité de la clause de rétroactivité affectant une obligation de confidentialité.</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquisition d'un époux en instance de divorce : le notaire doit garder le secret !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles représentations de la volonté en droit de la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.6-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche juridique du devis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.3-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur la qualification de la promesse synallagmatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.3045</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge compétent en matière de litiges internationaux en contrefaçon de droits de propriété industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Propriété industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 4, pp.42-44</w:t>
+              <w:t xml:space="preserve">, 2006, 10, pp.Etude 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...840 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1880,732 +1949,732 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition between the Unified Patent Court and national courts ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Droit des brevets en France et en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maître Matthieu Dhenne, Emmanuel Py et Anne-Catherine Chiariny; Institut Stanislas de Boufflers, Mar 2024, Assemblée nationale, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JUB : compétence, concurrence et conflits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Jelonek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Propriété intellectuelle : avancées et perspectives pour l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne; Emmanuel Py, Professeur à l'Université de Bourgogne, Mar 2024, Université de bourgogne (Dijon), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Jelonek</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bourgogne; Emmanuel Py, Professeur à l'Université de Bourgogne, Mar 2024, Université de bourgogne (Dijon), France</w:t>
+                <w:t xml:space="preserve">hal-04546484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La compétence internationale en matière de brevet d'invention.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rencontres du Droit des brevets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Madame Nathalie Sabotier, Conseillère à la Chambre commerciale, financière et économique de la Cour de cassation, Madame Mélanie Bessaud, Conseillère référendaire à la Cour de cassation, Madame Pascale Tréfigny, Conseillère en service extraordinaire à la Chambre commerciale, financière et économique de la Cour de cassation, Apr 2024, Cour de cassation, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Madame Nathalie Sabotier, Conseillère à la Chambre commerciale, financière et économique de la Cour de cassation, Madame Mélanie Bessaud, Conseillère référendaire à la Cour de cassation, Madame Pascale Tréfigny, Conseillère en service extraordinaire à la Chambre commerciale, financière et économique de la Cour de cassation, Apr 2024, Cour de cassation, Paris, France</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La valorisation des actifs de propriété intellectuelle dans le cadre d'une levée de fonds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La valorisation des actifs de propriété intellectuelle dans le cadre d'une levée de fonds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Catherine Chiariny, May 2024, Université de Montpellier - Faculté de Droit et de Science Politique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Anne-Catherine Chiariny, May 2024, Université de Montpellier - Faculté de Droit et de Science Politique, France</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brevet et développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement durable et propriété intellectuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Barreau de Paris; Commission ouverte de droit de la propriété intellectuelle (COMPI); Institut Stanislas de Boufflers, Dec 2022, Auditorium de la Maison des Avocats, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Barreau de Paris; Commission ouverte de droit de la propriété intellectuelle (COMPI); Institut Stanislas de Boufflers, Dec 2022, Auditorium de la Maison des Avocats, Paris, France</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Juridiction unifiée des brevets ou l'Arlésienne malgré elle : état des lieux du contentieux des brevets en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les séminaires Brevets de Boufflers, avec le soutien de la COMPI, Matinées des 23, 25 et 27 novembre 2020 (Conférence en ligne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Stanislas de Boufflers, sous la direction scientifique de Maître Matthieu Dhenne, Emmanuel Py et Anne-Catherine Chiariny, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut Stanislas de Boufflers, sous la direction scientifique de Maître Matthieu Dhenne, Emmanuel Py et Anne-Catherine Chiariny, Nov 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les communs, un concept utile pour le droit de la géoingénierie ? Une approche par les usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international INGILAW, Tempête sur la planète, Penser le droit et les politiques de l'ingénierie climatique et environnementale à l'heure de l'anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IODE, CNRS, Faculté de Droit de Rennes, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IODE, CNRS, Faculté de Droit de Rennes, Oct 2018, Rennes, France</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valoriser les usages par le recours aux communs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Valoriser les Usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MUSE, Faculté de Droit et de Science politique de Montpellier, Jul 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, MUSE, Faculté de Droit et de Science politique de Montpellier, Jul 2018, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'internationalité du litige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les modes alternatifs des règlements des litiges dans les droits de la propriété intellectuelle (Les MARLS de la PI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CUERPI, Faculté de Droit de Grenoble, Nov 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CUERPI, Faculté de Droit de Grenoble, Nov 2011, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mandat de protection future et le mandat à effet posthume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée franco-belge du notariat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Master 2 Droit notarial, Mar 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2615,235 +2684,235 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des brevets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dhenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LexisNexis. 623 p., 2024, Collection Droit &amp; Professionnel, 978-2-7110-3605-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Py</w:t>
+                <w:t xml:space="preserve">hal-04684557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valoriser les usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">LexisNexis. 623 p., 2024, Collection Droit &amp; Professionnel, 978-2-7110-3605-9</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigrid Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Badji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bento de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Brès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Mousseron. Institut des usages, 2020, Collection Droit des usages, Pierre Mousseron, 978-2-9571817-0-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02478466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2853,189 +2922,189 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valoriser les usages par le recours aux communs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prof. Pierre Mousseron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valoriser les usages : Approches..</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut des usages, 2020, Collection Droit des suages, 978-2-9571817-0-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'incidence des titres régionaux : la notion, l'intérêt et l'avenir des torpilles et des euro-injonctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Chiariny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Transactive. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La propriété intellectuelle et son juge, Actes du colloque CUERPI, Grenoble 20 novembre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3182,51 +3251,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559304v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Chiariny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137383v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818198v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818208v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03583531v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03740707v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03346961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dhenne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959741v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brugui&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Clavier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles De Haas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299321v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03106401v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02492598v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02523524v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02124674v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871018v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871015v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Raynard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873909v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873912v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873709v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873915v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873701v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873918v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873688v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873897v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818130v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546484v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jelonek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818087v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818051v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818163v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023931v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02124656v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02124661v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02124662v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02124668v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04684557v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Py" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478466v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Badji" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bento de Carvalho" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Br&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02492661v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873675v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604874v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Chiariny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559304v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137383v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818198v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818208v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03583531v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03740707v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959741v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brugui&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Clavier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dhenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles De Haas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03346961v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299321v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02492598v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03106401v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02523524v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02124674v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871018v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871015v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873908v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Raynard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873909v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873912v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873709v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873915v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873688v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873701v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873918v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873897v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818130v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546484v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jelonek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818087v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818051v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818163v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023931v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02124656v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02124661v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02124662v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02124668v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04684557v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Py" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478466v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Badji" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bento de Carvalho" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Br&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02492661v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873675v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>