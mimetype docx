--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1062,299 +1062,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Comment by Terence McCarthy and Marc Humphries on “Highly Contrasted Geochemical Pattern in Sediments of the Okavango Delta, Botswana Driven by Dust Supply, Hydrological Heritage and Biogeochemical Reactions”</w:t>
+                <w:t xml:space="preserve">Nano(micro)plastic mobility in soil: Metallic additives and Sr isotopes as potential tracers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jolivet</w:t>
+                <w:t xml:space="preserve">Aurélie Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Dauteuil</w:t>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dia</w:t>
+                <w:t xml:space="preserve">David Vilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Davranche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+                <w:t xml:space="preserve">Imane Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (1), pp.e2023GC011315. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 476, pp.135153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023gc011315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.135153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426786v2</w:t>
+                <w:t xml:space="preserve">hal-04642241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano(micro)plastic mobility in soil: Metallic additives and Sr isotopes as potential tracers</w:t>
+                <w:t xml:space="preserve">Reply to Comment by Terence McCarthy and Marc Humphries on “Highly Contrasted Geochemical Pattern in Sediments of the Okavango Delta, Botswana Driven by Dust Supply, Hydrological Heritage and Biogeochemical Reactions”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Wahl</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">M. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Imane Khatib</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 476, pp.135153. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.e2023GC011315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.135153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023gc011315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642241v1</w:t>
+                <w:t xml:space="preserve">hal-04426786v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using high-frequency solute synchronies to determine simple two-end-member mixing in catchments during storm events</w:t>
               </w:r>
@@ -1886,303 +1886,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taphonomy of early life (2.1 Ga) in the francevillian basin (Gabon): Role of organic mineral interactions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Highly Contrasted Geochemical Pattern in Sediments of the Okavango Delta, Botswana Driven by Dust Supply, Hydrological Heritage and Biogeochemical Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Bourdelle</w:t>
+                <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Abd Elmola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Aubineau</w:t>
+                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 395, pp.107155. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (6), pp.e2023GC010978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2023.107155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023GC010978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04182352v1</w:t>
+                <w:t xml:space="preserve">insu-04146768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Contrasted Geochemical Pattern in Sediments of the Okavango Delta, Botswana Driven by Dust Supply, Hydrological Heritage and Biogeochemical Reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taphonomy of early life (2.1 Ga) in the francevillian basin (Gabon): Role of organic mineral interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ngwal’ghoubou Ikouanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Jolivet</w:t>
+                <w:t xml:space="preserve">Franck Bourdelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+                <w:t xml:space="preserve">Ahmed Abd Elmola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Aubineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (6), pp.e2023GC010978. </w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 395, pp.107155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023GC010978⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2023.107155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04146768v1</w:t>
+                <w:t xml:space="preserve">insu-04182352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon and Nitrogen Cycle Dynamic in Continental Late-Carboniferous to Early Permian Basins of Eastern Pangea (Northeastern Massif Central, France)</w:t>
               </w:r>
@@ -2354,51 +2354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 566, pp.120082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2426,291 +2426,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03122422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More than redox, biological organic ligands control iron isotope fractionation in the riparian wetland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring the Organic Matter Quality Highlights the Ways in Which Organic Matter Is Removed from Wetland Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kerloc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaheh Lotfi-Kalahroodi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.1933. </w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (3), pp.134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-81494-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/geosciences11030134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03117726v1</w:t>
+                <w:t xml:space="preserve">insu-03169242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the Organic Matter Quality Highlights the Ways in Which Organic Matter Is Removed from Wetland Soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">More than redox, biological organic ligands control iron isotope fractionation in the riparian wetland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaheh Lotfi-Kalahroodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Kerloc'H</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Remi Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (3), pp.134. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.1933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geosciences11030134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-81494-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03169242v1</w:t>
+                <w:t xml:space="preserve">insu-03117726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare Earth Elements as tracers of active colloidal organic matter composition</w:t>
               </w:r>
@@ -3500,51 +3500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are nanoplastics able to bind significant amount of metals? The lead example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloé Veclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3686,51 +3686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind El Hadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Cugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6 (7), pp.2253-2258. </w:t>
@@ -3915,51 +3915,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting the wide variability in arsenic speciation in wetlands A new insight into the control of the behavior of arsenic (vol 203, pg 284, 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vantelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4464,51 +4464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Guenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Demangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vantelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4853,51 +4853,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting the wide variability in arsenic speciation in wetlands: a new insight into the control of the behavior of arsenic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vantelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8917,98 +8917,764 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracing Plastic Degradation in Soils Using Copper Isotopes: Novel Insights from Laboratory Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bleuenn Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienne (AUT), Austria. , pp.EGU26-18104, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-18104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05569725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PIROTECNOLOGÍA, CAMBIOS SOCIALES V VIDA DOMÉSTICA EN EL CONTEXTO ECOLÓGICO DE LA PUNA DEL CENTRO-SURANDINO (5500-1000 AP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Pilar Babot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro J March</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maia del Rosario Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Micaela Medina Regulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Martin Alderete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVI jornadas de Investigación Docencia y extensión en Ciencias Naturales Facultad de Ciencias Naturales de la Universidad Nacional de Tucuman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, San Miguel de Tucuman, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using Biogeochemical Tracers to Quantify Catchment Resilience to Nutrient Loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Frei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin W. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sen Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Geophysical Union 2018, Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington, United States. , pp.B21I-2436, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01927903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Control of the extraction procedures on the response of DOC concentration and composition to soil temperature increase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. , Geophysical Research Abstracts, 16, pp.EGU2014-10159, 2014, EGU General Assembly 2014, held 27 April - 2 May, 2014 in Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01113726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The ORE AGRHYS, an outdoor laboratory to study hydrological and hydrochemical fluxes and processes in agricultural catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03212032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cu redox speciation at Magnetite surface: A Cu L3,2-Edge Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaimy Scaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9067,328 +9733,328 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th SOLEIL users' meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Synchrotron SOLEIL (Saint-Aubin), France. pp.OC-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05325677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Correlations of Organic Matter Carbon Isotopes at Eccentricity Timescales throughout the Valanginian Stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Ben Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pellenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.666492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05353035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water age tracing under open stream conditions using iodine-129</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bleuenn Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Martschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Geochemistry; Geochemical Society., Jul 2025, Prague, Czech Republic. Paper 29616, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/gold2025.29616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05334405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Magnetite Stoichiometry on Copper Redox Speciation: New Insights into Copper Biogeochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaimy Scaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9447,87 +10113,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Geochemistry; Geochemical Society., Jul 2025, Prague, Czech Republic. Paper 26817</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05325772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of PHBV-cellulose composites in anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Derkenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9568,440 +10234,440 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres Biologie-Physique du Grand Ouest RBPGO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refining the stratigraphy of the Moroccan phosphate-bearing sequences: Insights from the U-Pb dating and ∂13C chemostratigraphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Aubineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleurice Parat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">et al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04188061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimio-astrochronologie de la coupe de Cerro La Parva (Bassin de Neuquén, Valanginien supérieur)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minka Moreau Ledegen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Aguirre-Urreta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Rabu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28e édition de la Réunion des Sciences de la Terre (RST 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de france (SGF), Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04441258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-chemical fingerprinting of contrasted waters flowing within the unconventional Okavango Delta: evidence of an original ‘island reactor’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, online, Austria. pp.EGU2020-20352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02539739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des forages profonds aux reconstitutions paléoenvironnementales et paléoclimatiques des bassins carbonifères à permiens du nord-est du Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mercuzot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10010,123 +10676,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beccaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pellenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion SGF Forages profonds en France: 30 ans de résultats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02397548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeoenvironmental reconstitutions of the late Carboniferous to Permian intracontinental basins of the north-eastern Massif Central (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mercuzot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10148,110 +10814,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pellenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beccaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Congress on the Carbonifertous and Permian (ICCP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Cologne, Germany. pp.221-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02397521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation pétro-géochimique et datation U/Pb du volcanisme contemporain des bassins d’âge fini-Carbonifère à Permien du Nord du Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10260,123 +10926,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pellenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beccaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mercuzot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Réunion des Sciences de la terre - RST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01915810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution saisonnière de la signature isotopique et moléculaire des MOD des solutions de sol : identification d’un transfert de MOD à l’échelle du versant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10435,73 +11101,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4ème congrès du Réseau Matières Organiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01767306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitutions paléoenvironnementales et enregistrement paléoclimatique fini-carbonifère à permien du bassin d’Autun (Nord-Est du Massif Central)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mercuzot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10560,100 +11226,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Réunion des Sciences de la terre - RST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille, France. pp.408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01916253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité temporelle de l’effet des pratiques agricoles sur les matières organiques dissoutes des sols et des eaux de rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas B. Parr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10685,73 +11351,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4ème congrès du Réseau Matières Organiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01767302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storm dissolved organic matter : surface and sub-surface erosion controls its composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10806,73 +11472,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01309193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les traces de vie de la limite Ediacarien-Cambrien dans le Massif Armoricain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Neraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10931,73 +11597,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01388532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du fonctionnement de la zone critique en petit bassin agricole : déploiement d’instruments innovants pour lever les verrous de connaissance identifiés à partir d’un monitoring long-terme et multi-disciplinaire – Le projet Critex sur l’ORE AgrHyS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11019,110 +11685,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01388082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal variability of the molecular fingerprint of soil dissolved organic matter in a headwater agricultural catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11177,73 +11843,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-8565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00853301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights in the use of carbon isotopes as tracers of DOC sources and water pathways in headwater catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11302,113 +11968,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-9595</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00853603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of euxinic oceanic conditions following the Lomagundi Event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriss Ngombi-Pemba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald E. Canfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma U. Hammarlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Bengtson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11417,92 +12083,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt conference 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Florence, Italy. pp.1843, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1180/minmag.2013.077.5.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00946798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal variability of the molecular fingerprint of dissolved organic matter in a headwater agricultural catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11557,113 +12223,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshop on Soil and Sedimentary Organic Matter Stabilization and Destabilization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Monte Verità, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00811494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil control on the spatial variability of DOC concentration in headwater catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11678,73 +12344,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00811489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variability of the composition of the dissolved organic matter mobilized in stream waters over one hydrological cycle in a headwater catchment, SOM-5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11773,73 +12439,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshop on Soil and Sedimentary Organic Matter Stabilization and Destabilization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Monte Verità, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00812089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon isotopes as tracers of dissolved organic carbon sources and water pathways in headwater catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11868,73 +12534,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.EGU2011-12786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00668591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steroids: markers of faecal contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11976,87 +12642,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In : Society for Environmental Geochemistry and Health conference 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00577990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of fluorescence to trace DOM sources in a headwater agricultural catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12101,289 +12767,289 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-12451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00609559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stérols: marqueurs de l'impact des pratiques d'épandage de déjections animales sur la composition chimique des sols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les isotopes du carbone en tant que traceurs de la matière organique dans les hydrosystèmes continentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National RESMO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Ste Maxime, France. pp.80</w:t>
+              <w:t xml:space="preserve">, 2009, Ste Maxime, France. pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00576340v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00576346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les isotopes du carbone en tant que traceurs de la matière organique dans les hydrosystèmes continentaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les stérols: marqueurs de l'impact des pratiques d'épandage de déjections animales sur la composition chimique des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thibault Lambert</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National RESMO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Ste Maxime, France. pp.37</w:t>
+              <w:t xml:space="preserve">, 2009, Ste Maxime, France. pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00576346v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00576340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution des captages en retenue de Bretagne par les matières organiques: quantification des parts allochtones et autochtones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12442,198 +13108,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National RESMO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Ste Maxime, France. pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00576337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution paléoenvironnementale et chimie des océans au paléoprotérozoïque (2.1 Ga) – Gabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak El Albani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Hammarlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald Canfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12 ème Congrès de l' Association des Sédimentologistes Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Rennes, France. pp.122-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00576374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical biomarkers from faecal pollution in aquatic systems: runoff experiment on agricultural field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12642,119 +13308,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting of Organic Geochemistry IMOG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Brème, Germany. pp.210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00576352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractionnement et concentration de la matière organique dissoute par ultrafiltration/osmose inverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12796,73 +13462,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National RESMO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Ste Maxime, France. pp.130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00576334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing organic matter sources in an eutrophic water dam : autochtonous versus allochtonous contributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12871,119 +13537,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Joigneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Hennache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on "Organic matter dynamics in agro-ecosystems"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00260361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater influence on river nitrate concentration in crystalline rock aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13042,73 +13708,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international - Gestion des grands aquifères -</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00118464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denitrification in deep fractured aquifer investigated through batch experiments. In : EGU General assembly 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13117,84 +13783,84 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Hénin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU Général Assembly 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Vienne, Austria. pp.EGU05-A-05465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00113983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13204,777 +13870,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
-              </w:r>
-[...530 lines deleted...]
-                <w:t xml:space="preserve">hal-03212032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transferts de matières à la surface de la Terre : Apports de la géochimie isotopique à différentes échelles de temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géochimie. Université de Rennes 1 [UR1], 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01767596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13984,309 +14118,309 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matière organique des eaux et des sols : Chroniques passées et scénarios d'évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Denes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mérot P, Dubreuil V, Delahaye D et Desnos P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le climat change dans le Grand Ouest, évaluation, impacts, perceptions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.229-239, 2013, Espace et Territoires, 978-2-7535-2146-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00815590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offshore Frontal Part of the Makran Accretionary Prism: The Chamak Survey (Pakistan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Ellouz-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Lallemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymi Castilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Leturmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Lacombe ; François Roure ; Jérôme Lavé ; Jaume Vergés. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thrust Belts and Foreland Basins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.351 à 366, 2007, Frontiers in Earth Sciences, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-69426-7_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00403059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14296,51 +14430,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution de la retenue de Rophemel par les matières organiques et le phosphore. Quantification du rôle respectif des apports en provenance du bassin versant et des sources internes à la retenue - quantification des stocks. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14392,73 +14526,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00395859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution des captages superficiels d'eau brute de Bretagne par les matières organiques. Rapport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14480,81 +14614,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Joigneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00334790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14564,114 +14698,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cycle de l'osmium et du rhénium pendant l'érosion himalayenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson Wickmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Institut National Polytechnique de Lorraine, 2000. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2000INPL058N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01749943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId418"/>
+      <w:footerReference w:type="default" r:id="rId420"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14818,51 +14952,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05483086v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimy Scaria" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;drot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fablet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00315" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05457318v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Corre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Gueguen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pattier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2026.129404" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04865949v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Derkenne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chatellard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178224" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05022899v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EN01114G" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05168145v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Brekenfeld" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cotel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fourtet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-2615-2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04608979v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Catrouillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Benedetti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2024.101820" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791070v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ngwal&#8217;ghoubou Ikouanga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Reisberg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna El Khoury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fontaine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.264" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426786v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dauteuil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gc011315" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642241v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wahl" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vilbert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Khatib" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135153" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04720878v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Floury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-4309-2024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04540055v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wiegand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paride Balzani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Richard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Haubrock" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172252" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04328305v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aubineau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;ranne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Chi Fru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121861" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095643v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.O. Konhauser" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Somogyi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ngwalghoubou Ikouanga" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamboux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118169" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182352v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abd Elmola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2023.107155" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04146768v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC010978" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03292146v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercuzot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.705351" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03122422v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Lotfi-Kalahroodi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouxel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120082" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03117726v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81494-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03169242v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kerloc'H" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11030134" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348896v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Guenet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN19159" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02417211v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Humbert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Petitjean" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00471-w" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02916815v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beauvois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jestin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0EN00412J" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01921691v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Prunier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Perez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gigault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson Wickmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.10.043" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01872381v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Lotfi Kalahroodi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bihannic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.143" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02153121v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducassou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourquin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rossignol" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pellenard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.06.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02080759v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Veclin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind El Hadri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grassl" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.03.087" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152735v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessoni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cugnet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9EN00384C" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02008998v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;net" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Rouxel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ponzevera" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.01.036" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737378v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.11.022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01674523v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay P. Zarnetske" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Barbe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12897" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01718522v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Neraudeau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dabard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gougeon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/let.12270" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01514326v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier N&#233;raudeau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Polette" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10420940.2017.1308865" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01739559v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Demangeat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.03.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944377v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0066" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01869078v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray K. Gingras" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Batonneau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12296" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01439209v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.01.013" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01521676v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.05.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01390477v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mavotchy Nathaelle Onanga" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2016.08.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01312853v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Riegler" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Beaufort" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2016.04.018" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01312833v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Steelandt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Bhiry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marguerie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1657/AAAR0014-082" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187904v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lambert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-4333-2015" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01044656v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-3043-2014" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01090923v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2014.02.0015" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015443v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bengtson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald E. Canfield" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion-Bard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099438" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965570v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Canfield" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriss Ngombi-Pemba" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.U. Hammarlund" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bengtson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaussidon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1315570110" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00876777v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrcr.20466" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987673v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.O. Ossa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hofmann" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bekker" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.08.011" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXT02RHS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00756561v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es301715t" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00726397v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Derrien" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gourmelon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.05.003" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00611856v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Thibault" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.03.014" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7N0GBHW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589163v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaury" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brient" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.12.014" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLQ6K8HC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00611897v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf201040v" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718560v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Bekker" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Macchiarelli" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NATURE09166" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-92CJ9KLS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424871v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Weyer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Lischeid" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.05.051" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51GV97RV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424896v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.04.014" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XBFWLPK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00338893v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ayraud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauwels" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.06.001" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00348016v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.04.006" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLQWQJ7F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144617v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ellouz-Zimmermann" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Lallemant" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castilla" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mouchot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leturmy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266572v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Oxburgh" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Hemming" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.08.033" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF1MCQWB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097803v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Aucour" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. F. Sheppard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GB002324" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118770v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10533-006-9044-4" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XFNHNQP3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970647v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00962-7" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5VJT2RZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970645v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00865-1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMW8Z525-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970644v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Kudrass" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000PA000532" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970642v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(00)00003-0" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26T98X0H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970639v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(97)00080-0" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F31F6DF55560CF2532718A45FC43DE3428FC0E91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05325677v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05353035v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ely&#232;s Ben Sa&#239;d" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Martinez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05334405v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Davies" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Gu&#233;guen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Martschini" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.29616" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05325772v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806181v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04188061v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et al." TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04441258v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minka Moreau Ledegen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Aguirre-Urreta" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Rabu" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539739v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02397548v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02397521v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01915810v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767306v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01916253v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767302v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B. Parr" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309193v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388532v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388082v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853301v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853603v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00946798v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma U. Hammarlund" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.2013.077.5.14" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00811494v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00811489v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00812089v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00668591v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577990v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609559v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576340v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576346v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576337v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576374v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hammarlund" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Canfield" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576352v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile H&#233;nin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576334v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260361v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joigneaux" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Hennache" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118464v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113983v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682921v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Babot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro J March" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia del Rosario Rodriguez" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Micaela Medina Regulon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Martin Alderete" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927903v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Frei" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Abbott" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Gu" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113726v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212032v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gruau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-01767596v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00815590v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Viaud" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denes" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-insu.archives-ouvertes.fr/insu-00815590" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403059v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ellouz-Zimmermann" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Lallemant" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymi Castilla" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouchot" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leturmy" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69426-7_18" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00395859v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00334790v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749943v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000INPL058N" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05483086v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimy Scaria" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;drot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fablet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00315" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05457318v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Corre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Gueguen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pattier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2026.129404" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04865949v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Derkenne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chatellard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178224" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05022899v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EN01114G" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05168145v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Brekenfeld" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cotel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fourtet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-2615-2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04608979v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Catrouillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Benedetti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2024.101820" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791070v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ngwal&#8217;ghoubou Ikouanga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Reisberg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna El Khoury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fontaine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.264" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642241v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wahl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vilbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Khatib" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135153" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426786v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dauteuil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gc011315" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04720878v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Floury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-4309-2024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04540055v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wiegand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paride Balzani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Richard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Haubrock" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172252" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04328305v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aubineau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;ranne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Chi Fru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121861" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095643v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.O. Konhauser" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Somogyi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ngwalghoubou Ikouanga" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamboux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118169" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04146768v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC010978" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182352v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abd Elmola" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2023.107155" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03292146v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercuzot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.705351" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03122422v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Lotfi-Kalahroodi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouxel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120082" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03169242v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kerloc'H" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11030134" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03117726v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81494-z" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348896v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Guenet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN19159" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02417211v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Humbert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Petitjean" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00471-w" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02916815v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beauvois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jestin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0EN00412J" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01921691v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Prunier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Perez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gigault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson Wickmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.10.043" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01872381v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Lotfi Kalahroodi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bihannic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.143" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02153121v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducassou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourquin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rossignol" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pellenard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.06.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02080759v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Veclin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind El Hadri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grassl" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.03.087" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152735v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessoni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cugnet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9EN00384C" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02008998v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;net" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Rouxel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ponzevera" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.01.036" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737378v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.11.022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01674523v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay P. Zarnetske" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Barbe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12897" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01718522v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Neraudeau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dabard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gougeon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/let.12270" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01514326v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier N&#233;raudeau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Polette" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10420940.2017.1308865" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01739559v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Demangeat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.03.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944377v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0066" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01869078v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray K. Gingras" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Batonneau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12296" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01439209v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.01.013" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01521676v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.05.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01390477v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mavotchy Nathaelle Onanga" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2016.08.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01312853v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Riegler" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Beaufort" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2016.04.018" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01312833v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Steelandt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Bhiry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marguerie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1657/AAAR0014-082" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187904v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lambert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-4333-2015" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01044656v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-3043-2014" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01090923v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2014.02.0015" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015443v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bengtson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald E. Canfield" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion-Bard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099438" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965570v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Canfield" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriss Ngombi-Pemba" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.U. Hammarlund" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bengtson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaussidon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1315570110" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00876777v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrcr.20466" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987673v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.O. Ossa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hofmann" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bekker" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.08.011" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXT02RHS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00756561v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es301715t" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00726397v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Derrien" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gourmelon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.05.003" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00611856v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Thibault" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.03.014" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7N0GBHW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589163v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaury" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brient" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.12.014" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLQ6K8HC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00611897v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf201040v" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718560v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Bekker" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Macchiarelli" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NATURE09166" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-92CJ9KLS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424871v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Weyer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Lischeid" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.05.051" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51GV97RV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424896v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.04.014" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XBFWLPK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00338893v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ayraud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauwels" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.06.001" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00348016v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.04.006" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLQWQJ7F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144617v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ellouz-Zimmermann" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Lallemant" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castilla" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mouchot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leturmy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266572v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Oxburgh" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Hemming" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.08.033" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF1MCQWB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097803v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Aucour" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. F. Sheppard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GB002324" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118770v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10533-006-9044-4" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XFNHNQP3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970647v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00962-7" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5VJT2RZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970645v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00865-1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMW8Z525-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970644v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Kudrass" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000PA000532" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970642v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(00)00003-0" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26T98X0H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970639v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(97)00080-0" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F31F6DF55560CF2532718A45FC43DE3428FC0E91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05569725v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-18104" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682921v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Babot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro J March" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia del Rosario Rodriguez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Micaela Medina Regulon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Martin Alderete" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927903v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Frei" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Abbott" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Gu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113726v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212032v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gruau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05325677v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05353035v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ely&#232;s Ben Sa&#239;d" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Martinez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05334405v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Davies" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Gu&#233;guen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Martschini" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.29616" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05325772v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806181v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04188061v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et al." TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04441258v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minka Moreau Ledegen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Aguirre-Urreta" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Rabu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539739v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02397548v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02397521v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01915810v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767306v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01916253v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767302v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B. Parr" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309193v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388532v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388082v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853301v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853603v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00946798v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma U. Hammarlund" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.2013.077.5.14" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00811494v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00811489v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00812089v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00668591v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577990v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609559v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576346v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576340v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576337v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576374v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hammarlund" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Canfield" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576352v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile H&#233;nin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576334v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260361v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joigneaux" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Hennache" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118464v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113983v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-01767596v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00815590v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Viaud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denes" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-insu.archives-ouvertes.fr/insu-00815590" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403059v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ellouz-Zimmermann" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Lallemant" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymi Castilla" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouchot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leturmy" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69426-7_18" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00395859v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00334790v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749943v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000INPL058N" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>