--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -376,303 +376,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05457318v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the biodegradation of PHBV/Cellulose composites in mesophilic anaerobic digestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nickel binding with magnetite nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Choueikani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Derkenne</w:t>
+                <w:t xml:space="preserve">Isabelle Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Chatellard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+                <w:t xml:space="preserve">Olivier Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.178224⟩</w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.2815-2827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4EN01114G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04865949v1</w:t>
+                <w:t xml:space="preserve">insu-05022899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel binding with magnetite nanoparticles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fadi Choueikani</w:t>
+                <w:t xml:space="preserve">Understanding the biodegradation of PHBV/Cellulose composites in mesophilic anaerobic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Derkenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chatellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Kieffer</w:t>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Proux</w:t>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12, pp.2815-2827. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 959, pp.178224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4EN01114G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.178224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05022899v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04865949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical note: High-frequency, multi-elemental stream water monitoring – experiences, feedbacks and suggestions from 7 years of running three French field laboratories (Riverlabs)</w:t>
               </w:r>
@@ -790,299 +790,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05168145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium surface complexation modeling with metastable natural colloids: the key to predict the oxidation state distribution of trace elements?</w:t>
+                <w:t xml:space="preserve">The first application of Re-Os dating on Paleoproterozoic Francevillian sediments (Gabon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Marsac</w:t>
+                <w:t xml:space="preserve">Julie Ngwal’ghoubou Ikouanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
+                <w:t xml:space="preserve">Laurie Reisberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc F Benedetti</w:t>
+                <w:t xml:space="preserve">Anna El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Dia</w:t>
+                <w:t xml:space="preserve">Claude Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 72, pp.101820. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 356, pp.57-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cocis.2024.101820⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04608979v1</w:t>
+                <w:t xml:space="preserve">hal-04791070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first application of Re-Os dating on Paleoproterozoic Francevillian sediments (Gabon)</w:t>
+                <w:t xml:space="preserve">Equilibrium surface complexation modeling with metastable natural colloids: the key to predict the oxidation state distribution of trace elements?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Ngwal’ghoubou Ikouanga</w:t>
+                <w:t xml:space="preserve">Rémi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Reisberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+                <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna El Khoury</w:t>
+                <w:t xml:space="preserve">Marc F Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Fontaine</w:t>
+                <w:t xml:space="preserve">Aline Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 356, pp.57-66. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72, pp.101820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cocis.2024.101820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791070v1</w:t>
+                <w:t xml:space="preserve">insu-04608979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano(micro)plastic mobility in soil: Metallic additives and Sr isotopes as potential tracers</w:t>
               </w:r>
@@ -1094,51 +1094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1886,303 +1886,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Contrasted Geochemical Pattern in Sediments of the Okavango Delta, Botswana Driven by Dust Supply, Hydrological Heritage and Biogeochemical Reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taphonomy of early life (2.1 Ga) in the francevillian basin (Gabon): Role of organic mineral interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ngwal’ghoubou Ikouanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Jolivet</w:t>
+                <w:t xml:space="preserve">Franck Bourdelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+                <w:t xml:space="preserve">Ahmed Abd Elmola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Aubineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (6), pp.e2023GC010978. </w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 395, pp.107155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023GC010978⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2023.107155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04146768v1</w:t>
+                <w:t xml:space="preserve">insu-04182352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taphonomy of early life (2.1 Ga) in the francevillian basin (Gabon): Role of organic mineral interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Ngwal’ghoubou Ikouanga</w:t>
+                <w:t xml:space="preserve">Highly Contrasted Geochemical Pattern in Sediments of the Okavango Delta, Botswana Driven by Dust Supply, Hydrological Heritage and Biogeochemical Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Fontaine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Aubineau</w:t>
+                <w:t xml:space="preserve">Aline Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 395, pp.107155. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (6), pp.e2023GC010978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2023.107155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023GC010978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04182352v1</w:t>
+                <w:t xml:space="preserve">insu-04146768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon and Nitrogen Cycle Dynamic in Continental Late-Carboniferous to Early Permian Basins of Eastern Pangea (Northeastern Massif Central, France)</w:t>
               </w:r>
@@ -2426,360 +2426,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03122422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the Organic Matter Quality Highlights the Ways in Which Organic Matter Is Removed from Wetland Soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">More than redox, biological organic ligands control iron isotope fractionation in the riparian wetland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaheh Lotfi-Kalahroodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Kerloc'H</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Remi Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (3), pp.134. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.1933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geosciences11030134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-81494-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03169242v1</w:t>
+                <w:t xml:space="preserve">insu-03117726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More than redox, biological organic ligands control iron isotope fractionation in the riparian wetland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring the Organic Matter Quality Highlights the Ways in Which Organic Matter Is Removed from Wetland Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kerloc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaheh Lotfi-Kalahroodi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.1933. </w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (3), pp.134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-81494-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/geosciences11030134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03117726v1</w:t>
+                <w:t xml:space="preserve">insu-03169242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare Earth Elements as tracers of active colloidal organic matter composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Guenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3092,295 +3092,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02916815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace metals in polyethylene debris from the North Atlantic subtropical gyre</w:t>
+                <w:t xml:space="preserve">Iron speciation at the riverbank surface in wetland and potential impact on the mobility of trace metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Prunier</w:t>
+                <w:t xml:space="preserve">Gildas Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Maurice</w:t>
+                <w:t xml:space="preserve">D. Vantelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Perez</w:t>
+                <w:t xml:space="preserve">Elaheh Lotfi Kalahroodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gigault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Catherine Pierson Wickmann</w:t>
+                <w:t xml:space="preserve">I. Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.10.043⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 651 (1), pp.443-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01921691v1</w:t>
+                <w:t xml:space="preserve">insu-01872381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron speciation at the riverbank surface in wetland and potential impact on the mobility of trace metals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trace metals in polyethylene debris from the North Atlantic subtropical gyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Ratié</w:t>
+                <w:t xml:space="preserve">Laurence Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Vantelon</w:t>
+                <w:t xml:space="preserve">Emile Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaheh Lotfi Kalahroodi</w:t>
+                <w:t xml:space="preserve">Julien Gigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Bihannic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+                <w:t xml:space="preserve">Anne-Catherine Pierson Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 651 (1), pp.443-455. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 245, pp.371-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.10.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01872381v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01921691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentology and U-Pb dating of Carboniferous to Permian continental series of the northern Massif Central (France): Local palaeogeographic evolution and larger scale correlations</w:t>
               </w:r>
@@ -5147,51 +5147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak El Albani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5630,295 +5630,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01187904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DOC sources and DOC transport pathways in a small headwater catchment as revealed by carbon isotope fluctuation during storm events</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constraints on the Sources and Production Mechanisms of Dissolved Organic Matter in Soils from Molecular Biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lambert</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrice Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11 (11), pp.3043-3056. </w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (7), 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-11-3043-2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2136/vzj2014.02.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01044656v1</w:t>
+                <w:t xml:space="preserve">insu-01090923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the Sources and Production Mechanisms of Dissolved Organic Matter in Soils from Molecular Biomarkers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+                <w:t xml:space="preserve">DOC sources and DOC transport pathways in a small headwater catchment as revealed by carbon isotope fluctuation during storm events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thibault Lambert</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 13 (7), 9 p. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (11), pp.3043-3056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/vzj2014.02.0015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-11-3043-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01090923v1</w:t>
+                <w:t xml:space="preserve">insu-01044656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2.1 Ga Old Francevillian Biota: Biogenicity, Taphonomy and Biodiversity</w:t>
               </w:r>
@@ -6714,315 +6714,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00726397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon isotopes as tracers of dissolved organic carbon sources and water pathways in headwater catchments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a combined isotopic and mass-balance approach to determine dissolved organic carbon sources in eutrophic reservoirs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Thibault</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Gaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.03.014⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (3), pp.356-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00611856v1</w:t>
+                <w:t xml:space="preserve">hal-00589163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a combined isotopic and mass-balance approach to determine dissolved organic carbon sources in eutrophic reservoirs.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon isotopes as tracers of dissolved organic carbon sources and water pathways in headwater catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Brient</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Noël Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 83 (3), pp.356-366. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 402 (3-4), pp.228-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.12.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00589163v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00611856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme Variability of Steroid Profiles in Cow Feces and Pig Slurries at the Regional Scale: Implications for the Use of Steroids to Specify Fecal Pollution Sources in Waters</w:t>
               </w:r>
@@ -7986,51 +7986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Oxburgh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidney Hemming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8378,51 +8378,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impure marbles of the Lesser Himalaya: another source of continental radiogenic osmium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8494,51 +8494,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of Re and Os during low-temperature alteration: Results from Himalayan soils and altered black shales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8610,51 +8610,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Os-Sr-Nd results from sediments in the Bay of Bengal: Implications for sediment transport and the marine Os record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8727,51 +8727,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Os isotopic composition of Himalayan river bedloads and bedrocks: importance of black shales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8830,51 +8830,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Os isotopic compositions of leachates and bulk sediments from the Bengal Fan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10162,90 +10162,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of PHBV-cellulose composites in anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Derkenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Chatellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres Biologie-Physique du Grand Ouest RBPGO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10512,77 +10512,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-chemical fingerprinting of contrasted waters flowing within the unconventional Okavango Delta: evidence of an original ‘island reactor’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11752,649 +11752,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01388082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal variability of the molecular fingerprint of soil dissolved organic matter in a headwater agricultural catchment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+                <w:t xml:space="preserve">New insights in the use of carbon isotopes as tracers of DOC sources and water pathways in headwater catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-8565</w:t>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-9595</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00853301v1</w:t>
+                <w:t xml:space="preserve">insu-00853603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in the use of carbon isotopes as tracers of DOC sources and water pathways in headwater catchments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Lambert</w:t>
+                <w:t xml:space="preserve">Establishment of euxinic oceanic conditions following the Lomagundi Event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriss Ngombi-Pemba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald E. Canfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma U. Hammarlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Bengtson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt conference 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Florence, Italy. pp.1843, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1180/minmag.2013.077.5.14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00853603v1</w:t>
+                <w:t xml:space="preserve">insu-00946798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment of euxinic oceanic conditions following the Lomagundi Event</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stefan Bengtson</w:t>
+                <w:t xml:space="preserve">Spatio-temporal variability of the molecular fingerprint of soil dissolved organic matter in a headwater agricultural catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt conference 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-8565</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1180/minmag.2013.077.5.14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00946798v1</w:t>
+                <w:t xml:space="preserve">insu-00853301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal variability of the molecular fingerprint of dissolved organic matter in a headwater agricultural catchment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+                <w:t xml:space="preserve">Soil control on the spatial variability of DOC concentration in headwater catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gruau</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Soil and Sedimentary Organic Matter Stabilization and Destabilization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Monte Verità, Switzerland</w:t>
+              <w:t xml:space="preserve">Eurosoil 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00811494v1</w:t>
+                <w:t xml:space="preserve">insu-00811489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil control on the spatial variability of DOC concentration in headwater catchments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatio-temporal variability of the molecular fingerprint of dissolved organic matter in a headwater agricultural catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosoil 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bari, Italy</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Soil and Sedimentary Organic Matter Stabilization and Destabilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Monte Verità, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00811489v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00811494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variability of the composition of the dissolved organic matter mobilized in stream waters over one hydrological cycle in a headwater catchment, SOM-5</w:t>
               </w:r>
@@ -12797,368 +12797,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00609559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les isotopes du carbone en tant que traceurs de la matière organique dans les hydrosystèmes continentaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les stérols: marqueurs de l'impact des pratiques d'épandage de déjections animales sur la composition chimique des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thibault Lambert</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National RESMO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Ste Maxime, France. pp.37</w:t>
+              <w:t xml:space="preserve">, 2009, Ste Maxime, France. pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00576346v1</w:t>
+                <w:t xml:space="preserve">insu-00576340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stérols: marqueurs de l'impact des pratiques d'épandage de déjections animales sur la composition chimique des sols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pollution des captages en retenue de Bretagne par les matières organiques: quantification des parts allochtones et autochtones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National RESMO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Ste Maxime, France. pp.80</w:t>
+              <w:t xml:space="preserve">, 2009, Ste Maxime, France. pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00576340v1</w:t>
+                <w:t xml:space="preserve">insu-00576337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution des captages en retenue de Bretagne par les matières organiques: quantification des parts allochtones et autochtones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les isotopes du carbone en tant que traceurs de la matière organique dans les hydrosystèmes continentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National RESMO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Ste Maxime, France. pp.66</w:t>
+              <w:t xml:space="preserve">, 2009, Ste Maxime, France. pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00576337v1</w:t>
+                <w:t xml:space="preserve">insu-00576346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution paléoenvironnementale et chimie des océans au paléoprotérozoïque (2.1 Ga) – Gabon</w:t>
               </w:r>
@@ -14171,51 +14171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Denes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14444,51 +14444,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution de la retenue de Rophemel par les matières organiques et le phosphore. Quantification du rôle respectif des apports en provenance du bassin versant et des sources internes à la retenue - quantification des stocks. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14496,51 +14496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -14712,51 +14712,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cycle de l'osmium et du rhénium pendant l'érosion himalayenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson Wickmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Institut National Polytechnique de Lorraine, 2000. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2000INPL058N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14952,51 +14952,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05483086v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimy Scaria" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;drot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fablet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00315" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05457318v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Corre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Gueguen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pattier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2026.129404" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04865949v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Derkenne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chatellard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178224" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05022899v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EN01114G" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05168145v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Brekenfeld" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cotel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fourtet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-2615-2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04608979v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Catrouillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Benedetti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2024.101820" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791070v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ngwal&#8217;ghoubou Ikouanga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Reisberg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna El Khoury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fontaine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.264" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642241v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wahl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vilbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Khatib" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135153" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426786v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dauteuil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gc011315" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04720878v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Floury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-4309-2024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04540055v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wiegand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paride Balzani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Richard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Haubrock" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172252" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04328305v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aubineau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;ranne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Chi Fru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121861" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095643v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.O. Konhauser" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Somogyi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ngwalghoubou Ikouanga" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamboux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118169" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04146768v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC010978" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182352v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abd Elmola" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2023.107155" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03292146v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercuzot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.705351" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03122422v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Lotfi-Kalahroodi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouxel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120082" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03169242v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kerloc'H" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11030134" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03117726v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81494-z" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348896v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Guenet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN19159" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02417211v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Humbert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Petitjean" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00471-w" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02916815v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beauvois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jestin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0EN00412J" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01921691v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Prunier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Perez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gigault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson Wickmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.10.043" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01872381v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Lotfi Kalahroodi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bihannic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.143" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02153121v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducassou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourquin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rossignol" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pellenard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.06.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02080759v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Veclin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind El Hadri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grassl" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.03.087" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152735v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessoni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cugnet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9EN00384C" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02008998v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;net" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Rouxel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ponzevera" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.01.036" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737378v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.11.022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01674523v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay P. Zarnetske" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Barbe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12897" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01718522v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Neraudeau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dabard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gougeon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/let.12270" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01514326v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier N&#233;raudeau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Polette" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10420940.2017.1308865" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01739559v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Demangeat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.03.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944377v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0066" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01869078v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray K. Gingras" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Batonneau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12296" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01439209v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.01.013" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01521676v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.05.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01390477v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mavotchy Nathaelle Onanga" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2016.08.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01312853v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Riegler" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Beaufort" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2016.04.018" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01312833v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Steelandt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Bhiry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marguerie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1657/AAAR0014-082" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187904v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lambert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-4333-2015" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01044656v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-3043-2014" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01090923v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2014.02.0015" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015443v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bengtson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald E. Canfield" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion-Bard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099438" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965570v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Canfield" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriss Ngombi-Pemba" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.U. Hammarlund" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bengtson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaussidon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1315570110" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00876777v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrcr.20466" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987673v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.O. Ossa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hofmann" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bekker" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.08.011" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXT02RHS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00756561v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es301715t" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00726397v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Derrien" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gourmelon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.05.003" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00611856v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Thibault" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.03.014" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7N0GBHW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589163v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaury" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brient" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.12.014" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLQ6K8HC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00611897v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf201040v" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718560v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Bekker" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Macchiarelli" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NATURE09166" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-92CJ9KLS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424871v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Weyer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Lischeid" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.05.051" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51GV97RV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424896v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.04.014" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XBFWLPK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00338893v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ayraud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauwels" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.06.001" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00348016v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.04.006" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLQWQJ7F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144617v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ellouz-Zimmermann" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Lallemant" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castilla" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mouchot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leturmy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266572v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Oxburgh" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Hemming" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.08.033" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF1MCQWB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097803v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Aucour" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. F. Sheppard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GB002324" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118770v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10533-006-9044-4" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XFNHNQP3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970647v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00962-7" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5VJT2RZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970645v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00865-1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMW8Z525-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970644v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Kudrass" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000PA000532" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970642v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(00)00003-0" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26T98X0H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970639v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(97)00080-0" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F31F6DF55560CF2532718A45FC43DE3428FC0E91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05569725v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-18104" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682921v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Babot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro J March" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia del Rosario Rodriguez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Micaela Medina Regulon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Martin Alderete" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927903v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Frei" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Abbott" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Gu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113726v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212032v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gruau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05325677v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05353035v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ely&#232;s Ben Sa&#239;d" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Martinez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05334405v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Davies" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Gu&#233;guen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Martschini" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.29616" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05325772v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806181v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04188061v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et al." TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04441258v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minka Moreau Ledegen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Aguirre-Urreta" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Rabu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539739v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02397548v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02397521v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01915810v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767306v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01916253v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767302v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B. Parr" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309193v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388532v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388082v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853301v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853603v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00946798v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma U. Hammarlund" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.2013.077.5.14" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00811494v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00811489v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00812089v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00668591v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577990v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609559v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576346v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576340v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576337v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576374v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hammarlund" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Canfield" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576352v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile H&#233;nin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576334v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260361v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joigneaux" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Hennache" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118464v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113983v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-01767596v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00815590v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Viaud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denes" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-insu.archives-ouvertes.fr/insu-00815590" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403059v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ellouz-Zimmermann" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Lallemant" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymi Castilla" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouchot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leturmy" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69426-7_18" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00395859v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00334790v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749943v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000INPL058N" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05483086v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimy Scaria" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;drot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fablet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00315" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05457318v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Corre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Gueguen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pattier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2026.129404" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05022899v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EN01114G" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04865949v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Derkenne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chatellard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178224" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05168145v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Brekenfeld" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cotel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fourtet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-2615-2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791070v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ngwal&#8217;ghoubou Ikouanga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Reisberg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna El Khoury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fontaine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.264" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04608979v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Catrouillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Benedetti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2024.101820" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642241v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wahl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vilbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Khatib" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135153" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426786v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dauteuil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gc011315" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04720878v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Floury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-4309-2024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04540055v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wiegand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paride Balzani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Richard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Haubrock" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172252" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04328305v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aubineau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;ranne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Chi Fru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121861" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095643v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.O. Konhauser" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Somogyi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ngwalghoubou Ikouanga" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamboux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118169" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182352v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abd Elmola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2023.107155" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04146768v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC010978" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03292146v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercuzot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.705351" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03122422v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Lotfi-Kalahroodi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouxel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120082" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03117726v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81494-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03169242v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kerloc'H" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11030134" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348896v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Guenet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN19159" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02417211v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Humbert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Petitjean" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00471-w" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02916815v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beauvois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jestin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0EN00412J" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01872381v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Lotfi Kalahroodi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bihannic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.143" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01921691v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Prunier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Perez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gigault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson Wickmann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.10.043" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02153121v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducassou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourquin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rossignol" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pellenard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.06.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02080759v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Veclin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind El Hadri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grassl" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.03.087" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152735v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessoni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cugnet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9EN00384C" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02008998v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;net" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Rouxel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ponzevera" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.01.036" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737378v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.11.022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01674523v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay P. Zarnetske" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Barbe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12897" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01718522v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Neraudeau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dabard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gougeon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/let.12270" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01514326v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier N&#233;raudeau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Polette" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10420940.2017.1308865" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01739559v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Demangeat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.03.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944377v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0066" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01869078v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray K. Gingras" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Batonneau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12296" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01439209v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.01.013" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01521676v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.05.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01390477v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mavotchy Nathaelle Onanga" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2016.08.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01312853v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Riegler" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Beaufort" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2016.04.018" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01312833v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Steelandt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Bhiry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marguerie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1657/AAAR0014-082" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187904v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lambert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-4333-2015" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01090923v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2014.02.0015" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01044656v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-3043-2014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015443v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bengtson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald E. Canfield" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion-Bard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099438" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965570v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Canfield" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriss Ngombi-Pemba" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.U. Hammarlund" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bengtson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaussidon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1315570110" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00876777v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrcr.20466" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987673v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.O. Ossa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hofmann" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bekker" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.08.011" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXT02RHS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00756561v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es301715t" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00726397v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Derrien" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gourmelon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.05.003" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589163v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaury" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brient" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.12.014" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLQ6K8HC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00611856v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Thibault" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.03.014" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7N0GBHW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00611897v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf201040v" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718560v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Bekker" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Macchiarelli" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NATURE09166" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-92CJ9KLS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424871v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Weyer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Lischeid" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.05.051" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51GV97RV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424896v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.04.014" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XBFWLPK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00338893v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ayraud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauwels" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.06.001" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00348016v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.04.006" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLQWQJ7F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144617v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ellouz-Zimmermann" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Lallemant" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castilla" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mouchot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leturmy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266572v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Oxburgh" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Hemming" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.08.033" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF1MCQWB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097803v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Aucour" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. F. Sheppard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GB002324" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118770v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10533-006-9044-4" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XFNHNQP3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970647v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00962-7" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5VJT2RZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970645v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00865-1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMW8Z525-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970644v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Kudrass" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000PA000532" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970642v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(00)00003-0" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26T98X0H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970639v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(97)00080-0" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F31F6DF55560CF2532718A45FC43DE3428FC0E91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05569725v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-18104" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682921v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Babot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro J March" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia del Rosario Rodriguez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Micaela Medina Regulon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Martin Alderete" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927903v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Frei" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Abbott" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Gu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113726v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212032v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gruau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05325677v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05353035v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ely&#232;s Ben Sa&#239;d" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Martinez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05334405v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Davies" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Gu&#233;guen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Martschini" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.29616" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05325772v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806181v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04188061v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et al." TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04441258v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minka Moreau Ledegen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Aguirre-Urreta" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Rabu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539739v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02397548v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02397521v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01915810v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767306v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01916253v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767302v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B. Parr" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309193v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388532v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388082v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853603v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00946798v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma U. Hammarlund" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.2013.077.5.14" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853301v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00811489v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00811494v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00812089v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00668591v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577990v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609559v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576340v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576337v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576346v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576374v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hammarlund" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Canfield" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576352v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile H&#233;nin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576334v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260361v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joigneaux" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Hennache" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118464v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113983v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-01767596v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00815590v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Viaud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denes" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-insu.archives-ouvertes.fr/insu-00815590" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403059v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ellouz-Zimmermann" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Lallemant" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymi Castilla" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouchot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leturmy" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69426-7_18" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00395859v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00334790v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749943v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000INPL058N" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>