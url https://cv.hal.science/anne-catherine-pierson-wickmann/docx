--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -100,851 +100,855 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox behavior of Cu onto Magnetite Nanoparticles</w:t>
+                <w:t xml:space="preserve">From Elements to Isotopes: Fingerprinting Consumer Plastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaimy Scaria</w:t>
+                <w:t xml:space="preserve">Manon Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Fablet</w:t>
+                <w:t xml:space="preserve">Bleuenn Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadi Choueikani</w:t>
+                <w:t xml:space="preserve">Maxime Pattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+                <w:t xml:space="preserve">Murielle Rabiller-Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 10 (2), pp.507-514. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 302, pp.129404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.5c00315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2026.129404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05483086v1</w:t>
+                <w:t xml:space="preserve">insu-05457318v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Elements to Isotopes: Fingerprinting Consumer Plastics</w:t>
+                <w:t xml:space="preserve">Redox behavior of Cu onto Magnetite Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Le Corre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jaimy Scaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Choueikani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Murielle Rabiller-Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 302, pp.129404. </w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 10 (2), pp.507-514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2026.129404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.5c00315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05457318v2</w:t>
+                <w:t xml:space="preserve">insu-05483086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel binding with magnetite nanoparticles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Technical note: High-frequency, multi-elemental stream water monitoring – experiences, feedbacks and suggestions from 7 years of running three French field laboratories (Riverlabs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Kieffer</w:t>
+                <w:t xml:space="preserve">Nicolai Brekenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Proux</w:t>
+                <w:t xml:space="preserve">Solenn Cotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Fourtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4EN01114G⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (12), pp.2615-2631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-29-2615-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05022899v1</w:t>
+                <w:t xml:space="preserve">insu-05168145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the biodegradation of PHBV/Cellulose composites in mesophilic anaerobic digestion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+                <w:t xml:space="preserve">Nickel binding with magnetite nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Choueikani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+                <w:t xml:space="preserve">Isabelle Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.178224⟩</w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.2815-2827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4EN01114G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04865949v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05022899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical note: High-frequency, multi-elemental stream water monitoring – experiences, feedbacks and suggestions from 7 years of running three French field laboratories (Riverlabs)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding the biodegradation of PHBV/Cellulose composites in mesophilic anaerobic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Cotel</w:t>
+                <w:t xml:space="preserve">Paul Derkenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Faucheux</w:t>
+                <w:t xml:space="preserve">Lucile Chatellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Fourtet</w:t>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Hamon</w:t>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 29 (12), pp.2615-2631. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 959, pp.178224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-29-2615-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.178224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05168145v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04865949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first application of Re-Os dating on Paleoproterozoic Francevillian sediments (Gabon)</w:t>
+                <w:t xml:space="preserve">Phosphate δ13Corg chemostratigraphy from the Gantour basin, Morocco: A proof of concept from the K–Pg transition to mid-Thanetian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Ngwal’ghoubou Ikouanga</w:t>
+                <w:t xml:space="preserve">Jérémie Aubineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Reisberg</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fleurice Parat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna El Khoury</w:t>
+                <w:t xml:space="preserve">Michel Séranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Fontaine</w:t>
+                <w:t xml:space="preserve">Ernest Chi Fru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 356, pp.57-66. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 644, pp.121861. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791070v1</w:t>
+                <w:t xml:space="preserve">insu-04328305v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrium surface complexation modeling with metastable natural colloids: the key to predict the oxidation state distribution of trace elements?</w:t>
               </w:r>
@@ -956,51 +960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pédrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1062,713 +1066,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04608979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano(micro)plastic mobility in soil: Metallic additives and Sr isotopes as potential tracers</w:t>
+                <w:t xml:space="preserve">The first application of Re-Os dating on Paleoproterozoic Francevillian sediments (Gabon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Wahl</w:t>
+                <w:t xml:space="preserve">Julie Ngwal’ghoubou Ikouanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Davranche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aline Dia</w:t>
+                <w:t xml:space="preserve">Laurie Reisberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Vilbert</w:t>
+                <w:t xml:space="preserve">Anna El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Khatib</w:t>
+                <w:t xml:space="preserve">Claude Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 476, pp.135153. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 356, pp.57-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.135153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642241v1</w:t>
+                <w:t xml:space="preserve">hal-04791070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Comment by Terence McCarthy and Marc Humphries on “Highly Contrasted Geochemical Pattern in Sediments of the Okavango Delta, Botswana Driven by Dust Supply, Hydrological Heritage and Biogeochemical Reactions”</w:t>
+                <w:t xml:space="preserve">Nano(micro)plastic mobility in soil: Metallic additives and Sr isotopes as potential tracers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jolivet</w:t>
+                <w:t xml:space="preserve">Aurélie Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Dauteuil</w:t>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+                <w:t xml:space="preserve">David Vilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023gc011315⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 476, pp.135153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.135153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426786v2</w:t>
+                <w:t xml:space="preserve">hal-04642241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using high-frequency solute synchronies to determine simple two-end-member mixing in catchments during storm events</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Colin Fourtet</w:t>
+                <w:t xml:space="preserve">Reply to Comment by Terence McCarthy and Marc Humphries on “Highly Contrasted Geochemical Pattern in Sediments of the Okavango Delta, Botswana Driven by Dust Supply, Hydrological Heritage and Biogeochemical Reactions”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-28-4309-2024⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.e2023GC011315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023gc011315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04720878v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426786v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Plasticene era: Current uncertainties in estimates of the hazards posed by tiny plastic particles on soils and terrestrial invertebrates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paride Balzani</w:t>
+                <w:t xml:space="preserve">Using high-frequency solute synchronies to determine simple two-end-member mixing in catchments during storm events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolai Brekenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Cotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Phillip Haubrock</w:t>
+                <w:t xml:space="preserve">Paul Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Fourtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172252⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (18), pp.4309-4329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-28-4309-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">insu-04540055v1</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04720878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphate δ13Corg chemostratigraphy from the Gantour basin, Morocco: A proof of concept from the K–Pg transition to mid-Thanetian</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Plasticene era: Current uncertainties in estimates of the hazards posed by tiny plastic particles on soils and terrestrial invertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Aubineau</w:t>
+                <w:t xml:space="preserve">Claudia Wiegand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleurice Parat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+                <w:t xml:space="preserve">Paride Balzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Séranne</w:t>
+                <w:t xml:space="preserve">Chloé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernest Chi Fru</w:t>
+                <w:t xml:space="preserve">Phillip Haubrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 644, pp.121861. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 927, pp.172252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121861⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">insu-04328305v2</w:t>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04540055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A search for life in Palaeoproterozoic marine sediments using Zn isotopes and geochemistry</w:t>
               </w:r>
@@ -1886,831 +1886,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taphonomy of early life (2.1 Ga) in the francevillian basin (Gabon): Role of organic mineral interactions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Highly Contrasted Geochemical Pattern in Sediments of the Okavango Delta, Botswana Driven by Dust Supply, Hydrological Heritage and Biogeochemical Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Bourdelle</w:t>
+                <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Abd Elmola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Aubineau</w:t>
+                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 395, pp.107155. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (6), pp.e2023GC010978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2023.107155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023GC010978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04182352v1</w:t>
+                <w:t xml:space="preserve">insu-04146768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Contrasted Geochemical Pattern in Sediments of the Okavango Delta, Botswana Driven by Dust Supply, Hydrological Heritage and Biogeochemical Reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taphonomy of early life (2.1 Ga) in the francevillian basin (Gabon): Role of organic mineral interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ngwal’ghoubou Ikouanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Jolivet</w:t>
+                <w:t xml:space="preserve">Franck Bourdelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+                <w:t xml:space="preserve">Ahmed Abd Elmola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Aubineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (6), pp.e2023GC010978. </w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 395, pp.107155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023GC010978⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2023.107155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04146768v1</w:t>
+                <w:t xml:space="preserve">insu-04182352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon and Nitrogen Cycle Dynamic in Continental Late-Carboniferous to Early Permian Basins of Eastern Pangea (Northeastern Massif Central, France)</w:t>
+                <w:t xml:space="preserve">More than redox, biological organic ligands control iron isotope fractionation in the riparian wetland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Mercuzot</w:t>
+                <w:t xml:space="preserve">Elaheh Lotfi-Kalahroodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Thomazo</w:t>
+                <w:t xml:space="preserve">Olivier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Schnyder</w:t>
+                <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pellenard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Baudin</w:t>
+                <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2021.705351⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.1933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-81494-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03292146v1</w:t>
+                <w:t xml:space="preserve">insu-03117726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does ultrafiltration kinetics bias iron isotope compositions?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Monitoring the Organic Matter Quality Highlights the Ways in Which Organic Matter Is Removed from Wetland Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kerloc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaheh Lotfi-Kalahroodi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120082⟩</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (3), pp.134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences11030134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03122422v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03169242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More than redox, biological organic ligands control iron isotope fractionation in the riparian wetland</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rouxel</w:t>
+                <w:t xml:space="preserve">Carbon and Nitrogen Cycle Dynamic in Continental Late-Carboniferous to Early Permian Basins of Eastern Pangea (Northeastern Massif Central, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mercuzot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thomazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Schnyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Marsac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
+                <w:t xml:space="preserve">Pierre Pellenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-81494-z⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.705351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2021.705351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03117726v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03292146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the Organic Matter Quality Highlights the Ways in Which Organic Matter Is Removed from Wetland Soil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Does ultrafiltration kinetics bias iron isotope compositions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaheh Lotfi-Kalahroodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elaheh Lotfi-Kalahroodi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (3), pp.134. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 566, pp.120082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geosciences11030134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03169242v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03122422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare Earth Elements as tracers of active colloidal organic matter composition</w:t>
               </w:r>
@@ -2722,77 +2722,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Guenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (2), pp.133-139. </w:t>
@@ -3016,51 +3016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (9), pp.2833-2849. </w:t>
@@ -3150,51 +3150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaheh Lotfi Kalahroodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 651 (1), pp.443-455. </w:t>
@@ -3379,51 +3379,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentology and U-Pb dating of Carboniferous to Permian continental series of the northern Massif Central (France): Local palaeogeographic evolution and larger scale correlations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mercuzot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3500,77 +3500,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are nanoplastics able to bind significant amount of metals? The lead example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloé Veclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind El Hadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3686,51 +3686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind El Hadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Cugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6 (7), pp.2253-2258. </w:t>
@@ -3768,64 +3768,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron isotope fractionation in iron-organic matter associations: Experimental evidence using filtration and ultrafiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaheh Lotfi-Kalahroodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3896,1047 +3896,1047 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02008998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting the wide variability in arsenic speciation in wetlands A new insight into the control of the behavior of arsenic (vol 203, pg 284, 2017)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
+                <w:t xml:space="preserve">Unusual microbial mat-related structural diversity 2.1 billion years ago and implications for the Francevillian biota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Aubineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak El Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernest Chi Fru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Jardé</w:t>
+                <w:t xml:space="preserve">Murray K. Gingras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Batonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2017.11.022⟩</w:t>
+              <w:t xml:space="preserve">Geobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (5), pp.476-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gbi.12296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01737378v1</w:t>
+                <w:t xml:space="preserve">insu-01869078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected spatial stability of water chemistry in headwater stream networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Abbott</w:t>
+                <w:t xml:space="preserve">Highlighting the wide variability in arsenic speciation in wetlands A new insight into the control of the behavior of arsenic (vol 203, pg 284, 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vantelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Gruau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lou Barbe</w:t>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.12897⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 222, pp.746-746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2017.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01674523v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidence of Ediacaran-Fortunian elliptical body fossils in the Brioverian series of Brittany (NW France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unexpected spatial stability of water chemistry in headwater stream networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay P. Zarnetske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Neraudeau</w:t>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Dabard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+                <w:t xml:space="preserve">Lou Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lethaia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/let.12270⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (2), pp.296-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.12897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01718522v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01674523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace Fossils from the Brioverian (Ediacaran–Fortunian) in Brittany (NW France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">First evidence of Ediacaran-Fortunian elliptical body fossils in the Brioverian series of Brittany (NW France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Neraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak El Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Polette</w:t>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ichnos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (1), pp.11-24. </w:t>
+              <w:t xml:space="preserve">Lethaia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (4), pp.513-522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10420940.2017.1308865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/let.12270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01514326v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01718522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of REE size fraction redistribution during redox variation in wetland soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helene Guenet</w:t>
+                <w:t xml:space="preserve">Trace Fossils from the Brioverian (Ediacaran–Fortunian) in Brittany (NW France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Demangeat</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Didier Néraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Polette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.03.005⟩</w:t>
+              <w:t xml:space="preserve">Ichnos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (1), pp.11-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10420940.2017.1308865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01739559v1</w:t>
+                <w:t xml:space="preserve">insu-01514326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgrHyS: An Observatory of Response Times in Agro-Hydro Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+                <w:t xml:space="preserve">Experimental evidence of REE size fraction redistribution during redox variation in wetland soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Guenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ruiz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luc Aquilina</w:t>
+                <w:t xml:space="preserve">Edwige Demangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vantelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0066⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 631-632, pp.580 - 588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01944377v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01739559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual microbial mat-related structural diversity 2.1 billion years ago and implications for the Francevillian biota</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ernest Chi Fru</w:t>
+                <w:t xml:space="preserve">AgrHyS: An Observatory of Response Times in Agro-Hydro Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murray K. Gingras</w:t>
+                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Batonneau</w:t>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16 (5), pp.476-497. </w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), 16 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gbi.12296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01869078v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01944377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting the wide variability in arsenic speciation in wetlands: a new insight into the control of the behavior of arsenic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vantelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 203, pp.284-302. </w:t>
@@ -5000,51 +5000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5147,64 +5147,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak El Albani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 348 (8), pp.609-618. </w:t>
@@ -5281,51 +5281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5385,90 +5385,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Differentiation between Immersed and Dry Wood Samples in Nunavik (Northern Quebec, Canada): Preliminary Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Steelandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najat Bhiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arctic, Antarctic, and Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 48 (2), pp.315-325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5528,64 +5528,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5630,295 +5630,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01187904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the Sources and Production Mechanisms of Dissolved Organic Matter in Soils from Molecular Biomarkers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+                <w:t xml:space="preserve">DOC sources and DOC transport pathways in a small headwater catchment as revealed by carbon isotope fluctuation during storm events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thibault Lambert</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 13 (7), 9 p. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (11), pp.3043-3056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/vzj2014.02.0015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-11-3043-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01090923v1</w:t>
+                <w:t xml:space="preserve">insu-01044656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DOC sources and DOC transport pathways in a small headwater catchment as revealed by carbon isotope fluctuation during storm events</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constraints on the Sources and Production Mechanisms of Dissolved Organic Matter in Soils from Molecular Biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lambert</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrice Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11 (11), pp.3043-3056. </w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (7), 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-11-3043-2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2136/vzj2014.02.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01044656v1</w:t>
+                <w:t xml:space="preserve">insu-01090923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2.1 Ga Old Francevillian Biota: Biogenicity, Taphonomy and Biodiversity</w:t>
               </w:r>
@@ -6185,64 +6185,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrologically driven seasonal changes in the sources and production mechanisms of dissolved organic carbon in a small lowland catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6452,51 +6452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Term Effects of High Nitrogen Loads on Cation and Carbon Riverine Export in Agricultural Catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poszwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6504,51 +6504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 46 (17), pp.9447−9455. </w:t>
@@ -6599,64 +6599,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of fecal contamination in waters from contrasted areas: Stanols as Microbial Source Tracking markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6720,77 +6720,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a combined isotopic and mass-balance approach to determine dissolved organic carbon sources in eutrophic reservoirs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6879,64 +6879,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon isotopes as tracers of dissolved organic carbon sources and water pathways in headwater catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7021,77 +7021,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme Variability of Steroid Profiles in Cow Feces and Pig Slurries at the Regional Scale: Implications for the Use of Steroids to Specify Fecal Pollution Sources in Waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 59 (13), pp.7294-7302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7271,64 +7271,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acidification processes and soil leaching influenced by agricultural practices revealed by strontium isotopic ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Weyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7413,90 +7413,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High chemical weathering rates in first-order granitic catchments induced by agricultural stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7572,51 +7572,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compartmentalization of physical and chemical properties in hard-rock aquifers deduced from chemical and groundwater age analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Labasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7719,64 +7719,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Weyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunnar Lischeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7829,613 +7829,613 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00348016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offshore frontal part of the Makran accretionary prism (Pakistan). In &amp;quot;Thrust Belts and Foreland Basins : from fold kinematics to hydrocarbon systems. O. Lacombe, J. Lavé, F. Roure et J. Vergés Ed.</w:t>
+                <w:t xml:space="preserve">Climate-correlated variations in seawater Os-187/Os-188 over the past 200,000 yr: Evidence from the Cariaco Basin, Venezuela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ellouz-Zimmermann</w:t>
+                <w:t xml:space="preserve">Rachel Oxburgh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.J. Lallemant</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sidney Hemming</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Sciences, Memoirs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 263 (3-4), pp.246-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.08.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00144617v1</w:t>
+                <w:t xml:space="preserve">insu-00266572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate-correlated variations in seawater Os-187/Os-188 over the past 200,000 yr: Evidence from the Cariaco Basin, Venezuela</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Offshore frontal part of the Makran accretionary prism (Pakistan). In &amp;quot;Thrust Belts and Foreland Basins : from fold kinematics to hydrocarbon systems. O. Lacombe, J. Lavé, F. Roure et J. Vergés Ed.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ellouz-Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Oxburgh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurie Reisberg</w:t>
+                <w:t xml:space="preserve">S.J. Lallemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidney Hemming</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Castilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leturmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers in Earth Sciences, Memoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Chapter 18, pp.351-366</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00266572v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00144617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluxes and sources of particulate organic carbon in the Ganga-Brahmaputra river system</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Physical, biogeochemical and isotopic processes related to heterogeneity of a shallow crystalline rock aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Labasque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2004GB002324⟩</w:t>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 81 (3), pp.331-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S10533-006-9044-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097803v1</w:t>
+                <w:t xml:space="preserve">hal-00118770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical, biogeochemical and isotopic processes related to heterogeneity of a shallow crystalline rock aquifer</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fluxes and sources of particulate organic carbon in the Ganga-Brahmaputra river system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Aucour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian France-Lanord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pedoja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M. F. Sheppard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S10533-006-9044-4⟩</w:t>
+              <w:t xml:space="preserve">Global Biochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20, pp.GB2006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004GB002324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00118770v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00097803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impure marbles of the Lesser Himalaya: another source of continental radiogenic osmium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 204 (1-2), pp.203-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8481,77 +8481,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of Re and Os during low-temperature alteration: Results from Himalayan soils and altered black shales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 66 (9), pp.1539-1548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8597,77 +8597,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Os-Sr-Nd results from sediments in the Bay of Bengal: Implications for sediment transport and the marine Os record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Kudrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8714,77 +8714,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Os isotopic composition of Himalayan river bedloads and bedrocks: importance of black shales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 176 (2), pp.203-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8830,77 +8830,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Os isotopic compositions of leachates and bulk sediments from the Bengal Fan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 150 (1-2), pp.117-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8978,103 +8978,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing Plastic Degradation in Soils Using Copper Isotopes: Novel Insights from Laboratory Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bleuenn Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU26)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Vienne (AUT), Austria. , pp.EGU26-18104, 2026, </w:t>
@@ -9289,51 +9289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sen Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union 2018, Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington, United States. , pp.B21I-2436, 2018</w:t>
@@ -9375,64 +9375,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the extraction procedures on the response of DOC concentration and composition to soil temperature increase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9500,90 +9500,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ORE AGRHYS, an outdoor laboratory to study hydrological and hydrochemical fluxes and processes in agricultural catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, vienne, Austria</w:t>
@@ -9604,4263 +9604,4388 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03212032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu redox speciation at Magnetite surface: A Cu L3,2-Edge Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaimy Scaria</w:t>
+                <w:t xml:space="preserve">Biodégradation de composites PHBV/cellulose en méthanisation mésophile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Derkenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chatellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Rabiller-Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th SOLEIL users' meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Synchrotron SOLEIL (Saint-Aubin), France. pp.OC-20</w:t>
+              <w:t xml:space="preserve">Journées Recherche Innovation Biogaz et Méthanisation (JRI), 17 au 19 mars 2026, Nancy.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATEE, Mar 2026, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05325677v1</w:t>
+                <w:t xml:space="preserve">hal-05613108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Correlations of Organic Matter Carbon Isotopes at Eccentricity Timescales throughout the Valanginian Stage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence of Magnetite Stoichiometry on Copper Redox Speciation: New Insights into Copper Biogeochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaimy Scaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Choueikani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.666492</w:t>
+              <w:t xml:space="preserve">Goldschmidt Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Geochemistry; Geochemical Society., Jul 2025, Prague, Czech Republic. Paper 26817</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05353035v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05325772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water age tracing under open stream conditions using iodine-129</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cu redox speciation at Magnetite surface: A Cu L3,2-Edge Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaimy Scaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Choueikani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Martschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Conference 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th SOLEIL users' meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Synchrotron SOLEIL (Saint-Aubin), France. pp.OC-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05334405v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05325677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Magnetite Stoichiometry on Copper Redox Speciation: New Insights into Copper Biogeochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaimy Scaria</w:t>
+                <w:t xml:space="preserve">Global Correlations of Organic Matter Carbon Isotopes at Eccentricity Timescales throughout the Valanginian Stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Ben Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pellenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et Al.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Conference 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Geochemistry; Geochemical Society., Jul 2025, Prague, Czech Republic. Paper 26817</w:t>
+              <w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.666492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05325772v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05353035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of PHBV-cellulose composites in anaerobic digestion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Water age tracing under open stream conditions using iodine-129</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bleuenn Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Martschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres Biologie-Physique du Grand Ouest RBPGO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Geochemistry; Geochemical Society., Jul 2025, Prague, Czech Republic. Paper 29616, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2025.29616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806181v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05334405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining the stratigraphy of the Moroccan phosphate-bearing sequences: Insights from the U-Pb dating and ∂13C chemostratigraphy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Degradation of PHBV-cellulose composites in anaerobic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Derkenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">et al.</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chatellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">10. Rencontres Biologie-Physique du Grand Ouest RBPGO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04188061v1</w:t>
+                <w:t xml:space="preserve">hal-04806181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimio-astrochronologie de la coupe de Cerro La Parva (Bassin de Neuquén, Valanginien supérieur)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Refining the stratigraphy of the Moroccan phosphate-bearing sequences: Insights from the U-Pb dating and ∂13C chemostratigraphy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Aubineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleurice Parat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brieuc Rabu</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">et al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e édition de la Réunion des Sciences de la Terre (RST 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de france (SGF), Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04441258v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04188061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-chemical fingerprinting of contrasted waters flowing within the unconventional Okavango Delta: evidence of an original ‘island reactor’</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chimio-astrochronologie de la coupe de Cerro La Parva (Bassin de Neuquén, Valanginien supérieur)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minka Moreau Ledegen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Aguirre-Urreta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieuc Rabu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, online, Austria. pp.EGU2020-20352</w:t>
+              <w:t xml:space="preserve">28e édition de la Réunion des Sciences de la Terre (RST 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de france (SGF), Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02539739v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04441258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des forages profonds aux reconstitutions paléoenvironnementales et paléoclimatiques des bassins carbonifères à permiens du nord-est du Massif Central</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Pellenard</w:t>
+                <w:t xml:space="preserve">Multi-chemical fingerprinting of contrasted waters flowing within the unconventional Okavango Delta: evidence of an original ‘island reactor’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion SGF Forages profonds en France: 30 ans de résultats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, online, Austria. pp.EGU2020-20352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02397548v1</w:t>
+                <w:t xml:space="preserve">insu-02539739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeoenvironmental reconstitutions of the late Carboniferous to Permian intracontinental basins of the north-eastern Massif Central (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Apport des forages profonds aux reconstitutions paléoenvironnementales et paléoclimatiques des bassins carbonifères à permiens du nord-est du Massif Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mercuzot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beccaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pellenard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beccaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Congress on the Carbonifertous and Permian (ICCP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Cologne, Germany. pp.221-222</w:t>
+              <w:t xml:space="preserve">Réunion SGF Forages profonds en France: 30 ans de résultats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02397521v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02397548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation pétro-géochimique et datation U/Pb du volcanisme contemporain des bassins d’âge fini-Carbonifère à Permien du Nord du Massif Central</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palaeoenvironmental reconstitutions of the late Carboniferous to Permian intracontinental basins of the north-eastern Massif Central (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mercuzot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bourquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pellenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beccaletto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Mercuzot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Réunion des Sciences de la terre - RST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lille, France. pp.9</w:t>
+              <w:t xml:space="preserve">19th International Congress on the Carbonifertous and Permian (ICCP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Cologne, Germany. pp.221-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01915810v1</w:t>
+                <w:t xml:space="preserve">insu-02397521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution saisonnière de la signature isotopique et moléculaire des MOD des solutions de sol : identification d’un transfert de MOD à l’échelle du versant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+                <w:t xml:space="preserve">Caractérisation pétro-géochimique et datation U/Pb du volcanisme contemporain des bassins d’âge fini-Carbonifère à Permien du Nord du Massif Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ducassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bourquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pellenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beccaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mercuzot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 4ème congrès du Réseau Matières Organiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t>
+              <w:t xml:space="preserve">26ème Réunion des Sciences de la terre - RST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01767306v1</w:t>
+                <w:t xml:space="preserve">insu-01915810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitutions paléoenvironnementales et enregistrement paléoclimatique fini-carbonifère à permien du bassin d’Autun (Nord-Est du Massif Central)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evolution saisonnière de la signature isotopique et moléculaire des MOD des solutions de sol : identification d’un transfert de MOD à l’échelle du versant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Thomazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Réunion des Sciences de la terre - RST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lille, France. pp.408</w:t>
+              <w:t xml:space="preserve"> 4ème congrès du Réseau Matières Organiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01916253v1</w:t>
+                <w:t xml:space="preserve">insu-01767306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité temporelle de l’effet des pratiques agricoles sur les matières organiques dissoutes des sols et des eaux de rivière</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+                <w:t xml:space="preserve">Reconstitutions paléoenvironnementales et enregistrement paléoclimatique fini-carbonifère à permien du bassin d’Autun (Nord-Est du Massif Central)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mercuzot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bourquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pellenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thomazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 4ème congrès du Réseau Matières Organiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t>
+              <w:t xml:space="preserve">26ème Réunion des Sciences de la terre - RST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France. pp.408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01767302v1</w:t>
+                <w:t xml:space="preserve">insu-01916253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storm dissolved organic matter : surface and sub-surface erosion controls its composition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Denis</w:t>
+                <w:t xml:space="preserve">Variabilité temporelle de l’effet des pratiques agricoles sur les matières organiques dissoutes des sols et des eaux de rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas B. Parr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-394</w:t>
+              <w:t xml:space="preserve"> 4ème congrès du Réseau Matières Organiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01309193v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01767302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les traces de vie de la limite Ediacarien-Cambrien dans le Massif Armoricain</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Storm dissolved organic matter : surface and sub-surface erosion controls its composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.241</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01388532v1</w:t>
+                <w:t xml:space="preserve">insu-01309193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du fonctionnement de la zone critique en petit bassin agricole : déploiement d’instruments innovants pour lever les verrous de connaissance identifiés à partir d’un monitoring long-terme et multi-disciplinaire – Le projet Critex sur l’ORE AgrHyS</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les traces de vie de la limite Ediacarien-Cambrien dans le Massif Armoricain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Neraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak El Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.132</w:t>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01388082v1</w:t>
+                <w:t xml:space="preserve">insu-01388532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in the use of carbon isotopes as tracers of DOC sources and water pathways in headwater catchments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Etude du fonctionnement de la zone critique en petit bassin agricole : déploiement d’instruments innovants pour lever les verrous de connaissance identifiés à partir d’un monitoring long-terme et multi-disciplinaire – Le projet Critex sur l’ORE AgrHyS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Thibault</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-9595</w:t>
+              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00853603v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01388082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment of euxinic oceanic conditions following the Lomagundi Event</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">New insights in the use of carbon isotopes as tracers of DOC sources and water pathways in headwater catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt conference 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-9595</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00946798v1</w:t>
+                <w:t xml:space="preserve">insu-00853603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal variability of the molecular fingerprint of soil dissolved organic matter in a headwater agricultural catchment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Establishment of euxinic oceanic conditions following the Lomagundi Event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriss Ngombi-Pemba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald E. Canfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma U. Hammarlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Bengtson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt conference 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Florence, Italy. pp.1843, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1180/minmag.2013.077.5.14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00853301v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00946798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil control on the spatial variability of DOC concentration in headwater catchments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatio-temporal variability of the molecular fingerprint of soil dissolved organic matter in a headwater agricultural catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosoil 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bari, Italy</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-8565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00811489v1</w:t>
+                <w:t xml:space="preserve">insu-00853301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal variability of the molecular fingerprint of dissolved organic matter in a headwater agricultural catchment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Soil control on the spatial variability of DOC concentration in headwater catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gruau</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Soil and Sedimentary Organic Matter Stabilization and Destabilization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Monte Verità, Switzerland</w:t>
+              <w:t xml:space="preserve">Eurosoil 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00811494v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00811489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variability of the composition of the dissolved organic matter mobilized in stream waters over one hydrological cycle in a headwater catchment, SOM-5</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatio-temporal variability of the molecular fingerprint of dissolved organic matter in a headwater agricultural catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshop on Soil and Sedimentary Organic Matter Stabilization and Destabilization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Monte Verità, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00812089v1</w:t>
+                <w:t xml:space="preserve">insu-00811494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon isotopes as tracers of dissolved organic carbon sources and water pathways in headwater catchments</w:t>
+                <w:t xml:space="preserve">Seasonal variability of the composition of the dissolved organic matter mobilized in stream waters over one hydrological cycle in a headwater catchment, SOM-5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.EGU2011-12786</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Soil and Sedimentary Organic Matter Stabilization and Destabilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Monte Verità, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00668591v1</w:t>
+                <w:t xml:space="preserve">insu-00812089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steroids: markers of faecal contamination</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Carbon isotopes as tracers of dissolved organic carbon sources and water pathways in headwater catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In : Society for Environmental Geochemistry and Health conference 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Galway, Ireland</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.EGU2011-12786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00577990v1</w:t>
+                <w:t xml:space="preserve">insu-00668591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of fluorescence to trace DOM sources in a headwater agricultural catchment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+                <w:t xml:space="preserve">Steroids: markers of faecal contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-12451</w:t>
+              <w:t xml:space="preserve">In : Society for Environmental Geochemistry and Health conference 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00609559v1</w:t>
+                <w:t xml:space="preserve">insu-00577990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stérols: marqueurs de l'impact des pratiques d'épandage de déjections animales sur la composition chimique des sols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Use of fluorescence to trace DOM sources in a headwater agricultural catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National RESMO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Ste Maxime, France. pp.80</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-12451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00576340v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00609559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution des captages en retenue de Bretagne par les matières organiques: quantification des parts allochtones et autochtones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Chemical biomarkers from faecal pollution in aquatic systems: runoff experiment on agricultural field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Hénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National RESMO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Ste Maxime, France. pp.66</w:t>
+              <w:t xml:space="preserve">International Meeting of Organic Geochemistry IMOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Brème, Germany. pp.210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00576337v1</w:t>
+                <w:t xml:space="preserve">insu-00576352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les isotopes du carbone en tant que traceurs de la matière organique dans les hydrosystèmes continentaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fractionnement et concentration de la matière organique dissoute par ultrafiltration/osmose inverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibault Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National RESMO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Ste Maxime, France. pp.37</w:t>
+              <w:t xml:space="preserve">, 2009, Ste Maxime, France. pp.130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00576346v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00576334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution paléoenvironnementale et chimie des océans au paléoprotérozoïque (2.1 Ga) – Gabon</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les isotopes du carbone en tant que traceurs de la matière organique dans les hydrosystèmes continentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 ème Congrès de l' Association des Sédimentologistes Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Rennes, France. pp.122-123</w:t>
+              <w:t xml:space="preserve">Congrès National RESMO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Ste Maxime, France. pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00576374v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00576346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical biomarkers from faecal pollution in aquatic systems: runoff experiment on agricultural field</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les stérols: marqueurs de l'impact des pratiques d'épandage de déjections animales sur la composition chimique des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gruau</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting of Organic Geochemistry IMOG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Brème, Germany. pp.210</w:t>
+              <w:t xml:space="preserve">Congrès National RESMO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Ste Maxime, France. pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00576352v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00576340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractionnement et concentration de la matière organique dissoute par ultrafiltration/osmose inverse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Pollution des captages en retenue de Bretagne par les matières organiques: quantification des parts allochtones et autochtones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National RESMO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Ste Maxime, France. pp.130</w:t>
+              <w:t xml:space="preserve">, 2009, Ste Maxime, France. pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00576334v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00576337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing organic matter sources in an eutrophic water dam : autochtonous versus allochtonous contributions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evolution paléoenvironnementale et chimie des océans au paléoprotérozoïque (2.1 Ga) – Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak El Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boulvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Hammarlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald Canfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on "Organic matter dynamics in agro-ecosystems"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Poitiers, France</w:t>
+              <w:t xml:space="preserve">12 ème Congrès de l' Association des Sédimentologistes Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Rennes, France. pp.122-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00260361v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00576374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater influence on river nitrate concentration in crystalline rock aquifers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Tracing organic matter sources in an eutrophic water dam : autochtonous versus allochtonous contributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Joigneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Hennache</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international - Gestion des grands aquifères -</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Dijon, France</w:t>
+              <w:t xml:space="preserve">International Symposium on "Organic matter dynamics in agro-ecosystems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00118464v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00260361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Groundwater influence on river nitrate concentration in crystalline rock aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Labasque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international - Gestion des grands aquifères -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00118464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Denitrification in deep fractured aquifer investigated through batch experiments. In : EGU General assembly 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Hénin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU Général Assembly 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Vienne, Austria. pp.EGU05-A-05465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00113983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13870,151 +13995,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14024,91 +14149,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transferts de matières à la surface de la Terre : Apports de la géochimie isotopique à différentes échelles de temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géochimie. Université de Rennes 1 [UR1], 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01767596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14118,309 +14243,309 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matière organique des eaux et des sols : Chroniques passées et scénarios d'évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Denes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mérot P, Dubreuil V, Delahaye D et Desnos P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le climat change dans le Grand Ouest, évaluation, impacts, perceptions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.229-239, 2013, Espace et Territoires, 978-2-7535-2146-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00815590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offshore Frontal Part of the Makran Accretionary Prism: The Chamak Survey (Pakistan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Ellouz-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Lallemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymi Castilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Leturmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Lacombe ; François Roure ; Jérôme Lavé ; Jaume Vergés. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thrust Belts and Foreland Basins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.351 à 366, 2007, Frontiers in Earth Sciences, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-69426-7_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00403059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14430,382 +14555,382 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution de la retenue de Rophemel par les matières organiques et le phosphore. Quantification du rôle respectif des apports en provenance du bassin versant et des sources internes à la retenue - quantification des stocks. Rapport final</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gaury</w:t>
+                <w:t xml:space="preserve">Pollution des captages superficiels d'eau brute de Bretagne par les matières organiques. Rapport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luc Brient</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Joigneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00395859v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00334790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution des captages superficiels d'eau brute de Bretagne par les matières organiques. Rapport</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Pollution de la retenue de Rophemel par les matières organiques et le phosphore. Quantification du rôle respectif des apports en provenance du bassin versant et des sources internes à la retenue - quantification des stocks. Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Joigneaux</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00334790v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00395859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cycle de l'osmium et du rhénium pendant l'érosion himalayenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson Wickmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Institut National Polytechnique de Lorraine, 2000. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2000INPL058N⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01749943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId420"/>
+      <w:footerReference w:type="default" r:id="rId421"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14952,51 +15077,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05483086v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimy Scaria" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;drot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fablet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00315" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05457318v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Corre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Gueguen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pattier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2026.129404" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05022899v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EN01114G" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04865949v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Derkenne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chatellard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178224" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05168145v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Brekenfeld" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cotel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fourtet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-2615-2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791070v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ngwal&#8217;ghoubou Ikouanga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Reisberg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna El Khoury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fontaine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.264" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04608979v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Catrouillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Benedetti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2024.101820" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642241v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wahl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vilbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Khatib" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135153" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426786v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dauteuil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gc011315" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04720878v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Floury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-4309-2024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04540055v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wiegand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paride Balzani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Richard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Haubrock" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172252" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04328305v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aubineau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;ranne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Chi Fru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121861" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095643v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.O. Konhauser" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Somogyi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ngwalghoubou Ikouanga" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamboux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118169" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182352v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abd Elmola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2023.107155" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04146768v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC010978" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03292146v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercuzot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.705351" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03122422v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Lotfi-Kalahroodi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouxel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120082" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03117726v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81494-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03169242v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kerloc'H" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11030134" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348896v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Guenet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN19159" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02417211v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Humbert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Petitjean" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00471-w" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02916815v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beauvois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jestin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0EN00412J" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01872381v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Lotfi Kalahroodi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bihannic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.143" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01921691v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Prunier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Perez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gigault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson Wickmann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.10.043" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02153121v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducassou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourquin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rossignol" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pellenard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.06.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02080759v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Veclin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind El Hadri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grassl" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.03.087" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152735v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessoni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cugnet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9EN00384C" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02008998v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;net" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Rouxel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ponzevera" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.01.036" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737378v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.11.022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01674523v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay P. Zarnetske" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Barbe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12897" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01718522v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Neraudeau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dabard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gougeon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/let.12270" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01514326v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier N&#233;raudeau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Polette" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10420940.2017.1308865" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01739559v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Demangeat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.03.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944377v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0066" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01869078v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray K. Gingras" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Batonneau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12296" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01439209v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.01.013" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01521676v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.05.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01390477v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mavotchy Nathaelle Onanga" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2016.08.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01312853v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Riegler" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Beaufort" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2016.04.018" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01312833v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Steelandt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Bhiry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marguerie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1657/AAAR0014-082" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187904v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lambert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-4333-2015" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01090923v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2014.02.0015" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01044656v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-3043-2014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015443v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bengtson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald E. Canfield" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion-Bard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099438" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965570v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Canfield" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriss Ngombi-Pemba" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.U. Hammarlund" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bengtson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaussidon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1315570110" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00876777v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrcr.20466" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987673v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.O. Ossa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hofmann" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bekker" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.08.011" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXT02RHS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00756561v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es301715t" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00726397v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Derrien" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gourmelon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.05.003" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589163v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaury" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brient" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.12.014" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLQ6K8HC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00611856v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Thibault" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.03.014" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7N0GBHW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00611897v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf201040v" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718560v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Bekker" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Macchiarelli" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NATURE09166" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-92CJ9KLS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424871v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Weyer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Lischeid" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.05.051" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51GV97RV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424896v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.04.014" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XBFWLPK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00338893v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ayraud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauwels" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.06.001" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00348016v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.04.006" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLQWQJ7F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144617v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ellouz-Zimmermann" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Lallemant" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castilla" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mouchot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leturmy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266572v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Oxburgh" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Hemming" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.08.033" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF1MCQWB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097803v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Aucour" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. F. Sheppard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GB002324" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118770v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10533-006-9044-4" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XFNHNQP3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970647v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00962-7" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5VJT2RZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970645v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00865-1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMW8Z525-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970644v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Kudrass" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000PA000532" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970642v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(00)00003-0" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26T98X0H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970639v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(97)00080-0" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F31F6DF55560CF2532718A45FC43DE3428FC0E91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05569725v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-18104" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682921v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Babot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro J March" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia del Rosario Rodriguez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Micaela Medina Regulon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Martin Alderete" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927903v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Frei" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Abbott" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Gu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113726v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212032v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gruau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05325677v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05353035v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ely&#232;s Ben Sa&#239;d" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Martinez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05334405v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Davies" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Gu&#233;guen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Martschini" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.29616" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05325772v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806181v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04188061v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et al." TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04441258v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minka Moreau Ledegen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Aguirre-Urreta" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Rabu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539739v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02397548v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02397521v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01915810v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767306v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01916253v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767302v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B. Parr" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309193v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388532v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388082v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853603v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00946798v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma U. Hammarlund" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.2013.077.5.14" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853301v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00811489v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00811494v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00812089v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00668591v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577990v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609559v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576340v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576337v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576346v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576374v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hammarlund" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Canfield" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576352v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile H&#233;nin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576334v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260361v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joigneaux" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Hennache" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118464v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113983v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-01767596v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00815590v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Viaud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denes" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-insu.archives-ouvertes.fr/insu-00815590" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403059v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ellouz-Zimmermann" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Lallemant" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymi Castilla" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouchot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leturmy" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69426-7_18" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00395859v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00334790v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749943v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000INPL058N" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05457318v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Corre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Gueguen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pattier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2026.129404" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05483086v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimy Scaria" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;drot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fablet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00315" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05168145v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Brekenfeld" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cotel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fourtet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-2615-2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05022899v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EN01114G" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04865949v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Derkenne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chatellard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178224" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04328305v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aubineau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;ranne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Chi Fru" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121861" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04608979v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Catrouillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Benedetti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2024.101820" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791070v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ngwal&#8217;ghoubou Ikouanga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Reisberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna El Khoury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fontaine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.264" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642241v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wahl" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vilbert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Khatib" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135153" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426786v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dauteuil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gc011315" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04720878v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Floury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-4309-2024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04540055v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wiegand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paride Balzani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Richard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Haubrock" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172252" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095643v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.O. Konhauser" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Somogyi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ngwalghoubou Ikouanga" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamboux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118169" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04146768v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC010978" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182352v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abd Elmola" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2023.107155" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03117726v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Lotfi-Kalahroodi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouxel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81494-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03169242v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kerloc'H" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11030134" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03292146v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercuzot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.705351" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03122422v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120082" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348896v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Guenet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN19159" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02417211v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Humbert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Petitjean" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00471-w" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02916815v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beauvois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jestin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0EN00412J" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01872381v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Lotfi Kalahroodi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bihannic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.143" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01921691v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Prunier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Perez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gigault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson Wickmann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.10.043" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02153121v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducassou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourquin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rossignol" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pellenard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.06.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02080759v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Veclin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind El Hadri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grassl" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.03.087" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152735v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessoni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cugnet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9EN00384C" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02008998v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;net" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Rouxel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ponzevera" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.01.036" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01869078v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray K. Gingras" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Batonneau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12296" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737378v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.11.022" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01674523v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay P. Zarnetske" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Barbe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12897" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01718522v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Neraudeau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dabard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gougeon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/let.12270" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01514326v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier N&#233;raudeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Polette" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10420940.2017.1308865" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01739559v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Demangeat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.03.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944377v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0066" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01439209v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.01.013" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01521676v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.05.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01390477v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mavotchy Nathaelle Onanga" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2016.08.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01312853v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Riegler" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Beaufort" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2016.04.018" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01312833v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Steelandt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Bhiry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marguerie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1657/AAAR0014-082" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187904v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lambert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-4333-2015" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01044656v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-3043-2014" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01090923v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2014.02.0015" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015443v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bengtson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald E. Canfield" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion-Bard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099438" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965570v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Canfield" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriss Ngombi-Pemba" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.U. Hammarlund" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bengtson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaussidon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1315570110" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00876777v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrcr.20466" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987673v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.O. Ossa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hofmann" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bekker" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.08.011" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXT02RHS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00756561v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es301715t" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00726397v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Derrien" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gourmelon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.05.003" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589163v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaury" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brient" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.12.014" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLQ6K8HC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00611856v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Thibault" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.03.014" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7N0GBHW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00611897v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf201040v" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718560v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Bekker" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Macchiarelli" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NATURE09166" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-92CJ9KLS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424871v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Weyer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Lischeid" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.05.051" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51GV97RV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424896v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.04.014" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XBFWLPK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00338893v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ayraud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauwels" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.06.001" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00348016v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.04.006" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLQWQJ7F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266572v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Oxburgh" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Hemming" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.08.033" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF1MCQWB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144617v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ellouz-Zimmermann" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Lallemant" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castilla" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mouchot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leturmy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118770v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10533-006-9044-4" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XFNHNQP3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097803v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Aucour" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. F. Sheppard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GB002324" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970647v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00962-7" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5VJT2RZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970645v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00865-1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMW8Z525-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970644v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Kudrass" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000PA000532" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970642v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(00)00003-0" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26T98X0H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970639v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(97)00080-0" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F31F6DF55560CF2532718A45FC43DE3428FC0E91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05569725v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-18104" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682921v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Babot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro J March" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia del Rosario Rodriguez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Micaela Medina Regulon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Martin Alderete" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927903v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Frei" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Abbott" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Gu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113726v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212032v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gruau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613108v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05325772v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05325677v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05353035v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ely&#232;s Ben Sa&#239;d" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Martinez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05334405v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Davies" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Gu&#233;guen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Martschini" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.29616" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806181v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04188061v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et al." TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04441258v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minka Moreau Ledegen" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Aguirre-Urreta" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Rabu" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539739v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02397548v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02397521v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01915810v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767306v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01916253v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767302v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B. Parr" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309193v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388532v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388082v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853603v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00946798v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma U. Hammarlund" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.2013.077.5.14" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853301v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00811489v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00811494v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00812089v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00668591v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577990v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609559v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576352v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile H&#233;nin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576334v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576346v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576340v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576337v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576374v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hammarlund" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Canfield" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260361v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joigneaux" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Hennache" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118464v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113983v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-01767596v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00815590v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Viaud" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denes" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-insu.archives-ouvertes.fr/insu-00815590" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403059v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ellouz-Zimmermann" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Lallemant" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymi Castilla" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouchot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leturmy" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69426-7_18" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00334790v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00395859v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749943v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000INPL058N" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>