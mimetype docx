--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1415,1559 +1415,1801 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simon Cottin Marx, Baptiste Mylondo, Travailler sans patron. Mettre en pratique l’économie sociale et solidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13uog⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking migration through the lens of social class</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Migration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/imig.70017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Scop : une forme alternative de propriété du capital et un rééquilibrage du pouvoir économique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 37 (2), pp.235-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rce.037.0235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tournant de l’affaire Lip et l’ouverture du champ des possibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 73 (2), pp.347-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.732.0347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les syndicats dans les entreprises coopératives. Conflits de loyauté, dilemmes moraux et nouvelles pratiques syndicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SociologieS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12q6w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Bidet, Hugo Bréant, Amélie Grysole, Anton Perdoncin, Liza Terrazzoni et Simeng Wang (dir.), Se (dé)placer. Mobilités sociales et migrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 66 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12ziv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages de l’anglais dans la concurrence entre business schools françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoir/Agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 61-62 (2), pp.81-87. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sava.061.0082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COLLECTIVE INTEREST IN COOPERATIVE ENTERPRISES: A SOCIOLOGICAL APPROACH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roczniki Administracji i Prawa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Specjalny (XXIII), pp.205-216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5604/01.3001.0054.3343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système des inégalités. Alain Bihr et Roland Pfefferkorn, Paris, La Découverte, « Grands Repères Manuels », 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4 (145), pp.125-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adieux au patronat. Lutte et gestion ouvrières dans une usine reprise en coopérative. Maxime Quijoux, Vulaines-sur-Seine, Éditions du Croquant, coll. « Dynamiques socio-économiques », 2018, 318 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1 (161), pp.124-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des coopératives dans la mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 118 (2), pp.103-131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/soco.118.0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique de l’intérêt collectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35 (2), pp.137-159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tt.035.0137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le renouveau des coopératives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 97 (1), pp.130-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mouv.097.0130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7. L’émergence d’une classe dominante mondialisée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 21 (2), pp.91-100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rce.021.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif du 9 août (2017), Quand ils ont fermé l’usine. Lutter contre la délocalisation dans une économie globalisée, Marseille, Agone, 288 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (4), pp.449-451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations et inégalités : l’importance des classes sociales. Entretien avec Anne-Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garance Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gellereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attirer les talents internationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-C. Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (2), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sava.036.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se former aux affaires et au pouvoir en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domingo García Garza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Sens Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, n° 19-20 (1), pp.90-113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/csp.019.0090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Attirer les talents internationaux</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se former aux affaires et au pouvoir en France ? Les étudiants mexicains en gestion et en sciences politiques dans les grandes écoles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-C. Wagner</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...76 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domingo García Garza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Sens Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, n° 19-20 (1), pp.90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/csp.019.0090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For a relational approach to cultural capital : a concept tested by changes in the French social space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociological Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63 (2), pp. 433-455. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1467-954X.12292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BLANCHARD Marianne. Les Écoles supérieures de commerce. Sociohistoire d’une entreprise éducative en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-C. Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 192, pp.143-145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfp.4858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elites au Nord, élites au Sud: des savoirs en concurrence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2983,2111 +3225,2257 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14, pp.7-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’internationalisation des savoirs des affaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domingo García Garza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14, pp.141-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’internationalisation des “savoirs” des affaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domingo Garcia Garza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14, pp.141-162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cres.2791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diffusion internationale des MBA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.144-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prestigious Schools of International Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logos (Moskva)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les classes dominantes à l'épreuve de la mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-C. Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 190 (5), pp.4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arss.190.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jeu de la mobilité et de l’autochtonie au sein des classes supérieures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards Sociologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 40, pp.89-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique de syndicalistes « européens » : une enquête sur les formations européennes de la CES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-C. Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 27 (1), pp.105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/poeu.027.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expertise syndicale européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 88, pp.53-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariages assortis et logiques de l’entre-soi dans l’aristocratie et dans la haute bourgeoisie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-C. Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, N° 119 (5), pp.229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/migra.119.0229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place du voyage dans la formation des élites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-C. Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 170 (5), pp.58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arss.170.0058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les élites managériales de la mondialisation : angles d'approche et catégories d'analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-C. Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 41 (4), pp.15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eh.041.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndicalistes européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-C. Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 155 (5), pp.12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arss.155.0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bourgeoisie face à la mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-C. Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 26 (2), pp.33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mouv.026.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cadres internationaux en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanisme et entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 237, pp.111-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Varro et Sally Boyd (éd.). &amp;lt;i&amp;gt;Americans in Europe. A socio-linguistic Perpective : Probes in Northern and Western Europe&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Migration et ethnicité au Royaume-Uni, 15 (1), pp.180-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04638325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement international et la préparation aux affaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-C. Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 14 (1), pp.111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eh.014.0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoire collective et esprit coopératif. Le rapport des Scop à leur histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">T. Duverger et M. Quijoux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’entreprise de demain existe depuis hier. Histoire des Scop et des Scic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bord de l'eau, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diversité des pratiques syndicales en Scop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Willy Gibard et Chloé Lebat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défendre les travailleur.euses en gérant les entreprises ? Quand syndicats et coopératives se rencontrent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bord de l'eau, pp.101-118, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contours of ‘participation’ in SCOPs. Corporate democracy at the centre of definitional struggles and legitimacy conflicts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Edey Gamassou and Arnaud Mias. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De-liberating Work, Democracy and temporalities at the heart of occupational health issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Teseo, pp.207-223, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los contornos de la “participación” en las SCOP. La democracia en la empresa en el centro de luchas de definición y conflictos de legitimidad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Edey Gamassou y Arnaud Mias. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De(s)liberar el trabajo. Desafíos de la salud laboral: democracia y temporalidades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Teseo, pp.335-360, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les contours de la participation en Scop. La démocratie en entreprise au centre de luttes de définition et de conflits de légitimité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Edey Gamassou; Arnaud Mias. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dé-libérer le travail. Démocratie et temporalité au cœur des enjeux de santé au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Teseo, pp.345-370, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The internationalization of elite education. Merging angles of analysis and building a research subject</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Denord, Mikael Palme, Bertrand Reau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Researching Elites and Power. Theory, Methods, Analyses.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.193-200, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The internationalization of business ‘knowledge’ French business schools: Opening possibilities for Mexican elites?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domingo García Garza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agnès Van Zanten. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education and political and business elites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.141-152, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The internationalization of business ‘knowledge’ French business schools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domingo Garcia Garza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agnès van Zanten. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education and political and business elites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mondialisation des dirigeants économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul Bouffartigue. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le retour des classes sociales. Inégalités, dominations, conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Dispute, 2015, Etats des lieux</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De nouvelles formes de domination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-C. Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertrand Badie et Dominique Vidal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un monde d’inégalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.206, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dec.badie.2017.02.0206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estudiar en las Escuelas de Negocios y de Poder en Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domingo Garcia Garza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Didou-Aupetit y Pascal Renaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulación Internacional de los Conocimientos. Miradas Cruzadas sobre la Dinámica Norte-Sur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fundación OBSMAC, 2015, 978-980-7175-20-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿Estudiar en las escuelas de negocios y de poder en Francia? Los estudiantes mexicanos en administración y ciencia política en las Grandes Écoles francesas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domingo García Garza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Renaud, S. Didou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulación Internacional de los Conocimientos: Miradas Cruzadas sobre la Dinámica Norte-Sur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNESCO-IESALC, pp.95-120, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le capital international : un outil d’analyse de la reconfiguration des rapports de domination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5107,1633 +5495,1633 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Johanna Siméant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide de l’enquête globale en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.33-46, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation des identités culturelles à la Cité internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International creative campus. La cité internationale au XXIè siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'oeil d'or, pp.47-51, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elite, une classe internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Vincent Holeindre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pouvoir. Concepts, Lieux, Dynamiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences humaines éditions, pp.235-242, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le syndicalisme européen en formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Ethuin et K. Yon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique du sens syndical. La formation des représentants de salariés en France 1945-2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. du Croquant, pp.177-199, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Personnel of the European Trade Union Confederation: Specifically European Types of Capital?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Georgakakis and Jay Rowell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Field of Eurocracy. Mapping EU Actors and Professionals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.188-201, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’internationalisation de la formation des élites : vers une recomposition des classes dirigeantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mihai D. Gheorghiu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mobilité des élites. Reconversions et circulation internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editura Universitatii « Alexandru Ioan Cuza », pp.79-96, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Noblesse d’État et ses prolongements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Lebaron et Gérard Mauger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures de Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.169-192, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les syndicalistes de la Confédération européenne des Syndicats : un capital européen spécifique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Georgakakis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le champ de l’Eurocratie. Une sociologie politique du personnel de l’Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.241-256, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirigentes e sindicalistas na mundialização: reconfiguração das relações sociais e emergência de novos atores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria A. Chaves Jardim. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A natureza social das finanças: fundos de pensão, sindicalistas e recomposição das elites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SP: Edusc, “ciencas sociais”, pp.129-160, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CGT in West Africa: the Difficulties of constructing Trade Union Internationalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Craig Phelan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trade Unions in West Africa: Historical and Contemporary Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.23-44, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Dirigentes e sindicalistas na mundialização: reconfiguração das relações sociais e emergência de novos atores</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une privatisation des systèmes universitaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Maria A. Chaves Jardim. </w:t>
+              <w:t xml:space="preserve">M. Leclerc Olive, G. Scarfo et AC Wagner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A natureza social das finanças: fundos de pensão, sindicalistas e recomposição das elites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SP: Edusc, “ciencas sociais”, pp.129-160, 2011</w:t>
+              <w:t xml:space="preserve">Les mondes universitaires face au marché. Pratiques des acteurs et circulation des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp.151-160, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles formes d'intervention des organisations internationales dans l'enseignement universitaire : une formation « Unesco » à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Leclerc Olive, G. Scarfo et AC Wagner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mondes universitaires face au maché</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Vers une privatisation des systèmes universitaires ?</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Leclerc Olive, G. Scarfo et AC Wagner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mondes universitaires face au marché. Pratiques des acteurs et circulation des savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Karthala, pp.151-160, 2011</w:t>
+              <w:t xml:space="preserve">, Karthala, pp.7-22, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de l’endogamie dans les hautes classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mihai D. Gheorghiu, Pascale Gruson, Daniella Roche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours d’une sociologue, figures d’un engagement. De la sociologie des élites à la transmission des savoirs. Hommage à Monique de Saint-Martin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editura Universitatii « Alexandru Ioan Cuza », pp.133-148, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1. Deux formes de résistance syndicale dans les entrepôts d’un groupe d’hypermarché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-C. Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La CGT et la recomposition syndicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, pp.33, 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/puf.piote.2009.01.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’internationalisation du syndicalisme : obstacles et dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">René Mouriaux et Jean Magniadas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le syndicalisme au défi du 21è siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Syllepse, pp.101-120, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires localisés et réseaux internationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Abel Kouvouama, Abdoulaye Gueye, Anne Piriou et Anne-Catherine Wagner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures croisées d’intellectuels. Trajectoires, modes d’action, productions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 346-354, Karthala, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentants de la CES entre militantisme et expertise des affaires européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lobbying et lobbyistes en Europe. Trajectoires, formations et pratiques des représentants d’intérêts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.69-88, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourdieu et le travail collectif de comparaison internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérard Mauger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres avec Pierre Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. du Croquant, pp.125-140, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération syndicale franco-africaine face aux ambiguïtés de ‘l’internationalisme des travailleurs’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yann Lebeau, Boubacar Niane, Anne Piriou, Monique de Saint-Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etat et acteurs émergents en Afrique. Démocratie, incivilité et transnationalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, pp.213-229, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mobilidade das elites e as escolas internacionais- as formas especificas de representar o national</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ana Maria F. Almeida e Maria Alice Nogueira. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Escolazação das Elites. Um panorama internacional de pesquisa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Petropolis, Editora Vozes, pp.169-181, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les images publicitaires pro-alcool depuis la loi Évin et leurs effets sur le destinataire, principalement sur les jeunes adultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Freyssinet-Dominjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Tsikounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Loi relative à la lutte contre le tabagisme et l'alcoolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Commissariat général du Plan; La Documentation française, pp.297-319, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6743,732 +7131,732 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Noblesse d'Etat</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noblesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Pierre Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2020, pp.595-600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Noblesse</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noblesse d'Etat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Pierre Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.595-600</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noblesse d’État (La). Grandes Écoles et esprit de corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mundializaçào, internalizaçào</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vocabulário Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade unionists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionary of European Actors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.366-369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 100 mots de la sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 100 mots de la sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 100 mots de la sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 100 mots de la sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Schools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Palgrave Dictionary of Transnational History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7478,1297 +7866,1297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les syndicalistes en Scop. Des situations contrastées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les acteurs des relations professionnelles face aux reprises ou aux créations d'entreprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM, Oct 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The construction of international research objects in education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Theory across Education, Culture and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SEC/Leonora Dugonjic, May 2022, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndicats et coopératives : conflits de loyauté et dilemmes moraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emotions, épreuves, morale : une nouvelle cartographie pour l’analyse des relations professionnelles ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF CR5 Sociologie des relations professionnelles et du syndicalisme, May 2022, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopérer. Quand les salariés inventent une autre entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème congrès annuel du centre de recherche Saint Antoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRSA, Nov 2022, Lieusaint, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des configurations professionnelles et effets sur les conditions de travail. Les agents de nettoyage en sous-traitance à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violences ordinaires dans les organisations académiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Florence Giust-Desprairies, Aurélie Jeantet, Stéphane Le Lay, Pierre Lénel, Emmanuelle Savignac, Jun 2022, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les privilèges au travail et leurs limites. Discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des Migrations Privilégiées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut convergence migrations, Dec 2021, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoir mondial, pouvoir local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Local power structures and transnational connections. New perspectives on elites in Switzerland 1890-2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of political studies, Feb 2021, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'internationalisation des stratégies de reproduction des classes dominantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Reproduction, 50 ans après</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jérôme Camus, Pierre Clément, Bertrand Geay et Pierig Humeau, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enchanter le capital. Une grande famille de travailleurs co-entrepreneurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travailler autrement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PRATO (Pratiques, travail, organisation), Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noblesses transnationales en Europe. Perspectives sociologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les noblesses transnationales en Europe (XIIIè-XIXè siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éric Hassler (Université de Strasbourg), Bertrand Goujon (Université de Reims), Albane Cogné (Université de Tours), Oct 2020, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'ouverture d'un terrain devient un obstacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les obstacles à l'ethnographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ateliers lausannois d'éthnographie, May 2019, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la propriété collective au partage du pouvoir? Conceptions contrastées de la démocratie d'entreprise en Scop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Délibérer le travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS Gestes, Aug 2019, Saint Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du local à l’international, les échelles de la stratification sociale. Discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RT5, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The internationalization of elite education in France. How to study an international capital?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nordic Field of Higher Eduction in International Comparison</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ivar Bleikeli (University of Bergen), Mikael Börjesson (University of Uppsala) Agnete Vabø (Nordic Institute for Studies in Innovation, Research and Education), Agnes van Zanten (Sciences Po, OSC-LIEPP), Apr 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d’internationalisation et reproduction des noblesses d’Etat. Discussion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sociologue en globe-trotter. Réception et usages de la sociologie d’Yves Dezalay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESSP, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des écoles conçues pour leur public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les écoles internationales en Europe et autour de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESPE Aix en Provence, Dec 2018, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, emploi et relations professionnelles en contexte militant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paul Boulland et Nicolas Sismonpoli, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The internationalization of French Educational System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global super Tuesday</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mikael Börjesson/ SEC, Nov 2017, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8778,329 +9166,329 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser le capital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mobilités géographiques des élites (entretien filmé)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'internationale du pouvoir: une nouvelle classe dominante?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'adhésion syndicale : dynamique de groupe, contrainte et individualisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Piotet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ben Soussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azdine Henni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00368245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9110,104 +9498,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des investissements internationaux incertains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domingo Garcia Garza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9217,337 +9605,337 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail de nettoyage en temps de pandémie. La mise à l’épreuve d’une relation d’emploi triangulaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DARES - Ministère de travail. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail de nettoyage en pandémie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DARES - Direction de l'animation de la recherche, des études et des statistiques du Ministère du travail, de l'emploi et de l'insertion. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Cgt : une configuration militante dans sa diversité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Piotet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azdine Henni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRES. 2007, 606 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00257333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId194"/>
+      <w:footerReference w:type="default" r:id="rId202"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9694,51 +10082,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605814v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Catherine Wagner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dulong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152306v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866283v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183410v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Wagner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.wagn.2020.01" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871372v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sim&#233;ant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rabot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand R&#233;au" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Wagner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183663v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leclerc-Olive" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Scarfo-Ghellab" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967210v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Niane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183669v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Kouvouama" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gueye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piriou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183655v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Freyssinet-Domingeon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912558v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Brunhoff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Zalio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150003v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bruneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lepesant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pailh&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rollan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viaut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.wagne.1998.01" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183661v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G&#233;rard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951016v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853176v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12q6w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605811v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.732.0347" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853174v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ziv" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.061.0082" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505208v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5604/01.3001.0054.3343" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924952v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903610v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080090v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.118.0103" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080057v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.035.0137" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080032v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.097.0130" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866400v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.021.0091" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903617v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Cl&#233;ment" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gellereau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Steinmetz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825117v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Garc&#237;a Garza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/csp.019.0090" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183678v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.036.0033" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183680v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448946v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-954X.12292" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HRFK4S0S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183677v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4858" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951052v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951057v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825113v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Garcia Garza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.2791" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951040v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951063v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183681v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.190.0004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961703v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183685v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.027.0105" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961702v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183688v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.119.0229" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183689v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.170.0058" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183692v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.041.0015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183693v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.155.0012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183695v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.026.0033" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961699v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04638325v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183697v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.014.0111" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866488v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940008v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940004v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866500v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866515v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463642v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183672v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.badie.2017.02.0206" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969500v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463645v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963958v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963963v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963940v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963953v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963947v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Michel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963933v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963926v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963928v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963937v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963922v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967136v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03996852v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967129v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967105v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967177v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183675v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.piote.2009.01.0033" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967218v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967226v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967246v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969488v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969505v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969514v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402998v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefebvre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Freyssinet-Dominjon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Tsikounas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960890v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903605v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075604v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866537v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963956v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dufresne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967164v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967161v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967156v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967145v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967184v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904776v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904773v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903853v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904765v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903862v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940017v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904981v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904780v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940020v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904976v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904978v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904977v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940024v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940032v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904771v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904982v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940028v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904985v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903517v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903555v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903584v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368245v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Piotet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ben Soussan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Henni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Siblot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463896v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948791v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903629v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257333v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bensoussan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605814v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Catherine Wagner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dulong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152306v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866283v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183410v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Wagner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.wagn.2020.01" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871372v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sim&#233;ant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rabot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand R&#233;au" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Wagner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183663v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leclerc-Olive" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Scarfo-Ghellab" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967210v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Niane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183669v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Kouvouama" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gueye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piriou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183655v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Freyssinet-Domingeon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912558v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Brunhoff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Zalio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150003v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bruneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lepesant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pailh&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rollan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viaut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.wagne.1998.01" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183661v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G&#233;rard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951016v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580965v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13uog" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576457v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imig.70017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576461v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.037.0235" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605811v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.732.0347" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853176v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12q6w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853174v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ziv" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395482v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.061.0082" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505208v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5604/01.3001.0054.3343" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924952v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903610v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080090v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.118.0103" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080057v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.035.0137" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080032v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.097.0130" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866400v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.021.0091" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903617v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866419v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Cl&#233;ment" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gellereau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Steinmetz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183678v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.036.0033" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825117v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Garc&#237;a Garza" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/csp.019.0090" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183680v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448946v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-954X.12292" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HRFK4S0S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183677v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4858" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951052v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951057v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825113v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Garcia Garza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.2791" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951040v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951063v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183681v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.190.0004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961703v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183685v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.027.0105" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961702v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183688v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.119.0229" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183689v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.170.0058" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183692v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.041.0015" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183693v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.155.0012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183695v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.026.0033" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961699v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04638325v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183697v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.014.0111" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576467v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576472v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866488v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940008v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940004v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866500v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866515v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463642v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969500v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183672v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.badie.2017.02.0206" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463645v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963958v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963963v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963940v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963953v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963947v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Michel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963933v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963926v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963928v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963937v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967136v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963922v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967129v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03996852v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967105v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967177v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183675v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.piote.2009.01.0033" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967218v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967226v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967246v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969488v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969505v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969514v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402998v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefebvre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Freyssinet-Dominjon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Tsikounas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903605v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960890v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075604v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866537v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963956v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dufresne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967164v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967161v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967156v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967145v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967184v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904773v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904776v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903853v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904765v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903862v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940017v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904981v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904780v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940020v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904976v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904978v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904977v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940024v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904771v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940032v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904982v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940028v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904985v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903517v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903555v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903584v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368245v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Piotet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ben Soussan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Henni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Siblot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463896v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948791v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903629v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257333v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bensoussan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>