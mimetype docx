--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1531,1278 +1531,1278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05580965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Scop : une forme alternative de propriété du capital et un rééquilibrage du pouvoir économique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 37 (2), pp.235-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rce.037.0235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rethinking migration through the lens of social class</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 63 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/imig.70017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05576457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les Scop : une forme alternative de propriété du capital et un rééquilibrage du pouvoir économique ?</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tournant de l’affaire Lip et l’ouverture du champ des possibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 73 (2), pp.347-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.732.0347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les syndicats dans les entreprises coopératives. Conflits de loyauté, dilemmes moraux et nouvelles pratiques syndicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12q6w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Bidet, Hugo Bréant, Amélie Grysole, Anton Perdoncin, Liza Terrazzoni et Simeng Wang (dir.), Se (dé)placer. Mobilités sociales et migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 66 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12ziv⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usages de l’anglais dans la concurrence entre business schools françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 61-62 (2), pp.81-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sava.061.0082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COLLECTIVE INTEREST IN COOPERATIVE ENTERPRISES: A SOCIOLOGICAL APPROACH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roczniki Administracji i Prawa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Specjalny (XXIII), pp.205-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5604/01.3001.0054.3343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système des inégalités. Alain Bihr et Roland Pfefferkorn, Paris, La Découverte, « Grands Repères Manuels », 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (145), pp.125-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adieux au patronat. Lutte et gestion ouvrières dans une usine reprise en coopérative. Maxime Quijoux, Vulaines-sur-Seine, Éditions du Croquant, coll. « Dynamiques socio-économiques », 2018, 318 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (161), pp.124-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des coopératives dans la mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 118 (2), pp.103-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soco.118.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique de l’intérêt collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (2), pp.137-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tt.035.0137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renouveau des coopératives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 97 (1), pp.130-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.097.0130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">7. L’émergence d’une classe dominante mondialisée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 37 (2), pp.235-244. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rce.037.0235⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 21 (2), pp.91-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rce.021.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Le tournant de l’affaire Lip et l’ouverture du champ des possibles</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif du 9 août (2017), Quand ils ont fermé l’usine. Lutter contre la délocalisation dans une économie globalisée, Marseille, Agone, 288 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (4), pp.449-451</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...37 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrations et inégalités : l’importance des classes sociales. Entretien avec Anne-Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gellereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SociologieS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...126 lines deleted...]
-                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attirer les talents internationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-C. Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoir/Agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, N° 61-62 (2), pp.81-87. </w:t>
-[...801 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36 (2), pp.33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sava.036.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -2992,372 +2992,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elites au Nord, élites au Sud: des savoirs en concurrence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.7-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’internationalisation des savoirs des affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingo García Garza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.141-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">For a relational approach to cultural capital : a concept tested by changes in the French social space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociological Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63 (2), pp. 433-455. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1467-954X.12292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1467-954X.12292⟩</w:t>
-[...29 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01448946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BLANCHARD Marianne. Les Écoles supérieures de commerce. Sociohistoire d’une entreprise éducative en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-C. Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 192, pp.143-145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfp.4858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183677v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-03951057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’internationalisation des “savoirs” des affaires.</w:t>
               </w:r>
@@ -5267,50 +5267,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">¿Estudiar en las escuelas de negocios y de poder en Francia? Los estudiantes mexicanos en administración y ciencia política en las Grandes Écoles francesas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingo García Garza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Renaud, S. Didou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulación Internacional de los Conocimientos: Miradas Cruzadas sobre la Dinámica Norte-Sur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNESCO-IESALC, pp.95-120, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le capital international : un outil d’analyse de la reconfiguration des rapports de domination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Réau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Johanna Siméant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guide de l’enquête globale en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.33-46, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estudiar en las Escuelas de Negocios y de Poder en Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domingo Garcia Garza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5323,229 +5495,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Didou-Aupetit y Pascal Renaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulación Internacional de los Conocimientos. Miradas Cruzadas sobre la Dinámica Norte-Sur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fundación OBSMAC, 2015, 978-980-7175-20-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463645v1</w:t>
-              </w:r>
-[...170 lines deleted...]
-                <w:t xml:space="preserve">hal-03963963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation des identités culturelles à la Cité internationale</w:t>
               </w:r>
@@ -6045,319 +6045,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vers une privatisation des systèmes universitaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Leclerc Olive, G. Scarfo et AC Wagner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mondes universitaires face au marché. Pratiques des acteurs et circulation des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp.151-160, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles formes d'intervention des organisations internationales dans l'enseignement universitaire : une formation « Unesco » à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Leclerc Olive, G. Scarfo et AC Wagner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mondes universitaires face au maché</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The CGT in West Africa: the Difficulties of constructing Trade Union Internationalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Craig Phelan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trade Unions in West Africa: Historical and Contemporary Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.23-44, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dirigentes e sindicalistas na mundialização: reconfiguração das relações sociais e emergência de novos atores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria A. Chaves Jardim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A natureza social das finanças: fundos de pensão, sindicalistas e recomposição das elites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SP: Edusc, “ciencas sociais”, pp.129-160, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967136v1</w:t>
-              </w:r>
-[...217 lines deleted...]
-                <w:t xml:space="preserve">hal-03996852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
@@ -7139,165 +7139,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noblesse</w:t>
+                <w:t xml:space="preserve">Noblesse d'Etat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Pierre Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.595-600</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03903605v1</w:t>
+                <w:t xml:space="preserve">hal-03960890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noblesse d'Etat</w:t>
+                <w:t xml:space="preserve">Noblesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Pierre Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2020, pp.595-600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03960890v1</w:t>
+                <w:t xml:space="preserve">hal-03903605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noblesse d’État (La). Grandes Écoles et esprit de corps</w:t>
               </w:r>
@@ -7840,1323 +7840,1444 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Voyage en grande sociologie. Héritages et prolongements des travaux de Michel Pinçon et Monique Pinçon-Charlot (conclusion)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Clech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Louey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Bozouls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ripoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voyage en grande sociologie. Héritages et prolongements des travaux de Michel Pinçon et Monique Pinçon-Charlot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caroline Bertron, Pauline Clech, Garance Clément, Jean-Luc Deshaye, Adrien Delespierre, Sophie Louey, Jean-Luc Richard, Félicie Roux, Feb 2025, Paris (Jourdain), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05605576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les syndicalistes en Scop. Des situations contrastées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les acteurs des relations professionnelles face aux reprises ou aux créations d'entreprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNAM, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The construction of international research objects in education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Theory across Education, Culture and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SEC/Leonora Dugonjic, May 2022, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndicats et coopératives : conflits de loyauté et dilemmes moraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emotions, épreuves, morale : une nouvelle cartographie pour l’analyse des relations professionnelles ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF CR5 Sociologie des relations professionnelles et du syndicalisme, May 2022, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopérer. Quand les salariés inventent une autre entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème congrès annuel du centre de recherche Saint Antoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRSA, Nov 2022, Lieusaint, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des configurations professionnelles et effets sur les conditions de travail. Les agents de nettoyage en sous-traitance à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violences ordinaires dans les organisations académiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Florence Giust-Desprairies, Aurélie Jeantet, Stéphane Le Lay, Pierre Lénel, Emmanuelle Savignac, Jun 2022, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les privilèges au travail et leurs limites. Discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des Migrations Privilégiées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut convergence migrations, Dec 2021, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoir mondial, pouvoir local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Local power structures and transnational connections. New perspectives on elites in Switzerland 1890-2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of political studies, Feb 2021, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'internationalisation des stratégies de reproduction des classes dominantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Reproduction, 50 ans après</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jérôme Camus, Pierre Clément, Bertrand Geay et Pierig Humeau, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enchanter le capital. Une grande famille de travailleurs co-entrepreneurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travailler autrement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PRATO (Pratiques, travail, organisation), Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noblesses transnationales en Europe. Perspectives sociologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les noblesses transnationales en Europe (XIIIè-XIXè siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éric Hassler (Université de Strasbourg), Bertrand Goujon (Université de Reims), Albane Cogné (Université de Tours), Oct 2020, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'ouverture d'un terrain devient un obstacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les obstacles à l'ethnographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ateliers lausannois d'éthnographie, May 2019, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la propriété collective au partage du pouvoir? Conceptions contrastées de la démocratie d'entreprise en Scop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Délibérer le travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS Gestes, Aug 2019, Saint Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du local à l’international, les échelles de la stratification sociale. Discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RT5, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The internationalization of elite education in France. How to study an international capital?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nordic Field of Higher Eduction in International Comparison</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ivar Bleikeli (University of Bergen), Mikael Börjesson (University of Uppsala) Agnete Vabø (Nordic Institute for Studies in Innovation, Research and Education), Agnes van Zanten (Sciences Po, OSC-LIEPP), Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d’internationalisation et reproduction des noblesses d’Etat. Discussion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sociologue en globe-trotter. Réception et usages de la sociologie d’Yves Dezalay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESSP, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des écoles conçues pour leur public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les écoles internationales en Europe et autour de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESPE Aix en Provence, Dec 2018, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, emploi et relations professionnelles en contexte militant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paul Boulland et Nicolas Sismonpoli, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The internationalization of French Educational System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global super Tuesday</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mikael Börjesson/ SEC, Nov 2017, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9166,329 +9287,329 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser le capital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mobilités géographiques des élites (entretien filmé)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'internationale du pouvoir: une nouvelle classe dominante?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'adhésion syndicale : dynamique de groupe, contrainte et individualisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Piotet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ben Soussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azdine Henni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00368245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9498,51 +9619,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des investissements internationaux incertains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domingo Garcia Garza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9551,51 +9672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9605,337 +9726,337 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail de nettoyage en temps de pandémie. La mise à l’épreuve d’une relation d’emploi triangulaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DARES - Ministère de travail. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail de nettoyage en pandémie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DARES - Direction de l'animation de la recherche, des études et des statistiques du Ministère du travail, de l'emploi et de l'insertion. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cgt : une configuration militante dans sa diversité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Delphine Serre</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Piotet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">DARES - Ministère de travail. 2022</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bensoussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azdine Henni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRES. 2007, 606 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...200 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00257333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId202"/>
+      <w:footerReference w:type="default" r:id="rId207"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10082,51 +10203,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605814v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Catherine Wagner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dulong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152306v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866283v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183410v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Wagner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.wagn.2020.01" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871372v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sim&#233;ant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rabot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand R&#233;au" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Wagner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183663v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leclerc-Olive" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Scarfo-Ghellab" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967210v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Niane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183669v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Kouvouama" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gueye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piriou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183655v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Freyssinet-Domingeon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912558v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Brunhoff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Zalio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150003v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bruneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lepesant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pailh&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rollan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viaut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.wagne.1998.01" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183661v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G&#233;rard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951016v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580965v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13uog" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576457v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imig.70017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576461v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.037.0235" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605811v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.732.0347" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853176v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12q6w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853174v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ziv" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395482v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.061.0082" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505208v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5604/01.3001.0054.3343" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924952v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903610v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080090v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.118.0103" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080057v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.035.0137" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080032v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.097.0130" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866400v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.021.0091" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903617v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866419v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Cl&#233;ment" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gellereau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Steinmetz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183678v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.036.0033" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825117v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Garc&#237;a Garza" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/csp.019.0090" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183680v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448946v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-954X.12292" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HRFK4S0S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183677v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4858" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951052v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951057v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825113v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Garcia Garza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.2791" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951040v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951063v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183681v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.190.0004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961703v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183685v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.027.0105" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961702v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183688v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.119.0229" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183689v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.170.0058" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183692v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.041.0015" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183693v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.155.0012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183695v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.026.0033" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961699v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04638325v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183697v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.014.0111" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576467v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576472v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866488v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940008v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940004v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866500v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866515v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463642v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969500v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183672v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.badie.2017.02.0206" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463645v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963958v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963963v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963940v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963953v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963947v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Michel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963933v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963926v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963928v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963937v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967136v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963922v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967129v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03996852v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967105v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967177v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183675v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.piote.2009.01.0033" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967218v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967226v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967246v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969488v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969505v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969514v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402998v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefebvre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Freyssinet-Dominjon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Tsikounas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903605v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960890v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075604v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866537v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963956v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dufresne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967164v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967161v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967156v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967145v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967184v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904773v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904776v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903853v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904765v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903862v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940017v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904981v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904780v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940020v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904976v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904978v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904977v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940024v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904771v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940032v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904982v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940028v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904985v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903517v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903555v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903584v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368245v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Piotet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ben Soussan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Henni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Siblot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463896v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948791v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903629v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257333v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bensoussan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605814v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Catherine Wagner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dulong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152306v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866283v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183410v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Wagner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.wagn.2020.01" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871372v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sim&#233;ant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rabot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand R&#233;au" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Wagner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183663v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leclerc-Olive" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Scarfo-Ghellab" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967210v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Niane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183669v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Kouvouama" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gueye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piriou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183655v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Freyssinet-Domingeon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912558v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Brunhoff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Zalio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150003v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bruneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lepesant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pailh&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rollan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viaut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.wagne.1998.01" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183661v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G&#233;rard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951016v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580965v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13uog" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576461v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.037.0235" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576457v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imig.70017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605811v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.732.0347" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853176v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12q6w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853174v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ziv" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395482v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.061.0082" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505208v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5604/01.3001.0054.3343" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924952v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903610v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080090v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.118.0103" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080057v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.035.0137" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080032v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.097.0130" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866400v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.021.0091" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903617v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866419v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Cl&#233;ment" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gellereau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Steinmetz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183678v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.036.0033" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825117v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Garc&#237;a Garza" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/csp.019.0090" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183680v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951052v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951057v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448946v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-954X.12292" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HRFK4S0S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183677v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4858" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825113v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Garcia Garza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.2791" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951040v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951063v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183681v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.190.0004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961703v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183685v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.027.0105" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961702v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183688v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.119.0229" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183689v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.170.0058" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183692v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.041.0015" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183693v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.155.0012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183695v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.026.0033" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961699v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04638325v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183697v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.014.0111" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576467v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576472v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866488v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940008v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940004v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866500v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866515v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463642v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969500v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183672v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.badie.2017.02.0206" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963958v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963963v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463645v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963940v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963953v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963947v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Michel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963933v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963926v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963928v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963937v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967129v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03996852v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963922v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967136v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967105v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967177v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183675v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.piote.2009.01.0033" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967218v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967226v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967246v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969488v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969505v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969514v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402998v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefebvre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Freyssinet-Dominjon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Tsikounas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960890v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903605v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075604v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866537v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963956v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dufresne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967164v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967161v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967156v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967145v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967184v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05605576v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clech" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louey" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bozouls" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ripoll" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904773v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904776v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903853v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904765v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903862v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bret" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940017v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904981v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904780v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940020v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904976v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904978v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904977v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940024v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904771v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940032v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904982v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940028v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904985v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903517v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903555v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903584v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368245v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Piotet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ben Soussan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Henni" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Siblot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463896v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948791v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903629v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257333v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bensoussan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>