--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -651,190 +651,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Figures croisées d'intellectuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Kouvouama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-C. Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karthala, 2007, 2845868669</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les classes sociales dans la mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Découverte, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951013v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-03183669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une Europe syndicale. Une enquête sur la Confédération européenne des syndicats.</w:t>
               </w:r>
@@ -1449,2970 +1449,2970 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Scop : une forme alternative de propriété du capital et un rééquilibrage du pouvoir économique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 37 (2), pp.235-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rce.037.0235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking migration through the lens of social class</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Migration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/imig.70017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin Marx, Baptiste Mylondo, Travailler sans patron. Mettre en pratique l’économie sociale et solidaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 26, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13uog⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05580965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les Scop : une forme alternative de propriété du capital et un rééquilibrage du pouvoir économique ?</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tournant de l’affaire Lip et l’ouverture du champ des possibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 73 (2), pp.347-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.732.0347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les syndicats dans les entreprises coopératives. Conflits de loyauté, dilemmes moraux et nouvelles pratiques syndicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12q6w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Bidet, Hugo Bréant, Amélie Grysole, Anton Perdoncin, Liza Terrazzoni et Simeng Wang (dir.), Se (dé)placer. Mobilités sociales et migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 66 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12ziv⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usages de l’anglais dans la concurrence entre business schools françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 61-62 (2), pp.81-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sava.061.0082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COLLECTIVE INTEREST IN COOPERATIVE ENTERPRISES: A SOCIOLOGICAL APPROACH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roczniki Administracji i Prawa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Specjalny (XXIII), pp.205-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5604/01.3001.0054.3343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système des inégalités. Alain Bihr et Roland Pfefferkorn, Paris, La Découverte, « Grands Repères Manuels », 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (145), pp.125-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adieux au patronat. Lutte et gestion ouvrières dans une usine reprise en coopérative. Maxime Quijoux, Vulaines-sur-Seine, Éditions du Croquant, coll. « Dynamiques socio-économiques », 2018, 318 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (161), pp.124-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des coopératives dans la mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 118 (2), pp.103-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soco.118.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique de l’intérêt collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (2), pp.137-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tt.035.0137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renouveau des coopératives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 97 (1), pp.130-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.097.0130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">7. L’émergence d’une classe dominante mondialisée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 37 (2), pp.235-244. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rce.037.0235⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 21 (2), pp.91-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rce.021.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Rethinking migration through the lens of social class</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif du 9 août (2017), Quand ils ont fermé l’usine. Lutter contre la délocalisation dans une économie globalisée, Marseille, Agone, 288 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Migration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (4), pp.449-451</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...37 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrations et inégalités : l’importance des classes sociales. Entretien avec Anne-Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gellereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Les syndicats dans les entreprises coopératives. Conflits de loyauté, dilemmes moraux et nouvelles pratiques syndicales</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se former aux affaires et au pouvoir en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingo García Garza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SociologieS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12q6w⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Sens Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 19-20 (1), pp.90-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/csp.019.0090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...123 lines deleted...]
-                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attirer les talents internationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-C. Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoir/Agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, N° 61-62 (2), pp.81-87. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sava.061.0082⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 36 (2), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sava.036.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se former aux affaires et au pouvoir en France ? Les étudiants mexicains en gestion et en sciences politiques dans les grandes écoles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-C. Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingo García Garza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roczniki Administracji i Prawa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5604/01.3001.0054.3343⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Sens Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 19-20 (1), pp.90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/csp.019.0090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le système des inégalités. Alain Bihr et Roland Pfefferkorn, Paris, La Découverte, « Grands Repères Manuels », 2021</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diffusion internationale des MBA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (145), pp.125-127</w:t>
+              <w:t xml:space="preserve">Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.144-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...41 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elites au Nord, élites au Sud: des savoirs en concurrence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Emploi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1 (161), pp.124-127</w:t>
+              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.7-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Anne-Catherine Wagner</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’internationalisation des savoirs des affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingo García Garza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.141-162</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">For a relational approach to cultural capital : a concept tested by changes in the French social space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/tt.035.0137⟩</w:t>
+              <w:t xml:space="preserve">Sociological Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (2), pp. 433-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1467-954X.12292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BLANCHARD Marianne. Les Écoles supérieures de commerce. Sociohistoire d’une entreprise éducative en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-C. Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 192, pp.143-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.4858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’internationalisation des “savoirs” des affaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingo Garcia Garza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.141-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cres.2791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prestigious Schools of International Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logos (Moskva)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les classes dominantes à l'épreuve de la mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-C. Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 190 (5), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.190.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jeu de la mobilité et de l’autochtonie au sein des classes supérieures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards Sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40, pp.89-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique de syndicalistes « européens » : une enquête sur les formations européennes de la CES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-C. Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (1), pp.105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeu.027.0105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariages assortis et logiques de l’entre-soi dans l’aristocratie et dans la haute bourgeoisie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-C. Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, N° 119 (5), pp.229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.119.0229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expertise syndicale européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 88, pp.53-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place du voyage dans la formation des élites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-C. Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 170 (5), pp.58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.170.0058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élites managériales de la mondialisation : angles d'approche et catégories d'analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-C. Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 41 (4), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.041.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndicalistes européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-C. Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 155 (5), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.155.0012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bourgeoisie face à la mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-C. Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 97 (1), pp.130-139. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.097.0130⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 26 (2), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.026.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">7. L’émergence d’une classe dominante mondialisée ?</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Varro et Sally Boyd (éd.). &amp;lt;i&amp;gt;Americans in Europe. A socio-linguistic Perpective : Probes in Northern and Western Europe&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Migration et ethnicité au Royaume-Uni, 15 (1), pp.180-182</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...67 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...1650 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04638325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cadres internationaux en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanisme et entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 237, pp.111-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961699v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-04638325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement international et la préparation aux affaires</w:t>
               </w:r>
@@ -4959,51 +4959,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The internationalization of business ‘knowledge’ French business schools: Opening possibilities for Mexican elites?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domingo García Garza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agnès Van Zanten. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education and political and business elites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.141-152, 2018</w:t>
@@ -5032,51 +5032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The internationalization of business ‘knowledge’ French business schools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domingo Garcia Garza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5267,129 +5267,215 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Estudiar en las Escuelas de Negocios y de Poder en Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingo Garcia Garza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Didou-Aupetit y Pascal Renaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulación Internacional de los Conocimientos. Miradas Cruzadas sobre la Dinámica Norte-Sur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fundación OBSMAC, 2015, 978-980-7175-20-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">¿Estudiar en las escuelas de negocios y de poder en Francia? Los estudiantes mexicanos en administración y ciencia política en las Grandes Écoles francesas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domingo García Garza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Renaud, S. Didou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulación Internacional de los Conocimientos: Miradas Cruzadas sobre la Dinámica Norte-Sur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNESCO-IESALC, pp.95-120, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le capital international : un outil d’analyse de la reconfiguration des rapports de domination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5409,143 +5495,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Johanna Siméant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide de l’enquête globale en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.33-46, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963963v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-05463645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation des identités culturelles à la Cité internationale</w:t>
               </w:r>
@@ -7139,234 +7139,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Noblesse d’État (La). Grandes Écoles et esprit de corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Noblesse d'Etat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Pierre Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noblesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Pierre Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.595-600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903605v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04075604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mundializaçào, internalizaçào</w:t>
               </w:r>
@@ -7497,303 +7497,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproduction</w:t>
+                <w:t xml:space="preserve">Champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 100 mots de la sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03967164v1</w:t>
+                <w:t xml:space="preserve">hal-03967145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitus</w:t>
+                <w:t xml:space="preserve">Reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 100 mots de la sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03967161v1</w:t>
+                <w:t xml:space="preserve">hal-03967164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domination</w:t>
+                <w:t xml:space="preserve">Habitus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 100 mots de la sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03967156v1</w:t>
+                <w:t xml:space="preserve">hal-03967161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Champ</w:t>
+                <w:t xml:space="preserve">Domination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 100 mots de la sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03967145v1</w:t>
+                <w:t xml:space="preserve">hal-03967156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Schools</w:t>
               </w:r>
@@ -8290,51 +8290,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des configurations professionnelles et effets sur les conditions de travail. Les agents de nettoyage en sous-traitance à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8366,234 +8366,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'internationalisation des stratégies de reproduction des classes dominantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Reproduction, 50 ans après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jérôme Camus, Pierre Clément, Bertrand Geay et Pierig Humeau, Jan 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les privilèges au travail et leurs limites. Discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des Migrations Privilégiées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut convergence migrations, Dec 2021, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoir mondial, pouvoir local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Local power structures and transnational connections. New perspectives on elites in Switzerland 1890-2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of political studies, Feb 2021, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904981v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03904780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enchanter le capital. Une grande famille de travailleurs co-entrepreneurs</w:t>
               </w:r>
@@ -8711,510 +8711,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du local à l’international, les échelles de la stratification sociale. Discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT5, Aug 2019, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand l'ouverture d'un terrain devient un obstacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les obstacles à l'ethnographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ateliers lausannois d'éthnographie, May 2019, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la propriété collective au partage du pouvoir? Conceptions contrastées de la démocratie d'entreprise en Scop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Délibérer le travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS Gestes, Aug 2019, Saint Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Du local à l’international, les échelles de la stratification sociale. Discussion</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'AFS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RT5, Aug 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Travail, emploi et relations professionnelles en contexte militant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paul Boulland et Nicolas Sismonpoli, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies d’internationalisation et reproduction des noblesses d’Etat. Discussion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sociologue en globe-trotter. Réception et usages de la sociologie d’Yves Dezalay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESSP, Jan 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The internationalization of elite education in France. How to study an international capital?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nordic Field of Higher Eduction in International Comparison</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ivar Bleikeli (University of Bergen), Mikael Börjesson (University of Uppsala) Agnete Vabø (Nordic Institute for Studies in Innovation, Research and Education), Agnes van Zanten (Sciences Po, OSC-LIEPP), Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des écoles conçues pour leur public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les écoles internationales en Europe et autour de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESPE Aix en Provence, Dec 2018, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904982v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03940028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The internationalization of French Educational System</w:t>
               </w:r>
@@ -9633,51 +9633,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des investissements internationaux incertains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domingo Garcia Garza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9734,57 +9734,145 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le travail de nettoyage en pandémie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DARES - Direction de l'animation de la recherche, des études et des statistiques du Ministère du travail, de l'emploi et de l'insertion. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le travail de nettoyage en temps de pandémie. La mise à l’épreuve d’une relation d’emploi triangulaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9792,145 +9880,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DARES - Ministère de travail. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948791v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-03903629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Cgt : une configuration militante dans sa diversité.</w:t>
               </w:r>
@@ -10203,51 +10203,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605814v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Catherine Wagner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dulong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152306v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866283v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183410v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Wagner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.wagn.2020.01" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871372v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sim&#233;ant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rabot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand R&#233;au" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Wagner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183663v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leclerc-Olive" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Scarfo-Ghellab" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967210v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Niane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183669v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Kouvouama" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gueye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piriou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183655v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Freyssinet-Domingeon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912558v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Brunhoff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Zalio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150003v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bruneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lepesant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pailh&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rollan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viaut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.wagne.1998.01" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183661v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G&#233;rard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951016v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580965v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13uog" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576461v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.037.0235" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576457v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imig.70017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605811v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.732.0347" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853176v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12q6w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853174v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ziv" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395482v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.061.0082" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505208v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5604/01.3001.0054.3343" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924952v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903610v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080090v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.118.0103" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080057v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.035.0137" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080032v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.097.0130" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866400v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.021.0091" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903617v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866419v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Cl&#233;ment" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gellereau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Steinmetz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183678v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.036.0033" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825117v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Garc&#237;a Garza" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/csp.019.0090" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183680v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951052v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951057v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448946v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-954X.12292" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HRFK4S0S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183677v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4858" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825113v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Garcia Garza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.2791" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951040v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951063v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183681v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.190.0004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961703v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183685v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.027.0105" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961702v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183688v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.119.0229" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183689v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.170.0058" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183692v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.041.0015" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183693v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.155.0012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183695v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.026.0033" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961699v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04638325v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183697v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.014.0111" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576467v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576472v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866488v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940008v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940004v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866500v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866515v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463642v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969500v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183672v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.badie.2017.02.0206" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963958v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963963v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463645v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963940v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963953v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963947v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Michel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963933v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963926v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963928v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963937v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967129v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03996852v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963922v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967136v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967105v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967177v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183675v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.piote.2009.01.0033" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967218v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967226v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967246v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969488v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969505v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969514v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402998v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefebvre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Freyssinet-Dominjon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Tsikounas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960890v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903605v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075604v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866537v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963956v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dufresne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967164v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967161v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967156v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967145v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967184v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05605576v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clech" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louey" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bozouls" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ripoll" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904773v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904776v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903853v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904765v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903862v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bret" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940017v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904981v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904780v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940020v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904976v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904978v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904977v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940024v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904771v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940032v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904982v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940028v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904985v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903517v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903555v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903584v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368245v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Piotet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ben Soussan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Henni" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Siblot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463896v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948791v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903629v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257333v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bensoussan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605814v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Catherine Wagner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dulong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152306v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866283v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183410v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Wagner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.wagn.2020.01" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871372v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sim&#233;ant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rabot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand R&#233;au" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Wagner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183663v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leclerc-Olive" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Scarfo-Ghellab" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967210v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Niane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183669v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Kouvouama" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gueye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piriou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951013v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183655v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Freyssinet-Domingeon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912558v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Brunhoff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Zalio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150003v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bruneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lepesant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pailh&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rollan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viaut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.wagne.1998.01" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183661v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G&#233;rard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951016v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576461v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.037.0235" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576457v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imig.70017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580965v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13uog" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605811v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.732.0347" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853176v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12q6w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853174v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ziv" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395482v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.061.0082" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505208v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5604/01.3001.0054.3343" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924952v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903610v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080090v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.118.0103" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080057v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.035.0137" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080032v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.097.0130" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866400v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.021.0091" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903617v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866419v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Cl&#233;ment" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gellereau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Steinmetz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825117v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Garc&#237;a Garza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/csp.019.0090" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183678v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.036.0033" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183680v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951040v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951052v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951057v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448946v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-954X.12292" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HRFK4S0S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183677v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4858" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825113v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Garcia Garza" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.2791" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951063v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183681v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.190.0004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961703v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183685v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.027.0105" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183688v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.119.0229" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961702v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183689v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.170.0058" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183692v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.041.0015" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183693v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.155.0012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183695v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.026.0033" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04638325v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961699v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183697v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.014.0111" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576467v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576472v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866488v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940008v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940004v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866500v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866515v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463642v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969500v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183672v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.badie.2017.02.0206" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463645v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963958v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963963v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963940v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963953v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963947v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Michel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963933v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963926v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963928v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963937v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967129v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03996852v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963922v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967136v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967105v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967177v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183675v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.piote.2009.01.0033" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967218v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967226v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967246v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969488v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969505v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969514v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402998v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefebvre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Freyssinet-Dominjon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Tsikounas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075604v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960890v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903605v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866537v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963956v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dufresne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967145v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967164v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967161v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967156v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967184v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05605576v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clech" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louey" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bozouls" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ripoll" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904773v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904776v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903853v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904765v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903862v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bret" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904780v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940017v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904981v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940020v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904976v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940024v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904978v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904977v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940028v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940032v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904771v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904982v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904985v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903517v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903555v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903584v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368245v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Piotet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ben Soussan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Henni" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Siblot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463896v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903629v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948791v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257333v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bensoussan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>