--- v0 (2026-03-10)
+++ v1 (2026-05-07)
@@ -2815,51 +2815,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C71FC46"/>
+    <w:nsid w:val="EA7795C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>