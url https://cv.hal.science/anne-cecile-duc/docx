--- v1 (2026-05-07)
+++ v2 (2026-05-31)
@@ -1888,191 +1888,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new peptide that targets the A-site of the bacterial ribosome</w:t>
+                <w:t xml:space="preserve">The use of peptide for novel antibiotic development against the bacterial ribosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile E. Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine S. Chow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Michigan RNA society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Albion, United States</w:t>
+              <w:t xml:space="preserve">Rustbelt RNA Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Mt Sterling, OH, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02159043v1</w:t>
+                <w:t xml:space="preserve">hal-02159048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of peptide for novel antibiotic development against the bacterial ribosome</w:t>
+                <w:t xml:space="preserve">A new peptide that targets the A-site of the bacterial ribosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile E. Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine S. Chow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rustbelt RNA Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Mt Sterling, OH, United States</w:t>
+              <w:t xml:space="preserve">10th Michigan RNA society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Albion, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02159048v1</w:t>
+                <w:t xml:space="preserve">hal-02159043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2815,51 +2815,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EA7795C1"/>
+    <w:nsid w:val="3365E5CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3046,51 +3046,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-cecile-duc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6846-3165" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777841v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonija Han&#382;ek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Siatka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile E. Duc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11613/bm.2024.030502" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061475v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile E Duc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00432-023-04675-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935282v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ducong&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15020452" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581895v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonija Hanzek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Duc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155533v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehal Solanki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Stadanlick" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Cecile Duc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1600815" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662397v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique N. O'Leary" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine H Schreiber" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyun Rao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003708" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668730v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Li Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison&#160;n. Bilbee" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2013.01.018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668719v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogo Sakakibara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjaya C. Abeysirigunawardena" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle N. Dremann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine S. Chow" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201206000" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668712v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tek N Lamichhane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dinuka Abeydeera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip R. Cunningham" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules16021211" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668705v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Li" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvin Klosi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srividya Pattabiraman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Spaller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi900982t" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668582v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhir Sharma" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Memic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamila N. Rupasinghe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.21172" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-283X4L4W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadrack Ugwu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Benfodda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413440v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Duconge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440770v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159043v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159048v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069757v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761537v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158878v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gabut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Berabez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Bourdelais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158998v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David&#160;l. Wiest" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Rhodes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rhodes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159031v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159025v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-cecile-duc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6846-3165" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777841v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonija Han&#382;ek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Siatka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile E. Duc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11613/bm.2024.030502" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061475v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile E Duc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00432-023-04675-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935282v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ducong&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15020452" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581895v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonija Hanzek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Duc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155533v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehal Solanki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Stadanlick" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Cecile Duc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1600815" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662397v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique N. O'Leary" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine H Schreiber" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyun Rao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003708" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668730v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Li Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison&#160;n. Bilbee" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2013.01.018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668719v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogo Sakakibara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjaya C. Abeysirigunawardena" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle N. Dremann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine S. Chow" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201206000" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668712v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tek N Lamichhane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dinuka Abeydeera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip R. Cunningham" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules16021211" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668705v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Li" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvin Klosi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srividya Pattabiraman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Spaller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi900982t" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668582v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhir Sharma" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Memic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamila N. Rupasinghe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.21172" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-283X4L4W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadrack Ugwu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Benfodda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413440v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Duconge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440770v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159048v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159043v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069757v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761537v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158878v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gabut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Berabez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Bourdelais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158998v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David&#160;l. Wiest" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Rhodes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rhodes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159031v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159025v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>