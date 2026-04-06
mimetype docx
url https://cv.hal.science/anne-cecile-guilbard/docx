--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Cécile Guilbard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure de Littérature française du XXe siècle et d'Esthétique de l'image</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure des Universités en littérature française du XXème siècle et en photographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UFR Lettres et Langues et Laboratoire FoReLLIS de l'Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assesseure à la Recherche (directrice ajointe) de l'UFR Lettres & Langues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du Master Recherche Littératures et Culture de l'Image</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coresponsable de la mention de Master Arts, Lettres et Civilisations (Textim)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coresponsable de la revue en ligne les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers FoReLLIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Littérature, arts de l'image et de la scène)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Porteuse du projet 2IR </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La photographie non-reproductible : corpus et usage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et du projet culture (CEVEC-CSTI) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La photographie, une culture à développer</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vitesse dans l’image fixe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cahiers FoReLLis. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pieds des photographes. Neuf photographes en Nouvelle Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Atlantiques; Le Temps qu'il fait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-86853-699-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation du colloque international « La Petite phrase, de Proust à Twitter. Percussion et répercussion »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bikialo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rannoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée d'études &amp;quot;La vitesse dans l’image fixe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence : discours et voix, image et représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gadoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 343 p., 2016, La Licorne, 121, 978-2-7535-4875-6 (imprimé) ; 978-2-7535-9152-3 (numérique). </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.176417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du Tiers pictural. « Thanks to Liliane Louvel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR, 108, 2014, La Licorne, 978-2-7535-2934-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckett, Le mot en espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dubor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 91, 2010, La Licorne, Stéphane Bikialo, 978-2-7535-1085-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est vu ce qui empêche de voir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cl. Bernardi; É. Philippot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans le flou : une autre vision de l'art de 1945 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier EXB / Musée de l'Orangerie, pp.173-176, 2025, 978-2-36511-430-1 (Atelier EXB) ; 978-2-35433-406-2 (Musée de l'Orangerie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corps des images absentes d'Hervé Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Servanne Monjour; Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'acte d'image en littérature (1880-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ateliers de [sens public]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-924925-32-4 (Web) ; 918-2-924925-31-7 (PDF) ; 978-2-924925-30-0 (imprimé)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du temps pour aller vite. Conversation avec Olivier Cadiot et Frédéric Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Bikialo; M. Heck; D. Rabaté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P.O.L. futur, ancien, actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses du réel, pp.173-189, 2023, 978-2-37896-377-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Girard: &amp;quot;Le paysage, c'est là où je suis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Pieds des photographes. Neuf photographes en Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Atlantiques - Le Temps qu'il fait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-86853-699-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soustraire au regard. Dans le cabinet de curiosités d'Hervé Guibert (Vice)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Jacques; Claire Pagès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hervé Guibert. L'envers du visible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Creaphis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-35428-180-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pieds des photographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Pieds des Photographes. Neuf photographes en Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Atlantique - Le Temps qu'il fait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-86853-699-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Cécile Guilbard et Pierre-Jean Truchot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présences par effraction et par intrusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licorne 130, Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 7-14, 2018, 978-2-7535-7404-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Matière des images et cécité à la lecture de Des aveugles d’Hervé Guibert »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Raynal-Zouougari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rêve plastique des écrivains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Licorne n° 125, Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 73-86, 2017, 978-2-7535-5678-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Portraits de Beckett : mythe et medias (“qu’importe qui parle, quelqu’un a dit qu’importe qui parle”) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Martens, Jean-Pierre Montier &amp; Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’écrivain vu par la photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-7535-5215-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Photolittérature argentique des années 80 : le chant du cygne ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Montier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions photolittéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 299-310, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">”Les disparues de la faculté. Photographie scientifique à l’Université de Poitiers”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images révélées. Poitiers à l’épreuve de la photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.150-159, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckett, Samuel (1906–1989)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Weldon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Aesthetics (2nd ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.351-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moon Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices, tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.3009-3010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sontag Susan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices, tome 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.3009-3010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belin Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices, tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leibotvitz Annie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices, tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaillard Agathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices, tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quad (texte et téléfilm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.861-864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit et rêves (texte et téléfilm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.734-737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rien (notion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.933-937</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">... que nuages... (texte et téléfilm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.864-867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image (notion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.505-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trio du fantôme (texte et téléfilm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1092-1095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image (texte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.508-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">让 - 吕 克 · 戈 达 尔 书 中 的《 电 影 史 》“ 残 (&amp;quot;Chutes d'&amp;lt;i&amp;gt;Histoire(s) du cinéma&amp;lt;/i&amp;gt; dans le livre de Jean-Luc Godard, Gallimard, 1998&amp;quot;). Trad. Hui Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">北京电影学院学报 = The Journal of Beijing Film Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">残 - Chutes d’Histoire(s) du cinéma dans le livre de Jean-Luc Godard, Gallimard, 1998)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">北京电影学院学报 = The Journal of Beijing Film Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Barthes et la Photo-sans-le-photographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Roland Barthes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Barthes et les photographes (dir. R. Fontana &amp; M. Nachtergael), 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotodinamismo futurista : le flou de bougé et le projet de détruire « les vieilles valeurs de la ligne et de la couleur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regardeur et la matérialité des photographies: une posture engagée devant es images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (1), pp.57-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entretien imaginaire avec le curateur: quand le regardeur découvre Werner Kühler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossways Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Transmission, conservation et médiation des savoirs: la curation à l'oeuvre (dir. D. Cornelio et P. Perraudin), 4.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration d'un tableau vivant par un monologue sur scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Tableaux vivants - Images en mouvement, 2 (14), pp.261-275. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11509-0.p.0261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tableaux vivants - images en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leplatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Ecrans, 2 (14), pp.11-19. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11509-0.p.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckett réalisateur de l’abstraction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres modernes.Samuel Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Becket et l’abstraction (dir. L. Brown), 9, pp.115-138. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11051-4.p.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exposition de l’époux dans l’autobiographie par la photographie : Denis Roche et Françoise, Alix-Cléo Roubaud et Jacques, Hervé Guibert et Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Récits en images de soi, l’autobiographie à l’épreuve du visuel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des photographes dans les photographies d’aujourd’hui. Pour une esthétique du geste photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Présence par effraction et par intrusion, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la photographie sans les images : la mère dans l’œuvre auto-photo-biographique d’Hervé Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Territoires autobiographiques. Récits en images de soi, 78, pp.135-149. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/litteratures.1860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckett et la violence du voir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres modernes.Samuel Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La Violence dans l’œuvre de Samuel Beckett. Entre langage et corps, 4, pp.283-296. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-5023-5.p.0283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24 secondes par image (fixe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'art intempestif—La démesure du temps, 17, https://journals.openedition.org/polysemes/2025. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/polysemes.2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il n’y a d’immobilité qu’invisible (peut-être) : la lumière et les objets photographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'immobilité vive. Le moment photographique, 18, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/polysemes.2297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proust à travers les photographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de Photolittérature (PHLiT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ut photographia poesis, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démontage de l’e-mage (Olivier Cadiot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« – Je vois que tu ne dis rien, tu es pensive et tu regardes ailleurs. » Intermédialité et « invention de l’autre » dans les photographies de Marie-Françoise Plissart « lues » par un dialogue de Jacques Derrida. À propos de &amp;lt;i&amp;gt;Droit de regards&amp;lt;/i&amp;gt;, roman-photo de Marie-Françoise Plissart, suivi d’une lecture par Jacques Derrida (éditions de Minuit, 1985)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dialogue et Théâtralité / Lucien (de Samosate) et nous</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutes d’Histoire(s) du cinéma dans le livre de Jean-Luc Godard (Gallimard, 1998)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« – Je vois que tu ne dis rien, tu es pensive et tu regardes ailleurs. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dialogue et théâtralité : interactions, hybridations, réflexivité. De Socrate à Derrida, Dialogue et Théâtralité / Lucien (de Samosate) et nous</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photolittérature argentique des années 80 : le chant du cygne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phlitt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de François-Bernard Michel, Proust et Beckett: deux corps éloquents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres modernes.Samuel Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.289-290. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16800-3.p.0280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de Pierre Taminiaux, The paradox of photography. Amsterdam Rodopi, « Faux titre », 2009. 204 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112, pp.494-495. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhlf.122.0479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture des Articles intrépides d'Hervé Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary French Civilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.228-231. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3828/cfc.2010.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces du regard: Dioptrique de Beckett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samuel Beckett Today/Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (1), pp.295-306. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18757405-020001024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman du regardeur en 1980 (Roland Barthes et Hervé Guibert)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Interférences, pp.259-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je ferme les yeux, pas les bleus. Pour une esthétique du regard chez Samuel Beckett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Beckett Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Beckett at 100: New Perspectives (Dir. S. E. Gontarski), 1 &amp; 2 (16), pp.197-203. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/jobs.2007.16.1-2.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyons voir Beckett réalisateur: qui voit quoi où? Ou n'y a-t-il vraiment que nuages passant dans le ciel à la télévision?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samuel Beckett Today/Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Borderless Beckett / Beckett sans frontières (dir. M. Okamuro, N. Mori, B. Clément, S. Houppermans, A. Moorjani, A. Uhlmann), 19, pp.303-312. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18757405-019001024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guibert après Barthes : « un refus de tout temps »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Roland Barthes après Roland Barthes, 34 (4), pp.71-86. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdes.034.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie fantôme d'Hervé Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trafic : revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Image versus visible enregistré : la vidéo 360° comme renoncement à l’image ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les frontières de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite phrase : vitesse, circulation, intermédialité, expressivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bikialo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La petite phrase de Proust à Twitter : percussions et répercussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale (Keynote speaker) « Photolittérature : en quoi la photographie intéresse la littérature ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Brasilia Artefatos. Literatura e outras artes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Barbosa, Mar 2019, Brasilia, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hervé Guibert clinicien. L’art de la découpe »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Punctum in motion. Photographie et écriture de soi »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Naples, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le regardeur et les objets photographiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire L’écrivain iconographe : manipulation et agencement d’images (dir. A Reverseau), Louvain UCL/FNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Louvain-la-Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;images de famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Michel Foucault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de poitiers, Nov 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le sujet queer à l’ère de la reproductibilité technique : quand la série photographique mine la séquence autobiographique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Récits en images de soi. Dispositifs" (dir. A Barre, D Gleizes, O Leplâtre, Ph. Maupeu)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Occupation des chambres photographiques chez le écrivains-photographes français des années 1980 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La Chambre" (dir. P Hyppolite), Nanterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotodinamismo : « détruire les vieilles valeurs de la ligne et de la couleur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "La Vitesse dans l’image fixe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ailleurs du hic et nunc. Poétique de l’absence sur Twitter dans le Madeleine project de Clara Beaudoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bikialo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Input pictura poesis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Bonnet et Jérôme Thélot, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’objectif photographique de Beckett : « ne que ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Seuils du visible. Intersections entre littérature et photographie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Roland Barthes, « écrivain de toujours et de son temps. Traces d’époque dans le Roland Barthes par lui-même (1975) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Auto/biographie, téléscopie, temporalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences par intrusion et par effraction : des photographes dans les photographies aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Truchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Présence par intrusion/Présence par effraction »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire FORELLIS de l'Université de Poitiers, Oct 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Photographies des limbes : Odysseia d’Antoine d’Agata (2013) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Passages, Seuils, Portes, des études de littérature française et francophone des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Saint-Louis, Missouri, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">”Les arts dioptriques selon Roland Barthes : “l’unité de celui qui découpe“”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que ferions-nous avec Roland Barthes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Fokine &amp; S. Zenkine, Dec 2015, Saint-Petersbourg, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">”Le Beau dans la photographie contemporaine”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication Ecole d’Arts Appliqués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">”La photographie scientifique entre lisibilité et visibilité : une révolution du regard”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Médiathèque François-Mitterrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">”Des désaccords avec des dessins ? Le dessin satirique comme forme de discours”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence UFR Lettres et Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">”L’esthétique du mal voir”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation des enseignants d’arts plastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception-fiction : L'écriture à l'épreuve de la création visuelle contemporaine : Roland Barthes, Samuel Beckett, Hervé Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Paris VIII - Vincennes à Saint-Denis, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2005PA082610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02155441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId125"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Cécile Guilbard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure de Littérature française du XXe siècle et d'Esthétique de l'image</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure des Universités en littérature française du XXème siècle et en photographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UFR Lettres et Langues et Laboratoire FoReLLIS de l'Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assesseure à la Recherche (directrice ajointe) de l'UFR Lettres & Langues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du Master Recherche Littératures et Culture de l'Image</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coresponsable de la mention de Master Arts, Lettres et Civilisations (Textim)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coresponsable de la revue en ligne les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers FoReLLIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Littérature, arts de l'image et de la scène)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Porteuse du projet 2IR </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La photographie non-reproductible : corpus et usage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et du projet culture (CEVEC-CSTI) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La photographie, une culture à développer</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pieds des photographes. Neuf photographes en Nouvelle Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Atlantiques; Le Temps qu'il fait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-86853-699-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vitesse dans l’image fixe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cahiers FoReLLis. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation du colloque international « La Petite phrase, de Proust à Twitter. Percussion et répercussion »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bikialo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rannoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée d'études &amp;quot;La vitesse dans l’image fixe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence : discours et voix, image et représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gadoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 343 p., 2016, La Licorne, 121, 978-2-7535-4875-6 (imprimé) ; 978-2-7535-9152-3 (numérique). </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.176417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du Tiers pictural. « Thanks to Liliane Louvel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR, 108, 2014, La Licorne, 978-2-7535-2934-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckett, Le mot en espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dubor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 91, 2010, La Licorne, Stéphane Bikialo, 978-2-7535-1085-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est vu ce qui empêche de voir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cl. Bernardi; É. Philippot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans le flou : une autre vision de l'art de 1945 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier EXB / Musée de l'Orangerie, pp.173-176, 2025, 978-2-36511-430-1 (Atelier EXB) ; 978-2-35433-406-2 (Musée de l'Orangerie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corps des images absentes d'Hervé Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Servanne Monjour; Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'acte d'image en littérature (1880-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ateliers de [sens public]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-924925-32-4 (Web) ; 918-2-924925-31-7 (PDF) ; 978-2-924925-30-0 (imprimé)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du temps pour aller vite. Conversation avec Olivier Cadiot et Frédéric Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Bikialo; M. Heck; D. Rabaté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P.O.L. futur, ancien, actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses du réel, pp.173-189, 2023, 978-2-37896-377-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Girard: &amp;quot;Le paysage, c'est là où je suis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Pieds des photographes. Neuf photographes en Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Atlantiques - Le Temps qu'il fait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-86853-699-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soustraire au regard. Dans le cabinet de curiosités d'Hervé Guibert (Vice)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Jacques; Claire Pagès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hervé Guibert. L'envers du visible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Creaphis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-35428-180-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pieds des photographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Pieds des Photographes. Neuf photographes en Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Atlantique - Le Temps qu'il fait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-86853-699-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Cécile Guilbard et Pierre-Jean Truchot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présences par effraction et par intrusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licorne 130, Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 7-14, 2018, 978-2-7535-7404-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Matière des images et cécité à la lecture de Des aveugles d’Hervé Guibert »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Raynal-Zouougari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rêve plastique des écrivains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Licorne n° 125, Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 73-86, 2017, 978-2-7535-5678-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Portraits de Beckett : mythe et medias (“qu’importe qui parle, quelqu’un a dit qu’importe qui parle”) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Martens, Jean-Pierre Montier &amp; Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’écrivain vu par la photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-7535-5215-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">”Les disparues de la faculté. Photographie scientifique à l’Université de Poitiers”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images révélées. Poitiers à l’épreuve de la photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.150-159, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Photolittérature argentique des années 80 : le chant du cygne ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Montier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions photolittéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 299-310, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckett, Samuel (1906–1989)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Weldon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Aesthetics (2nd ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.351-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leibotvitz Annie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices, tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaillard Agathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices, tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moon Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices, tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.3009-3010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sontag Susan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices, tome 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.3009-3010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belin Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices, tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trio du fantôme (texte et téléfilm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1092-1095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image (texte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.508-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quad (texte et téléfilm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.861-864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit et rêves (texte et téléfilm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.734-737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">... que nuages... (texte et téléfilm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.864-867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rien (notion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.933-937</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image (notion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.505-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Barthes et la Photo-sans-le-photographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Roland Barthes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Barthes et les photographes (dir. R. Fontana &amp; M. Nachtergael), 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">让 - 吕 克 · 戈 达 尔 书 中 的《 电 影 史 》“ 残 (&amp;quot;Chutes d'&amp;lt;i&amp;gt;Histoire(s) du cinéma&amp;lt;/i&amp;gt; dans le livre de Jean-Luc Godard, Gallimard, 1998&amp;quot;). Trad. Hui Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">北京电影学院学报 = The Journal of Beijing Film Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">残 - Chutes d’Histoire(s) du cinéma dans le livre de Jean-Luc Godard, Gallimard, 1998)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">北京电影学院学报 = The Journal of Beijing Film Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotodinamismo futurista : le flou de bougé et le projet de détruire « les vieilles valeurs de la ligne et de la couleur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regardeur et la matérialité des photographies: une posture engagée devant es images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (1), pp.57-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entretien imaginaire avec le curateur: quand le regardeur découvre Werner Kühler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossways Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Transmission, conservation et médiation des savoirs: la curation à l'oeuvre (dir. D. Cornelio et P. Perraudin), 4.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration d'un tableau vivant par un monologue sur scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Tableaux vivants - Images en mouvement, 2 (14), pp.261-275. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11509-0.p.0261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tableaux vivants - images en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leplatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Ecrans, 2 (14), pp.11-19. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11509-0.p.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckett réalisateur de l’abstraction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres modernes.Samuel Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Becket et l’abstraction (dir. L. Brown), 9, pp.115-138. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11051-4.p.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exposition de l’époux dans l’autobiographie par la photographie : Denis Roche et Françoise, Alix-Cléo Roubaud et Jacques, Hervé Guibert et Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Récits en images de soi, l’autobiographie à l’épreuve du visuel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la photographie sans les images : la mère dans l’œuvre auto-photo-biographique d’Hervé Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Territoires autobiographiques. Récits en images de soi, 78, pp.135-149. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/litteratures.1860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des photographes dans les photographies d’aujourd’hui. Pour une esthétique du geste photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Présence par effraction et par intrusion, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24 secondes par image (fixe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'art intempestif—La démesure du temps, 17, https://journals.openedition.org/polysemes/2025. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/polysemes.2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckett et la violence du voir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres modernes.Samuel Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La Violence dans l’œuvre de Samuel Beckett. Entre langage et corps, 4, pp.283-296. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-5023-5.p.0283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il n’y a d’immobilité qu’invisible (peut-être) : la lumière et les objets photographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'immobilité vive. Le moment photographique, 18, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/polysemes.2297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proust à travers les photographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de Photolittérature (PHLiT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ut photographia poesis, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démontage de l’e-mage (Olivier Cadiot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« – Je vois que tu ne dis rien, tu es pensive et tu regardes ailleurs. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dialogue et théâtralité : interactions, hybridations, réflexivité. De Socrate à Derrida, Dialogue et Théâtralité / Lucien (de Samosate) et nous</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« – Je vois que tu ne dis rien, tu es pensive et tu regardes ailleurs. » Intermédialité et « invention de l’autre » dans les photographies de Marie-Françoise Plissart « lues » par un dialogue de Jacques Derrida. À propos de &amp;lt;i&amp;gt;Droit de regards&amp;lt;/i&amp;gt;, roman-photo de Marie-Françoise Plissart, suivi d’une lecture par Jacques Derrida (éditions de Minuit, 1985)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dialogue et Théâtralité / Lucien (de Samosate) et nous</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutes d’Histoire(s) du cinéma dans le livre de Jean-Luc Godard (Gallimard, 1998)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photolittérature argentique des années 80 : le chant du cygne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phlitt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de François-Bernard Michel, Proust et Beckett: deux corps éloquents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres modernes.Samuel Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.289-290. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16800-3.p.0280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de Pierre Taminiaux, The paradox of photography. Amsterdam Rodopi, « Faux titre », 2009. 204 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112, pp.494-495. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhlf.122.0479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture des Articles intrépides d'Hervé Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary French Civilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.228-231. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3828/cfc.2010.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman du regardeur en 1980 (Roland Barthes et Hervé Guibert)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Interférences, pp.259-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces du regard: Dioptrique de Beckett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samuel Beckett Today/Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (1), pp.295-306. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18757405-020001024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je ferme les yeux, pas les bleus. Pour une esthétique du regard chez Samuel Beckett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Beckett Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Beckett at 100: New Perspectives (Dir. S. E. Gontarski), 1 &amp; 2 (16), pp.197-203. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/jobs.2007.16.1-2.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyons voir Beckett réalisateur: qui voit quoi où? Ou n'y a-t-il vraiment que nuages passant dans le ciel à la télévision?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samuel Beckett Today/Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Borderless Beckett / Beckett sans frontières (dir. M. Okamuro, N. Mori, B. Clément, S. Houppermans, A. Moorjani, A. Uhlmann), 19, pp.303-312. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18757405-019001024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guibert après Barthes : « un refus de tout temps »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Roland Barthes après Roland Barthes, 34 (4), pp.71-86. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdes.034.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie fantôme d'Hervé Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trafic : revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rancière : les expériences esthétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bonamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rancière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bikialo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les amphis des Lettres au présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Poitiers (Université de Poitiers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Image versus visible enregistré : la vidéo 360° comme renoncement à l’image ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les frontières de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite phrase : vitesse, circulation, intermédialité, expressivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bikialo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La petite phrase de Proust à Twitter : percussions et répercussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale (Keynote speaker) « Photolittérature : en quoi la photographie intéresse la littérature ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Brasilia Artefatos. Literatura e outras artes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Barbosa, Mar 2019, Brasilia, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hervé Guibert clinicien. L’art de la découpe »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Punctum in motion. Photographie et écriture de soi »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Naples, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le regardeur et les objets photographiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire L’écrivain iconographe : manipulation et agencement d’images (dir. A Reverseau), Louvain UCL/FNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Louvain-la-Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;images de famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Michel Foucault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de poitiers, Nov 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotodinamismo : « détruire les vieilles valeurs de la ligne et de la couleur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "La Vitesse dans l’image fixe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le sujet queer à l’ère de la reproductibilité technique : quand la série photographique mine la séquence autobiographique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Récits en images de soi. Dispositifs" (dir. A Barre, D Gleizes, O Leplâtre, Ph. Maupeu)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Occupation des chambres photographiques chez le écrivains-photographes français des années 1980 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La Chambre" (dir. P Hyppolite), Nanterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’objectif photographique de Beckett : « ne que ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Seuils du visible. Intersections entre littérature et photographie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ailleurs du hic et nunc. Poétique de l’absence sur Twitter dans le Madeleine project de Clara Beaudoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bikialo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Input pictura poesis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Bonnet et Jérôme Thélot, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Photographies des limbes : Odysseia d’Antoine d’Agata (2013) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Passages, Seuils, Portes, des études de littérature française et francophone des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Saint-Louis, Missouri, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Roland Barthes, « écrivain de toujours et de son temps. Traces d’époque dans le Roland Barthes par lui-même (1975) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Auto/biographie, téléscopie, temporalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences par intrusion et par effraction : des photographes dans les photographies aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Truchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Présence par intrusion/Présence par effraction »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire FORELLIS de l'Université de Poitiers, Oct 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">”Les arts dioptriques selon Roland Barthes : “l’unité de celui qui découpe“”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que ferions-nous avec Roland Barthes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Fokine &amp; S. Zenkine, Dec 2015, Saint-Petersbourg, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">”Le Beau dans la photographie contemporaine”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication Ecole d’Arts Appliqués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">”La photographie scientifique entre lisibilité et visibilité : une révolution du regard”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Médiathèque François-Mitterrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">”Des désaccords avec des dessins ? Le dessin satirique comme forme de discours”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence UFR Lettres et Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">”L’esthétique du mal voir”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation des enseignants d’arts plastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception-fiction : L'écriture à l'épreuve de la création visuelle contemporaine : Roland Barthes, Samuel Beckett, Hervé Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Paris VIII - Vincennes à Saint-Denis, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2005PA082610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02155441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId128"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Guilbard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441554v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.letempsquilfait.com/index.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518138v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bikialo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rannoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518133v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441451v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gadoin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://licorne.edel.univ-poitiers.fr/index.php?id=6751" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.176417" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968743v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439381v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447086v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447195v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ateliers.sens-public.org/handling/chapitres/guilbard-1-fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447159v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455113v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatlantique.com/index.php?id_product=46&amp;amp;controller=product" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455267v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-creaphis.com/fr/catalogue/view/1270/herve-guibert/?of=0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455098v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514709v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4732" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514389v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4417" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514169v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4311" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514013v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514005v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pacaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.snoeckpublishers.be/usite/snoeckpub_frbe/index.asp" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453206v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Weldon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453190v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453196v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453143v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453184v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453173v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453085v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453077v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453127v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453093v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453062v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453134v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453070v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447142v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505070v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505035v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895034v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504980v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505019v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505001v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11509-0.p.0261" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441516v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leplatre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11509-0.p.0011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519313v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11051-4.p.0115" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514697v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518121v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518129v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.1860" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514401v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5023-5.p.0283" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514392v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514397v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.2297" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155548v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149571v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504970v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149546v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488285v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155596v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455312v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16800-3.p.0280" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455296v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.122.0479" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455284v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/cfc.2010.10" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135350v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18757405-020001024" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505311v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505265v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/jobs.2007.16.1-2.17" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505270v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18757405-019001024" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135160v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.034.0071" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134132v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514385v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808767v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519140v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518135v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519144v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519146v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518123v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518128v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518134v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509613v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514701v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514198v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523739v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Truchot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514200v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514011v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514166v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514165v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514016v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514018v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02155441v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005PA082610" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441554v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Guilbard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.letempsquilfait.com/index.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895015v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518138v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bikialo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rannoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518133v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441451v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gadoin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://licorne.edel.univ-poitiers.fr/index.php?id=6751" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.176417" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968743v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439381v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447086v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447195v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ateliers.sens-public.org/handling/chapitres/guilbard-1-fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447159v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455113v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatlantique.com/index.php?id_product=46&amp;amp;controller=product" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455267v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-creaphis.com/fr/catalogue/view/1270/herve-guibert/?of=0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455098v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514709v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4732" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514389v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4417" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514169v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4311" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514005v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pacaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.snoeckpublishers.be/usite/snoeckpub_frbe/index.asp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514013v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453206v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Weldon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453184v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453173v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453190v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453196v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453143v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453134v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453070v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453085v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453077v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453093v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453127v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505035v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447142v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505070v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895034v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504980v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505019v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505001v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11509-0.p.0261" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441516v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leplatre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11509-0.p.0011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519313v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11051-4.p.0115" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514697v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518129v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.1860" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518121v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514392v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514401v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5023-5.p.0283" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514397v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.2297" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155548v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149571v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488285v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504970v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149546v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155596v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455312v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16800-3.p.0280" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455296v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.122.0479" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455284v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/cfc.2010.10" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505311v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135350v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18757405-020001024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505265v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/jobs.2007.16.1-2.17" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505270v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18757405-019001024" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135160v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.034.0071" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134132v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571384v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bonamy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranci&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514385v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808767v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519140v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518135v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519144v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519146v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518134v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518123v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518128v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514701v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509613v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514200v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514198v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523739v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Truchot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514011v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514166v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514165v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514016v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514018v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02155441v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005PA082610" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>