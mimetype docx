--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Cécile Guilbard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure de Littérature française du XXe siècle et d'Esthétique de l'image</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure des Universités en littérature française du XXème siècle et en photographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UFR Lettres et Langues et Laboratoire FoReLLIS de l'Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assesseure à la Recherche (directrice ajointe) de l'UFR Lettres & Langues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du Master Recherche Littératures et Culture de l'Image</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coresponsable de la mention de Master Arts, Lettres et Civilisations (Textim)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coresponsable de la revue en ligne les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers FoReLLIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Littérature, arts de l'image et de la scène)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Porteuse du projet 2IR </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La photographie non-reproductible : corpus et usage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et du projet culture (CEVEC-CSTI) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La photographie, une culture à développer</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pieds des photographes. Neuf photographes en Nouvelle Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Atlantiques; Le Temps qu'il fait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-86853-699-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vitesse dans l’image fixe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cahiers FoReLLis. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation du colloque international « La Petite phrase, de Proust à Twitter. Percussion et répercussion »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bikialo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rannoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée d'études &amp;quot;La vitesse dans l’image fixe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence : discours et voix, image et représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gadoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 343 p., 2016, La Licorne, 121, 978-2-7535-4875-6 (imprimé) ; 978-2-7535-9152-3 (numérique). </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.176417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du Tiers pictural. « Thanks to Liliane Louvel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR, 108, 2014, La Licorne, 978-2-7535-2934-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckett, Le mot en espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dubor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 91, 2010, La Licorne, Stéphane Bikialo, 978-2-7535-1085-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est vu ce qui empêche de voir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cl. Bernardi; É. Philippot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans le flou : une autre vision de l'art de 1945 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier EXB / Musée de l'Orangerie, pp.173-176, 2025, 978-2-36511-430-1 (Atelier EXB) ; 978-2-35433-406-2 (Musée de l'Orangerie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corps des images absentes d'Hervé Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Servanne Monjour; Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'acte d'image en littérature (1880-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ateliers de [sens public]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-924925-32-4 (Web) ; 918-2-924925-31-7 (PDF) ; 978-2-924925-30-0 (imprimé)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du temps pour aller vite. Conversation avec Olivier Cadiot et Frédéric Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Bikialo; M. Heck; D. Rabaté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P.O.L. futur, ancien, actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses du réel, pp.173-189, 2023, 978-2-37896-377-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Girard: &amp;quot;Le paysage, c'est là où je suis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Pieds des photographes. Neuf photographes en Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Atlantiques - Le Temps qu'il fait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-86853-699-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soustraire au regard. Dans le cabinet de curiosités d'Hervé Guibert (Vice)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Jacques; Claire Pagès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hervé Guibert. L'envers du visible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Creaphis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-35428-180-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pieds des photographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Pieds des Photographes. Neuf photographes en Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Atlantique - Le Temps qu'il fait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-86853-699-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Cécile Guilbard et Pierre-Jean Truchot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présences par effraction et par intrusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licorne 130, Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 7-14, 2018, 978-2-7535-7404-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Matière des images et cécité à la lecture de Des aveugles d’Hervé Guibert »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Raynal-Zouougari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rêve plastique des écrivains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Licorne n° 125, Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 73-86, 2017, 978-2-7535-5678-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Portraits de Beckett : mythe et medias (“qu’importe qui parle, quelqu’un a dit qu’importe qui parle”) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Martens, Jean-Pierre Montier &amp; Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’écrivain vu par la photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-7535-5215-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">”Les disparues de la faculté. Photographie scientifique à l’Université de Poitiers”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images révélées. Poitiers à l’épreuve de la photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.150-159, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Photolittérature argentique des années 80 : le chant du cygne ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Montier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions photolittéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 299-310, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckett, Samuel (1906–1989)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Weldon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Aesthetics (2nd ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.351-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leibotvitz Annie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices, tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaillard Agathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices, tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moon Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices, tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.3009-3010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sontag Susan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices, tome 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.3009-3010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belin Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices, tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trio du fantôme (texte et téléfilm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1092-1095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image (texte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.508-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quad (texte et téléfilm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.861-864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit et rêves (texte et téléfilm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.734-737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">... que nuages... (texte et téléfilm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.864-867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rien (notion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.933-937</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image (notion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.505-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Barthes et la Photo-sans-le-photographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Roland Barthes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Barthes et les photographes (dir. R. Fontana &amp; M. Nachtergael), 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">让 - 吕 克 · 戈 达 尔 书 中 的《 电 影 史 》“ 残 (&amp;quot;Chutes d'&amp;lt;i&amp;gt;Histoire(s) du cinéma&amp;lt;/i&amp;gt; dans le livre de Jean-Luc Godard, Gallimard, 1998&amp;quot;). Trad. Hui Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">北京电影学院学报 = The Journal of Beijing Film Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">残 - Chutes d’Histoire(s) du cinéma dans le livre de Jean-Luc Godard, Gallimard, 1998)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">北京电影学院学报 = The Journal of Beijing Film Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotodinamismo futurista : le flou de bougé et le projet de détruire « les vieilles valeurs de la ligne et de la couleur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regardeur et la matérialité des photographies: une posture engagée devant es images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (1), pp.57-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entretien imaginaire avec le curateur: quand le regardeur découvre Werner Kühler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossways Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Transmission, conservation et médiation des savoirs: la curation à l'oeuvre (dir. D. Cornelio et P. Perraudin), 4.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration d'un tableau vivant par un monologue sur scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Tableaux vivants - Images en mouvement, 2 (14), pp.261-275. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11509-0.p.0261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tableaux vivants - images en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leplatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Ecrans, 2 (14), pp.11-19. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11509-0.p.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckett réalisateur de l’abstraction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres modernes.Samuel Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Becket et l’abstraction (dir. L. Brown), 9, pp.115-138. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11051-4.p.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exposition de l’époux dans l’autobiographie par la photographie : Denis Roche et Françoise, Alix-Cléo Roubaud et Jacques, Hervé Guibert et Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Récits en images de soi, l’autobiographie à l’épreuve du visuel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la photographie sans les images : la mère dans l’œuvre auto-photo-biographique d’Hervé Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Territoires autobiographiques. Récits en images de soi, 78, pp.135-149. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/litteratures.1860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des photographes dans les photographies d’aujourd’hui. Pour une esthétique du geste photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Présence par effraction et par intrusion, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24 secondes par image (fixe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'art intempestif—La démesure du temps, 17, https://journals.openedition.org/polysemes/2025. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/polysemes.2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckett et la violence du voir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres modernes.Samuel Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La Violence dans l’œuvre de Samuel Beckett. Entre langage et corps, 4, pp.283-296. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-5023-5.p.0283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il n’y a d’immobilité qu’invisible (peut-être) : la lumière et les objets photographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'immobilité vive. Le moment photographique, 18, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/polysemes.2297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proust à travers les photographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de Photolittérature (PHLiT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ut photographia poesis, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démontage de l’e-mage (Olivier Cadiot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« – Je vois que tu ne dis rien, tu es pensive et tu regardes ailleurs. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dialogue et théâtralité : interactions, hybridations, réflexivité. De Socrate à Derrida, Dialogue et Théâtralité / Lucien (de Samosate) et nous</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« – Je vois que tu ne dis rien, tu es pensive et tu regardes ailleurs. » Intermédialité et « invention de l’autre » dans les photographies de Marie-Françoise Plissart « lues » par un dialogue de Jacques Derrida. À propos de &amp;lt;i&amp;gt;Droit de regards&amp;lt;/i&amp;gt;, roman-photo de Marie-Françoise Plissart, suivi d’une lecture par Jacques Derrida (éditions de Minuit, 1985)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dialogue et Théâtralité / Lucien (de Samosate) et nous</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutes d’Histoire(s) du cinéma dans le livre de Jean-Luc Godard (Gallimard, 1998)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photolittérature argentique des années 80 : le chant du cygne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phlitt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de François-Bernard Michel, Proust et Beckett: deux corps éloquents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres modernes.Samuel Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.289-290. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16800-3.p.0280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de Pierre Taminiaux, The paradox of photography. Amsterdam Rodopi, « Faux titre », 2009. 204 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112, pp.494-495. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhlf.122.0479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture des Articles intrépides d'Hervé Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary French Civilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.228-231. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3828/cfc.2010.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman du regardeur en 1980 (Roland Barthes et Hervé Guibert)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Interférences, pp.259-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces du regard: Dioptrique de Beckett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samuel Beckett Today/Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (1), pp.295-306. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18757405-020001024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je ferme les yeux, pas les bleus. Pour une esthétique du regard chez Samuel Beckett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Beckett Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Beckett at 100: New Perspectives (Dir. S. E. Gontarski), 1 &amp; 2 (16), pp.197-203. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/jobs.2007.16.1-2.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyons voir Beckett réalisateur: qui voit quoi où? Ou n'y a-t-il vraiment que nuages passant dans le ciel à la télévision?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samuel Beckett Today/Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Borderless Beckett / Beckett sans frontières (dir. M. Okamuro, N. Mori, B. Clément, S. Houppermans, A. Moorjani, A. Uhlmann), 19, pp.303-312. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18757405-019001024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guibert après Barthes : « un refus de tout temps »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Roland Barthes après Roland Barthes, 34 (4), pp.71-86. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdes.034.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie fantôme d'Hervé Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trafic : revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rancière : les expériences esthétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bonamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rancière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bikialo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les amphis des Lettres au présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Poitiers (Université de Poitiers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Image versus visible enregistré : la vidéo 360° comme renoncement à l’image ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les frontières de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite phrase : vitesse, circulation, intermédialité, expressivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bikialo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La petite phrase de Proust à Twitter : percussions et répercussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale (Keynote speaker) « Photolittérature : en quoi la photographie intéresse la littérature ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Brasilia Artefatos. Literatura e outras artes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Barbosa, Mar 2019, Brasilia, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hervé Guibert clinicien. L’art de la découpe »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Punctum in motion. Photographie et écriture de soi »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Naples, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le regardeur et les objets photographiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire L’écrivain iconographe : manipulation et agencement d’images (dir. A Reverseau), Louvain UCL/FNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Louvain-la-Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;images de famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Michel Foucault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de poitiers, Nov 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotodinamismo : « détruire les vieilles valeurs de la ligne et de la couleur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "La Vitesse dans l’image fixe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le sujet queer à l’ère de la reproductibilité technique : quand la série photographique mine la séquence autobiographique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Récits en images de soi. Dispositifs" (dir. A Barre, D Gleizes, O Leplâtre, Ph. Maupeu)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Occupation des chambres photographiques chez le écrivains-photographes français des années 1980 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La Chambre" (dir. P Hyppolite), Nanterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’objectif photographique de Beckett : « ne que ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Seuils du visible. Intersections entre littérature et photographie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ailleurs du hic et nunc. Poétique de l’absence sur Twitter dans le Madeleine project de Clara Beaudoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bikialo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Input pictura poesis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Bonnet et Jérôme Thélot, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Photographies des limbes : Odysseia d’Antoine d’Agata (2013) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Passages, Seuils, Portes, des études de littérature française et francophone des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Saint-Louis, Missouri, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Roland Barthes, « écrivain de toujours et de son temps. Traces d’époque dans le Roland Barthes par lui-même (1975) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Auto/biographie, téléscopie, temporalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences par intrusion et par effraction : des photographes dans les photographies aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Truchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Présence par intrusion/Présence par effraction »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire FORELLIS de l'Université de Poitiers, Oct 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">”Les arts dioptriques selon Roland Barthes : “l’unité de celui qui découpe“”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que ferions-nous avec Roland Barthes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Fokine &amp; S. Zenkine, Dec 2015, Saint-Petersbourg, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">”Le Beau dans la photographie contemporaine”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication Ecole d’Arts Appliqués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">”La photographie scientifique entre lisibilité et visibilité : une révolution du regard”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Médiathèque François-Mitterrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">”Des désaccords avec des dessins ? Le dessin satirique comme forme de discours”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence UFR Lettres et Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">”L’esthétique du mal voir”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation des enseignants d’arts plastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception-fiction : L'écriture à l'épreuve de la création visuelle contemporaine : Roland Barthes, Samuel Beckett, Hervé Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Paris VIII - Vincennes à Saint-Denis, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2005PA082610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02155441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId128"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Cécile Guilbard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure de Littérature française du XXe siècle et d'Esthétique de l'image</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure des Universités en littérature française du XXème siècle et en photographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UFR Lettres et Langues et Laboratoire FoReLLIS de l'Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assesseure à la Recherche (directrice ajointe) de l'UFR Lettres & Langues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du Master Recherche Littératures et Culture de l'Image</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coresponsable de la mention de Master Arts, Lettres et Civilisations (Textim)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coresponsable de la revue en ligne les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers FoReLLIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Littérature, arts de l'image et de la scène)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Porteuse du projet 2IR </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La photographie non-reproductible : corpus et usage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et du projet culture (CEVEC-CSTI) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La photographie, une culture à développer</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vitesse dans l’image fixe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cahiers FoReLLis. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pieds des photographes. Neuf photographes en Nouvelle Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Atlantiques; Le Temps qu'il fait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-86853-699-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation du colloque international « La Petite phrase, de Proust à Twitter. Percussion et répercussion »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bikialo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rannoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée d'études &amp;quot;La vitesse dans l’image fixe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence : discours et voix, image et représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gadoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 343 p., 2016, La Licorne, 121, 978-2-7535-4875-6 (imprimé) ; 978-2-7535-9152-3 (numérique). </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.176417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du Tiers pictural. « Thanks to Liliane Louvel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR, 108, 2014, La Licorne, 978-2-7535-2934-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckett, Le mot en espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dubor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 91, 2010, La Licorne, Stéphane Bikialo, 978-2-7535-1085-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est vu ce qui empêche de voir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cl. Bernardi; É. Philippot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans le flou : une autre vision de l'art de 1945 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier EXB / Musée de l'Orangerie, pp.173-176, 2025, 978-2-36511-430-1 (Atelier EXB) ; 978-2-35433-406-2 (Musée de l'Orangerie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corps des images absentes d'Hervé Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Servanne Monjour; Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'acte d'image en littérature (1880-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ateliers de [sens public]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-924925-32-4 (Web) ; 918-2-924925-31-7 (PDF) ; 978-2-924925-30-0 (imprimé)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du temps pour aller vite. Conversation avec Olivier Cadiot et Frédéric Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Bikialo; M. Heck; D. Rabaté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P.O.L. futur, ancien, actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses du réel, pp.173-189, 2023, 978-2-37896-377-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Girard: &amp;quot;Le paysage, c'est là où je suis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Pieds des photographes. Neuf photographes en Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Atlantiques - Le Temps qu'il fait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-86853-699-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soustraire au regard. Dans le cabinet de curiosités d'Hervé Guibert (Vice)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Jacques; Claire Pagès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hervé Guibert. L'envers du visible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Creaphis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-35428-180-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pieds des photographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Pieds des Photographes. Neuf photographes en Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Atlantique - Le Temps qu'il fait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-86853-699-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Cécile Guilbard et Pierre-Jean Truchot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présences par effraction et par intrusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licorne 130, Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 7-14, 2018, 978-2-7535-7404-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Matière des images et cécité à la lecture de Des aveugles d’Hervé Guibert »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Raynal-Zouougari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rêve plastique des écrivains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Licorne n° 125, Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 73-86, 2017, 978-2-7535-5678-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Portraits de Beckett : mythe et medias (“qu’importe qui parle, quelqu’un a dit qu’importe qui parle”) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Martens, Jean-Pierre Montier &amp; Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’écrivain vu par la photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-7535-5215-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Photolittérature argentique des années 80 : le chant du cygne ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Montier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions photolittéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 299-310, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">”Les disparues de la faculté. Photographie scientifique à l’Université de Poitiers”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images révélées. Poitiers à l’épreuve de la photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.150-159, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckett, Samuel (1906–1989)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Weldon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Aesthetics (2nd ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.351-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sontag Susan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices, tome 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.3009-3010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moon Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices, tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.3009-3010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belin Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices, tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leibotvitz Annie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices, tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaillard Agathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices, tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit et rêves (texte et téléfilm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.734-737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quad (texte et téléfilm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.861-864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">... que nuages... (texte et téléfilm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.864-867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rien (notion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.933-937</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image (notion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.505-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trio du fantôme (texte et téléfilm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1092-1095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image (texte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.508-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">让 - 吕 克 · 戈 达 尔 书 中 的《 电 影 史 》“ 残 (&amp;quot;Chutes d'&amp;lt;i&amp;gt;Histoire(s) du cinéma&amp;lt;/i&amp;gt; dans le livre de Jean-Luc Godard, Gallimard, 1998&amp;quot;). Trad. Hui Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">北京电影学院学报 = The Journal of Beijing Film Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">残 - Chutes d’Histoire(s) du cinéma dans le livre de Jean-Luc Godard, Gallimard, 1998)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">北京电影学院学报 = The Journal of Beijing Film Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Barthes et la Photo-sans-le-photographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Roland Barthes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Barthes et les photographes (dir. R. Fontana &amp; M. Nachtergael), 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotodinamismo futurista : le flou de bougé et le projet de détruire « les vieilles valeurs de la ligne et de la couleur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regardeur et la matérialité des photographies: une posture engagée devant es images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (1), pp.57-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entretien imaginaire avec le curateur: quand le regardeur découvre Werner Kühler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossways Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Transmission, conservation et médiation des savoirs: la curation à l'oeuvre (dir. D. Cornelio et P. Perraudin), 4.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration d'un tableau vivant par un monologue sur scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Tableaux vivants - Images en mouvement, 2 (14), pp.261-275. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11509-0.p.0261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tableaux vivants - images en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leplatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Ecrans, 2 (14), pp.11-19. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11509-0.p.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckett réalisateur de l’abstraction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres modernes.Samuel Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Becket et l’abstraction (dir. L. Brown), 9, pp.115-138. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11051-4.p.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exposition de l’époux dans l’autobiographie par la photographie : Denis Roche et Françoise, Alix-Cléo Roubaud et Jacques, Hervé Guibert et Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Récits en images de soi, l’autobiographie à l’épreuve du visuel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la photographie sans les images : la mère dans l’œuvre auto-photo-biographique d’Hervé Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Territoires autobiographiques. Récits en images de soi, 78, pp.135-149. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/litteratures.1860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des photographes dans les photographies d’aujourd’hui. Pour une esthétique du geste photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Présence par effraction et par intrusion, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24 secondes par image (fixe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'art intempestif—La démesure du temps, 17, https://journals.openedition.org/polysemes/2025. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/polysemes.2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckett et la violence du voir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres modernes.Samuel Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La Violence dans l’œuvre de Samuel Beckett. Entre langage et corps, 4, pp.283-296. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-5023-5.p.0283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il n’y a d’immobilité qu’invisible (peut-être) : la lumière et les objets photographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'immobilité vive. Le moment photographique, 18, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/polysemes.2297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proust à travers les photographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de Photolittérature (PHLiT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ut photographia poesis, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démontage de l’e-mage (Olivier Cadiot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« – Je vois que tu ne dis rien, tu es pensive et tu regardes ailleurs. » Intermédialité et « invention de l’autre » dans les photographies de Marie-Françoise Plissart « lues » par un dialogue de Jacques Derrida. À propos de &amp;lt;i&amp;gt;Droit de regards&amp;lt;/i&amp;gt;, roman-photo de Marie-Françoise Plissart, suivi d’une lecture par Jacques Derrida (éditions de Minuit, 1985)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dialogue et Théâtralité / Lucien (de Samosate) et nous</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutes d’Histoire(s) du cinéma dans le livre de Jean-Luc Godard (Gallimard, 1998)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« – Je vois que tu ne dis rien, tu es pensive et tu regardes ailleurs. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dialogue et théâtralité : interactions, hybridations, réflexivité. De Socrate à Derrida, Dialogue et Théâtralité / Lucien (de Samosate) et nous</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photolittérature argentique des années 80 : le chant du cygne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phlitt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de François-Bernard Michel, Proust et Beckett: deux corps éloquents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres modernes.Samuel Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.289-290. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16800-3.p.0280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de Pierre Taminiaux, The paradox of photography. Amsterdam Rodopi, « Faux titre », 2009. 204 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112, pp.494-495. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhlf.122.0479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture des Articles intrépides d'Hervé Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary French Civilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.228-231. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3828/cfc.2010.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces du regard: Dioptrique de Beckett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samuel Beckett Today/Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (1), pp.295-306. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18757405-020001024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman du regardeur en 1980 (Roland Barthes et Hervé Guibert)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Interférences, pp.259-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je ferme les yeux, pas les bleus. Pour une esthétique du regard chez Samuel Beckett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Beckett Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Beckett at 100: New Perspectives (Dir. S. E. Gontarski), 1 &amp; 2 (16), pp.197-203. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/jobs.2007.16.1-2.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyons voir Beckett réalisateur: qui voit quoi où? Ou n'y a-t-il vraiment que nuages passant dans le ciel à la télévision?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samuel Beckett Today/Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Borderless Beckett / Beckett sans frontières (dir. M. Okamuro, N. Mori, B. Clément, S. Houppermans, A. Moorjani, A. Uhlmann), 19, pp.303-312. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18757405-019001024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guibert après Barthes : « un refus de tout temps »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Roland Barthes après Roland Barthes, 34 (4), pp.71-86. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdes.034.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie fantôme d'Hervé Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trafic : revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rancière : les expériences esthétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bonamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rancière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bikialo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les amphis des Lettres au présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Poitiers (Université de Poitiers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Image versus visible enregistré : la vidéo 360° comme renoncement à l’image ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les frontières de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale (Keynote speaker) « Photolittérature : en quoi la photographie intéresse la littérature ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Brasilia Artefatos. Literatura e outras artes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Barbosa, Mar 2019, Brasilia, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite phrase : vitesse, circulation, intermédialité, expressivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bikialo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La petite phrase de Proust à Twitter : percussions et répercussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hervé Guibert clinicien. L’art de la découpe »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Punctum in motion. Photographie et écriture de soi »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Naples, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le regardeur et les objets photographiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire L’écrivain iconographe : manipulation et agencement d’images (dir. A Reverseau), Louvain UCL/FNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Louvain-la-Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;images de famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Michel Foucault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de poitiers, Nov 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le sujet queer à l’ère de la reproductibilité technique : quand la série photographique mine la séquence autobiographique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Récits en images de soi. Dispositifs" (dir. A Barre, D Gleizes, O Leplâtre, Ph. Maupeu)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Occupation des chambres photographiques chez le écrivains-photographes français des années 1980 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La Chambre" (dir. P Hyppolite), Nanterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotodinamismo : « détruire les vieilles valeurs de la ligne et de la couleur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "La Vitesse dans l’image fixe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ailleurs du hic et nunc. Poétique de l’absence sur Twitter dans le Madeleine project de Clara Beaudoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bikialo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Input pictura poesis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Bonnet et Jérôme Thélot, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’objectif photographique de Beckett : « ne que ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Seuils du visible. Intersections entre littérature et photographie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Roland Barthes, « écrivain de toujours et de son temps. Traces d’époque dans le Roland Barthes par lui-même (1975) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Auto/biographie, téléscopie, temporalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences par intrusion et par effraction : des photographes dans les photographies aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Truchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Présence par intrusion/Présence par effraction »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire FORELLIS de l'Université de Poitiers, Oct 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Photographies des limbes : Odysseia d’Antoine d’Agata (2013) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Passages, Seuils, Portes, des études de littérature française et francophone des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Saint-Louis, Missouri, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">”Des désaccords avec des dessins ? Le dessin satirique comme forme de discours”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence UFR Lettres et Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">”Les arts dioptriques selon Roland Barthes : “l’unité de celui qui découpe“”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que ferions-nous avec Roland Barthes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Fokine &amp; S. Zenkine, Dec 2015, Saint-Petersbourg, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">”Le Beau dans la photographie contemporaine”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication Ecole d’Arts Appliqués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">”La photographie scientifique entre lisibilité et visibilité : une révolution du regard”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Médiathèque François-Mitterrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">”L’esthétique du mal voir”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation des enseignants d’arts plastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception-fiction : L'écriture à l'épreuve de la création visuelle contemporaine : Roland Barthes, Samuel Beckett, Hervé Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Paris VIII - Vincennes à Saint-Denis, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2005PA082610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02155441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId128"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441554v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Guilbard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.letempsquilfait.com/index.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895015v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518138v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bikialo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rannoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518133v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441451v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gadoin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://licorne.edel.univ-poitiers.fr/index.php?id=6751" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.176417" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968743v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439381v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447086v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447195v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ateliers.sens-public.org/handling/chapitres/guilbard-1-fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447159v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455113v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatlantique.com/index.php?id_product=46&amp;amp;controller=product" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455267v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-creaphis.com/fr/catalogue/view/1270/herve-guibert/?of=0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455098v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514709v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4732" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514389v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4417" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514169v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4311" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514005v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pacaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.snoeckpublishers.be/usite/snoeckpub_frbe/index.asp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514013v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453206v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Weldon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453184v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453173v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453190v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453196v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453143v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453134v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453070v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453085v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453077v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453093v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453127v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505035v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447142v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505070v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895034v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504980v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505019v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505001v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11509-0.p.0261" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441516v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leplatre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11509-0.p.0011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519313v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11051-4.p.0115" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514697v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518129v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.1860" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518121v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514392v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514401v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5023-5.p.0283" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514397v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.2297" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155548v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149571v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488285v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504970v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149546v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155596v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455312v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16800-3.p.0280" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455296v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.122.0479" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455284v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/cfc.2010.10" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505311v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135350v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18757405-020001024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505265v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/jobs.2007.16.1-2.17" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505270v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18757405-019001024" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135160v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.034.0071" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134132v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571384v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bonamy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranci&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514385v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808767v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519140v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518135v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519144v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519146v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518134v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518123v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518128v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514701v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509613v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514200v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514198v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523739v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Truchot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514011v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514166v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514165v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514016v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514018v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02155441v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005PA082610" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Guilbard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441554v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.letempsquilfait.com/index.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518138v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bikialo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rannoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518133v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441451v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gadoin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://licorne.edel.univ-poitiers.fr/index.php?id=6751" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.176417" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968743v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439381v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447086v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447195v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ateliers.sens-public.org/handling/chapitres/guilbard-1-fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447159v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455113v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatlantique.com/index.php?id_product=46&amp;amp;controller=product" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455267v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-creaphis.com/fr/catalogue/view/1270/herve-guibert/?of=0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455098v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514709v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4732" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514389v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4417" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514169v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4311" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514013v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514005v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pacaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.snoeckpublishers.be/usite/snoeckpub_frbe/index.asp" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453206v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Weldon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453196v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453190v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453143v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453184v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453173v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453077v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453085v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453093v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453127v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453062v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453134v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453070v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447142v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505070v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505035v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895034v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504980v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505019v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505001v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11509-0.p.0261" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441516v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leplatre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11509-0.p.0011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519313v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11051-4.p.0115" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514697v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518129v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.1860" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518121v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514392v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514401v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5023-5.p.0283" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514397v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.2297" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155548v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149571v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504970v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149546v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488285v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155596v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455312v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16800-3.p.0280" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455296v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.122.0479" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455284v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/cfc.2010.10" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135350v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18757405-020001024" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505311v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505265v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/jobs.2007.16.1-2.17" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505270v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18757405-019001024" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135160v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.034.0071" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134132v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571384v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bonamy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranci&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514385v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519140v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808767v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518135v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519144v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519146v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518123v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518128v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518134v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509613v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514701v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514198v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523739v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Truchot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514200v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514016v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514011v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514166v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514165v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514018v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02155441v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005PA082610" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>