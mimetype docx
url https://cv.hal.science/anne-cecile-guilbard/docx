--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Cécile Guilbard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure de Littérature française du XXe siècle et d'Esthétique de l'image</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure des Universités en littérature française du XXème siècle et en photographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UFR Lettres et Langues et Laboratoire FoReLLIS de l'Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assesseure à la Recherche (directrice ajointe) de l'UFR Lettres & Langues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du Master Recherche Littératures et Culture de l'Image</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coresponsable de la mention de Master Arts, Lettres et Civilisations (Textim)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coresponsable de la revue en ligne les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers FoReLLIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Littérature, arts de l'image et de la scène)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Porteuse du projet 2IR </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La photographie non-reproductible : corpus et usage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et du projet culture (CEVEC-CSTI) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La photographie, une culture à développer</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vitesse dans l’image fixe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cahiers FoReLLis. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pieds des photographes. Neuf photographes en Nouvelle Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Atlantiques; Le Temps qu'il fait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-86853-699-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation du colloque international « La Petite phrase, de Proust à Twitter. Percussion et répercussion »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bikialo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rannoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée d'études &amp;quot;La vitesse dans l’image fixe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence : discours et voix, image et représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gadoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 343 p., 2016, La Licorne, 121, 978-2-7535-4875-6 (imprimé) ; 978-2-7535-9152-3 (numérique). </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.176417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du Tiers pictural. « Thanks to Liliane Louvel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR, 108, 2014, La Licorne, 978-2-7535-2934-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckett, Le mot en espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dubor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 91, 2010, La Licorne, Stéphane Bikialo, 978-2-7535-1085-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est vu ce qui empêche de voir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cl. Bernardi; É. Philippot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans le flou : une autre vision de l'art de 1945 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier EXB / Musée de l'Orangerie, pp.173-176, 2025, 978-2-36511-430-1 (Atelier EXB) ; 978-2-35433-406-2 (Musée de l'Orangerie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corps des images absentes d'Hervé Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Servanne Monjour; Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'acte d'image en littérature (1880-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ateliers de [sens public]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-924925-32-4 (Web) ; 918-2-924925-31-7 (PDF) ; 978-2-924925-30-0 (imprimé)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du temps pour aller vite. Conversation avec Olivier Cadiot et Frédéric Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Bikialo; M. Heck; D. Rabaté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P.O.L. futur, ancien, actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses du réel, pp.173-189, 2023, 978-2-37896-377-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Girard: &amp;quot;Le paysage, c'est là où je suis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Pieds des photographes. Neuf photographes en Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Atlantiques - Le Temps qu'il fait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-86853-699-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soustraire au regard. Dans le cabinet de curiosités d'Hervé Guibert (Vice)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Jacques; Claire Pagès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hervé Guibert. L'envers du visible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Creaphis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-35428-180-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pieds des photographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Pieds des Photographes. Neuf photographes en Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Atlantique - Le Temps qu'il fait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-86853-699-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Cécile Guilbard et Pierre-Jean Truchot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présences par effraction et par intrusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licorne 130, Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 7-14, 2018, 978-2-7535-7404-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Matière des images et cécité à la lecture de Des aveugles d’Hervé Guibert »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Raynal-Zouougari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rêve plastique des écrivains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Licorne n° 125, Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 73-86, 2017, 978-2-7535-5678-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Portraits de Beckett : mythe et medias (“qu’importe qui parle, quelqu’un a dit qu’importe qui parle”) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Martens, Jean-Pierre Montier &amp; Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’écrivain vu par la photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-7535-5215-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Photolittérature argentique des années 80 : le chant du cygne ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Montier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions photolittéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 299-310, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">”Les disparues de la faculté. Photographie scientifique à l’Université de Poitiers”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images révélées. Poitiers à l’épreuve de la photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.150-159, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckett, Samuel (1906–1989)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Weldon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Aesthetics (2nd ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.351-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sontag Susan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices, tome 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.3009-3010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moon Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices, tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.3009-3010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belin Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices, tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leibotvitz Annie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices, tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaillard Agathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices, tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit et rêves (texte et téléfilm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.734-737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quad (texte et téléfilm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.861-864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">... que nuages... (texte et téléfilm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.864-867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rien (notion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.933-937</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image (notion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.505-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trio du fantôme (texte et téléfilm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1092-1095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image (texte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.508-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">让 - 吕 克 · 戈 达 尔 书 中 的《 电 影 史 》“ 残 (&amp;quot;Chutes d'&amp;lt;i&amp;gt;Histoire(s) du cinéma&amp;lt;/i&amp;gt; dans le livre de Jean-Luc Godard, Gallimard, 1998&amp;quot;). Trad. Hui Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">北京电影学院学报 = The Journal of Beijing Film Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">残 - Chutes d’Histoire(s) du cinéma dans le livre de Jean-Luc Godard, Gallimard, 1998)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">北京电影学院学报 = The Journal of Beijing Film Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Barthes et la Photo-sans-le-photographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Roland Barthes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Barthes et les photographes (dir. R. Fontana &amp; M. Nachtergael), 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotodinamismo futurista : le flou de bougé et le projet de détruire « les vieilles valeurs de la ligne et de la couleur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regardeur et la matérialité des photographies: une posture engagée devant es images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (1), pp.57-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entretien imaginaire avec le curateur: quand le regardeur découvre Werner Kühler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossways Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Transmission, conservation et médiation des savoirs: la curation à l'oeuvre (dir. D. Cornelio et P. Perraudin), 4.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration d'un tableau vivant par un monologue sur scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Tableaux vivants - Images en mouvement, 2 (14), pp.261-275. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11509-0.p.0261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tableaux vivants - images en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leplatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Ecrans, 2 (14), pp.11-19. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11509-0.p.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckett réalisateur de l’abstraction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres modernes.Samuel Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Becket et l’abstraction (dir. L. Brown), 9, pp.115-138. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11051-4.p.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exposition de l’époux dans l’autobiographie par la photographie : Denis Roche et Françoise, Alix-Cléo Roubaud et Jacques, Hervé Guibert et Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Récits en images de soi, l’autobiographie à l’épreuve du visuel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la photographie sans les images : la mère dans l’œuvre auto-photo-biographique d’Hervé Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Territoires autobiographiques. Récits en images de soi, 78, pp.135-149. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/litteratures.1860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des photographes dans les photographies d’aujourd’hui. Pour une esthétique du geste photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Présence par effraction et par intrusion, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24 secondes par image (fixe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'art intempestif—La démesure du temps, 17, https://journals.openedition.org/polysemes/2025. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/polysemes.2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckett et la violence du voir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres modernes.Samuel Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La Violence dans l’œuvre de Samuel Beckett. Entre langage et corps, 4, pp.283-296. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-5023-5.p.0283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il n’y a d’immobilité qu’invisible (peut-être) : la lumière et les objets photographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'immobilité vive. Le moment photographique, 18, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/polysemes.2297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proust à travers les photographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de Photolittérature (PHLiT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ut photographia poesis, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démontage de l’e-mage (Olivier Cadiot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« – Je vois que tu ne dis rien, tu es pensive et tu regardes ailleurs. » Intermédialité et « invention de l’autre » dans les photographies de Marie-Françoise Plissart « lues » par un dialogue de Jacques Derrida. À propos de &amp;lt;i&amp;gt;Droit de regards&amp;lt;/i&amp;gt;, roman-photo de Marie-Françoise Plissart, suivi d’une lecture par Jacques Derrida (éditions de Minuit, 1985)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dialogue et Théâtralité / Lucien (de Samosate) et nous</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutes d’Histoire(s) du cinéma dans le livre de Jean-Luc Godard (Gallimard, 1998)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« – Je vois que tu ne dis rien, tu es pensive et tu regardes ailleurs. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dialogue et théâtralité : interactions, hybridations, réflexivité. De Socrate à Derrida, Dialogue et Théâtralité / Lucien (de Samosate) et nous</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photolittérature argentique des années 80 : le chant du cygne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phlitt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de François-Bernard Michel, Proust et Beckett: deux corps éloquents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres modernes.Samuel Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.289-290. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16800-3.p.0280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de Pierre Taminiaux, The paradox of photography. Amsterdam Rodopi, « Faux titre », 2009. 204 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112, pp.494-495. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhlf.122.0479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture des Articles intrépides d'Hervé Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary French Civilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.228-231. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3828/cfc.2010.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces du regard: Dioptrique de Beckett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samuel Beckett Today/Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (1), pp.295-306. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18757405-020001024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman du regardeur en 1980 (Roland Barthes et Hervé Guibert)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Interférences, pp.259-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je ferme les yeux, pas les bleus. Pour une esthétique du regard chez Samuel Beckett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Beckett Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Beckett at 100: New Perspectives (Dir. S. E. Gontarski), 1 &amp; 2 (16), pp.197-203. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/jobs.2007.16.1-2.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyons voir Beckett réalisateur: qui voit quoi où? Ou n'y a-t-il vraiment que nuages passant dans le ciel à la télévision?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samuel Beckett Today/Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Borderless Beckett / Beckett sans frontières (dir. M. Okamuro, N. Mori, B. Clément, S. Houppermans, A. Moorjani, A. Uhlmann), 19, pp.303-312. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18757405-019001024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guibert après Barthes : « un refus de tout temps »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Roland Barthes après Roland Barthes, 34 (4), pp.71-86. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdes.034.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie fantôme d'Hervé Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trafic : revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rancière : les expériences esthétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bonamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rancière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bikialo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les amphis des Lettres au présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Poitiers (Université de Poitiers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Image versus visible enregistré : la vidéo 360° comme renoncement à l’image ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les frontières de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale (Keynote speaker) « Photolittérature : en quoi la photographie intéresse la littérature ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Brasilia Artefatos. Literatura e outras artes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Barbosa, Mar 2019, Brasilia, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite phrase : vitesse, circulation, intermédialité, expressivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bikialo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La petite phrase de Proust à Twitter : percussions et répercussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hervé Guibert clinicien. L’art de la découpe »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Punctum in motion. Photographie et écriture de soi »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Naples, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le regardeur et les objets photographiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire L’écrivain iconographe : manipulation et agencement d’images (dir. A Reverseau), Louvain UCL/FNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Louvain-la-Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;images de famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Michel Foucault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de poitiers, Nov 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le sujet queer à l’ère de la reproductibilité technique : quand la série photographique mine la séquence autobiographique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Récits en images de soi. Dispositifs" (dir. A Barre, D Gleizes, O Leplâtre, Ph. Maupeu)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Occupation des chambres photographiques chez le écrivains-photographes français des années 1980 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La Chambre" (dir. P Hyppolite), Nanterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotodinamismo : « détruire les vieilles valeurs de la ligne et de la couleur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "La Vitesse dans l’image fixe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ailleurs du hic et nunc. Poétique de l’absence sur Twitter dans le Madeleine project de Clara Beaudoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bikialo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Input pictura poesis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Bonnet et Jérôme Thélot, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’objectif photographique de Beckett : « ne que ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Seuils du visible. Intersections entre littérature et photographie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Roland Barthes, « écrivain de toujours et de son temps. Traces d’époque dans le Roland Barthes par lui-même (1975) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Auto/biographie, téléscopie, temporalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences par intrusion et par effraction : des photographes dans les photographies aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Truchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Présence par intrusion/Présence par effraction »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire FORELLIS de l'Université de Poitiers, Oct 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Photographies des limbes : Odysseia d’Antoine d’Agata (2013) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Passages, Seuils, Portes, des études de littérature française et francophone des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Saint-Louis, Missouri, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">”Des désaccords avec des dessins ? Le dessin satirique comme forme de discours”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence UFR Lettres et Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">”Les arts dioptriques selon Roland Barthes : “l’unité de celui qui découpe“”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que ferions-nous avec Roland Barthes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Fokine &amp; S. Zenkine, Dec 2015, Saint-Petersbourg, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">”Le Beau dans la photographie contemporaine”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication Ecole d’Arts Appliqués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">”La photographie scientifique entre lisibilité et visibilité : une révolution du regard”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Médiathèque François-Mitterrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">”L’esthétique du mal voir”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation des enseignants d’arts plastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception-fiction : L'écriture à l'épreuve de la création visuelle contemporaine : Roland Barthes, Samuel Beckett, Hervé Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Paris VIII - Vincennes à Saint-Denis, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2005PA082610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02155441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId128"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Cécile Guilbard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure de Littérature française du XXe siècle et d'Esthétique de l'image</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure des Universités en littérature française du XXème siècle et en photographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UFR Lettres et Langues et Laboratoire FoReLLIS de l'Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assesseure à la Recherche (directrice ajointe) de l'UFR Lettres & Langues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du Master Recherche Littératures et Culture de l'Image</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coresponsable de la mention de Master Arts, Lettres et Civilisations (Textim)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coresponsable de la revue en ligne les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers FoReLLIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Littérature, arts de l'image et de la scène)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Porteuse du projet 2IR </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La photographie non-reproductible : corpus et usage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et du projet culture (CEVEC-CSTI) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La photographie, une culture à développer</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vitesse dans l’image fixe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cahiers FoReLLis. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pieds des photographes. Neuf photographes en Nouvelle Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlantique; Le Temps qu'il fait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 139 p., 2022, 978-2-86853-699-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation du colloque international « La Petite phrase, de Proust à Twitter. Percussion et répercussion »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bikialo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rannoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée d'études &amp;quot;La vitesse dans l’image fixe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence : discours et voix, image et représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gadoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 343 p., 2016, La Licorne, 121, 978-2-7535-4875-6 (imprimé) ; 978-2-7535-9152-3 (numérique). </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.176417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du Tiers pictural. « Thanks to Liliane Louvel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR, 108, 2014, La Licorne, 978-2-7535-2934-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckett, Le mot en espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dubor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 91, 2010, La Licorne, Stéphane Bikialo, 978-2-7535-1085-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est vu ce qui empêche de voir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cl. Bernardi; É. Philippot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans le flou : une autre vision de l'art de 1945 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier EXB / Musée de l'Orangerie, pp.173-176, 2025, 978-2-36511-430-1 (Atelier EXB) ; 978-2-35433-406-2 (Musée de l'Orangerie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corps des images absentes d'Hervé Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Servanne Monjour; Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'acte d'image en littérature (1880-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ateliers de [sens public]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-924925-32-4 (Web) ; 918-2-924925-31-7 (PDF) ; 978-2-924925-30-0 (imprimé)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du temps pour aller vite. Conversation avec Olivier Cadiot et Frédéric Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Bikialo; M. Heck; D. Rabaté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P.O.L. futur, ancien, actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses du réel, pp.173-189, 2023, 978-2-37896-377-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Girard : « Le paysage, c'est là où je suis »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Cécile Guilbard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pieds des photographes. Neuf photographes en Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlantique; Le Temps qu'il fait, pp.69-79, 2022, 978-2-86853-699-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05627009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Girard: &amp;quot;Le paysage, c'est là où je suis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Pieds des photographes. Neuf photographes en Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Atlantiques - Le Temps qu'il fait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-86853-699-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soustraire au regard. Dans le cabinet de curiosités d'Hervé Guibert (Vice)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Jacques; Claire Pagès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hervé Guibert. L'envers du visible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Creaphis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-35428-180-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pieds des photographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Pieds des Photographes. Neuf photographes en Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Atlantique - Le Temps qu'il fait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-86853-699-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Cécile Guilbard et Pierre-Jean Truchot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présences par effraction et par intrusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licorne 130, Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 7-14, 2018, 978-2-7535-7404-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Matière des images et cécité à la lecture de Des aveugles d’Hervé Guibert »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Raynal-Zouougari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rêve plastique des écrivains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Licorne n° 125, Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 73-86, 2017, 978-2-7535-5678-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Portraits de Beckett : mythe et medias (“qu’importe qui parle, quelqu’un a dit qu’importe qui parle”) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Martens, Jean-Pierre Montier &amp; Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’écrivain vu par la photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-7535-5215-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Photolittérature argentique des années 80 : le chant du cygne ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Montier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions photolittéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 299-310, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">”Les disparues de la faculté. Photographie scientifique à l’Université de Poitiers”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images révélées. Poitiers à l’épreuve de la photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.150-159, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckett, Samuel (1906–1989)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Weldon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Aesthetics (2nd ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.351-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moon Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices, tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.3009-3010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sontag Susan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices, tome 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.3009-3010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belin Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices, tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaillard Agathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices, tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leibotvitz Annie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices, tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quad (texte et téléfilm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.861-864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit et rêves (texte et téléfilm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.734-737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">... que nuages... (texte et téléfilm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.864-867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rien (notion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.933-937</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image (notion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.505-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image (texte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.508-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trio du fantôme (texte et téléfilm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1092-1095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">让 - 吕 克 · 戈 达 尔 书 中 的《 电 影 史 》“ 残 (&amp;quot;Chutes d'&amp;lt;i&amp;gt;Histoire(s) du cinéma&amp;lt;/i&amp;gt; dans le livre de Jean-Luc Godard, Gallimard, 1998&amp;quot;). Trad. Hui Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">北京电影学院学报 = The Journal of Beijing Film Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">残 - Chutes d’Histoire(s) du cinéma dans le livre de Jean-Luc Godard, Gallimard, 1998)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">北京电影学院学报 = The Journal of Beijing Film Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Barthes et la Photo-sans-le-photographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Roland Barthes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Barthes et les photographes (dir. R. Fontana &amp; M. Nachtergael), 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotodinamismo futurista : le flou de bougé et le projet de détruire « les vieilles valeurs de la ligne et de la couleur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regardeur et la matérialité des photographies: une posture engagée devant es images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (1), pp.57-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entretien imaginaire avec le curateur: quand le regardeur découvre Werner Kühler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossways Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Transmission, conservation et médiation des savoirs: la curation à l'oeuvre (dir. D. Cornelio et P. Perraudin), 4.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration d'un tableau vivant par un monologue sur scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Tableaux vivants - Images en mouvement, 2 (14), pp.261-275. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11509-0.p.0261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tableaux vivants - images en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leplatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Ecrans, 2 (14), pp.11-19. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11509-0.p.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckett réalisateur de l’abstraction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres modernes.Samuel Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Becket et l’abstraction (dir. L. Brown), 9, pp.115-138. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11051-4.p.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exposition de l’époux dans l’autobiographie par la photographie : Denis Roche et Françoise, Alix-Cléo Roubaud et Jacques, Hervé Guibert et Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Récits en images de soi, l’autobiographie à l’épreuve du visuel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la photographie sans les images : la mère dans l’œuvre auto-photo-biographique d’Hervé Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Territoires autobiographiques. Récits en images de soi, 78, pp.135-149. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/litteratures.1860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des photographes dans les photographies d’aujourd’hui. Pour une esthétique du geste photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Présence par effraction et par intrusion, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24 secondes par image (fixe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'art intempestif—La démesure du temps, 17, https://journals.openedition.org/polysemes/2025. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/polysemes.2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckett et la violence du voir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres modernes.Samuel Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La Violence dans l’œuvre de Samuel Beckett. Entre langage et corps, 4, pp.283-296. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-5023-5.p.0283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il n’y a d’immobilité qu’invisible (peut-être) : la lumière et les objets photographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'immobilité vive. Le moment photographique, 18, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/polysemes.2297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proust à travers les photographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de Photolittérature (PHLiT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ut photographia poesis, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démontage de l’e-mage (Olivier Cadiot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« – Je vois que tu ne dis rien, tu es pensive et tu regardes ailleurs. » Intermédialité et « invention de l’autre » dans les photographies de Marie-Françoise Plissart « lues » par un dialogue de Jacques Derrida. À propos de &amp;lt;i&amp;gt;Droit de regards&amp;lt;/i&amp;gt;, roman-photo de Marie-Françoise Plissart, suivi d’une lecture par Jacques Derrida (éditions de Minuit, 1985)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dialogue et Théâtralité / Lucien (de Samosate) et nous</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutes d’Histoire(s) du cinéma dans le livre de Jean-Luc Godard (Gallimard, 1998)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« – Je vois que tu ne dis rien, tu es pensive et tu regardes ailleurs. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dialogue et théâtralité : interactions, hybridations, réflexivité. De Socrate à Derrida, Dialogue et Théâtralité / Lucien (de Samosate) et nous</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photolittérature argentique des années 80 : le chant du cygne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phlitt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de François-Bernard Michel, Proust et Beckett: deux corps éloquents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres modernes.Samuel Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.289-290. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16800-3.p.0280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de Pierre Taminiaux, The paradox of photography. Amsterdam Rodopi, « Faux titre », 2009. 204 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112, pp.494-495. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhlf.122.0479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture des Articles intrépides d'Hervé Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary French Civilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.228-231. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3828/cfc.2010.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces du regard: Dioptrique de Beckett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samuel Beckett Today/Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (1), pp.295-306. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18757405-020001024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman du regardeur en 1980 (Roland Barthes et Hervé Guibert)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Interférences, pp.259-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je ferme les yeux, pas les bleus. Pour une esthétique du regard chez Samuel Beckett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Beckett Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Beckett at 100: New Perspectives (Dir. S. E. Gontarski), 1 &amp; 2 (16), pp.197-203. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/jobs.2007.16.1-2.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyons voir Beckett réalisateur: qui voit quoi où? Ou n'y a-t-il vraiment que nuages passant dans le ciel à la télévision?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samuel Beckett Today/Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Borderless Beckett / Beckett sans frontières (dir. M. Okamuro, N. Mori, B. Clément, S. Houppermans, A. Moorjani, A. Uhlmann), 19, pp.303-312. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18757405-019001024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guibert après Barthes : « un refus de tout temps »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Roland Barthes après Roland Barthes, 34 (4), pp.71-86. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdes.034.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie fantôme d'Hervé Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trafic : revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rancière : les expériences esthétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bonamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rancière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bikialo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les amphis des Lettres au présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Poitiers (Université de Poitiers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Image versus visible enregistré : la vidéo 360° comme renoncement à l’image ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les frontières de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite phrase : vitesse, circulation, intermédialité, expressivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bikialo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La petite phrase de Proust à Twitter : percussions et répercussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale (Keynote speaker) « Photolittérature : en quoi la photographie intéresse la littérature ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Brasilia Artefatos. Literatura e outras artes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Barbosa, Mar 2019, Brasilia, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hervé Guibert clinicien. L’art de la découpe »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Punctum in motion. Photographie et écriture de soi »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Naples, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le regardeur et les objets photographiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire L’écrivain iconographe : manipulation et agencement d’images (dir. A Reverseau), Louvain UCL/FNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Louvain-la-Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;images de famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Michel Foucault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de poitiers, Nov 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le sujet queer à l’ère de la reproductibilité technique : quand la série photographique mine la séquence autobiographique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Récits en images de soi. Dispositifs" (dir. A Barre, D Gleizes, O Leplâtre, Ph. Maupeu)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Occupation des chambres photographiques chez le écrivains-photographes français des années 1980 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La Chambre" (dir. P Hyppolite), Nanterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotodinamismo : « détruire les vieilles valeurs de la ligne et de la couleur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "La Vitesse dans l’image fixe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ailleurs du hic et nunc. Poétique de l’absence sur Twitter dans le Madeleine project de Clara Beaudoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bikialo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Input pictura poesis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Bonnet et Jérôme Thélot, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’objectif photographique de Beckett : « ne que ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Seuils du visible. Intersections entre littérature et photographie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Roland Barthes, « écrivain de toujours et de son temps. Traces d’époque dans le Roland Barthes par lui-même (1975) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Auto/biographie, téléscopie, temporalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences par intrusion et par effraction : des photographes dans les photographies aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Truchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Présence par intrusion/Présence par effraction »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire FORELLIS de l'Université de Poitiers, Oct 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Photographies des limbes : Odysseia d’Antoine d’Agata (2013) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Passages, Seuils, Portes, des études de littérature française et francophone des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Saint-Louis, Missouri, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">”Les arts dioptriques selon Roland Barthes : “l’unité de celui qui découpe“”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que ferions-nous avec Roland Barthes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Fokine &amp; S. Zenkine, Dec 2015, Saint-Petersbourg, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">”Le Beau dans la photographie contemporaine”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication Ecole d’Arts Appliqués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">”La photographie scientifique entre lisibilité et visibilité : une révolution du regard”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Médiathèque François-Mitterrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">”Des désaccords avec des dessins ? Le dessin satirique comme forme de discours”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence UFR Lettres et Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">”L’esthétique du mal voir”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation des enseignants d’arts plastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception-fiction : L'écriture à l'épreuve de la création visuelle contemporaine : Roland Barthes, Samuel Beckett, Hervé Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Paris VIII - Vincennes à Saint-Denis, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2005PA082610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02155441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Guilbard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441554v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.letempsquilfait.com/index.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518138v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bikialo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rannoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518133v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441451v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gadoin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://licorne.edel.univ-poitiers.fr/index.php?id=6751" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.176417" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968743v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439381v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447086v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447195v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ateliers.sens-public.org/handling/chapitres/guilbard-1-fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447159v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455113v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatlantique.com/index.php?id_product=46&amp;amp;controller=product" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455267v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-creaphis.com/fr/catalogue/view/1270/herve-guibert/?of=0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455098v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514709v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4732" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514389v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4417" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514169v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4311" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514013v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514005v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pacaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.snoeckpublishers.be/usite/snoeckpub_frbe/index.asp" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453206v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Weldon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453196v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453190v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453143v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453184v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453173v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453077v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453085v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453093v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453127v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453062v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453134v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453070v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447142v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505070v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505035v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895034v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504980v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505019v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505001v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11509-0.p.0261" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441516v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leplatre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11509-0.p.0011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519313v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11051-4.p.0115" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514697v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518129v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.1860" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518121v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514392v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514401v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5023-5.p.0283" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514397v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.2297" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155548v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149571v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504970v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149546v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488285v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155596v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455312v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16800-3.p.0280" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455296v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.122.0479" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455284v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/cfc.2010.10" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135350v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18757405-020001024" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505311v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505265v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/jobs.2007.16.1-2.17" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505270v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18757405-019001024" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135160v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.034.0071" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134132v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571384v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bonamy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranci&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514385v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519140v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808767v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518135v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519144v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519146v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518123v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518128v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518134v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509613v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514701v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514198v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523739v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Truchot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514200v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514016v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514011v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514166v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514165v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514018v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02155441v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005PA082610" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Guilbard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441554v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatlantique.com/image-photographie-cinema/40-les-pieds-des-photographes-9782868536990.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518138v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bikialo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rannoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518133v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441451v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gadoin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://licorne.edel.univ-poitiers.fr/index.php?id=6751" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.176417" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968743v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439381v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447086v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447195v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ateliers.sens-public.org/handling/chapitres/guilbard-1-fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447159v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627009v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455113v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatlantique.com/index.php?id_product=46&amp;amp;controller=product" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455267v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-creaphis.com/fr/catalogue/view/1270/herve-guibert/?of=0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455098v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514709v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4732" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514389v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4417" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514169v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4311" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514013v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514005v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pacaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.snoeckpublishers.be/usite/snoeckpub_frbe/index.asp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453206v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Weldon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453190v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453196v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453143v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453173v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453184v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453085v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453077v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453093v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453127v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453062v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453070v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453134v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447142v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505070v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505035v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895034v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895143v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504980v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505019v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505001v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11509-0.p.0261" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441516v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leplatre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11509-0.p.0011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519313v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11051-4.p.0115" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514697v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518129v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.1860" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518121v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514392v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514401v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5023-5.p.0283" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514397v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.2297" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155548v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149571v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504970v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149546v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488285v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155596v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455312v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16800-3.p.0280" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455296v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.122.0479" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455284v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/cfc.2010.10" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135350v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18757405-020001024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505311v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505265v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/jobs.2007.16.1-2.17" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505270v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18757405-019001024" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135160v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.034.0071" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134132v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571384v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bonamy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranci&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514385v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808767v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519140v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518135v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519144v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519146v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518123v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518128v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518134v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509613v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514701v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514198v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523739v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Truchot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514200v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514011v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514166v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514165v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514016v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514018v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02155441v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005PA082610" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>