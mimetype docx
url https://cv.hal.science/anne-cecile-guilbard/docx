--- v3 (2026-05-25)
+++ v4 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Cécile Guilbard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure de Littérature française du XXe siècle et d'Esthétique de l'image</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure des Universités en littérature française du XXème siècle et en photographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UFR Lettres et Langues et Laboratoire FoReLLIS de l'Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assesseure à la Recherche (directrice ajointe) de l'UFR Lettres & Langues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du Master Recherche Littératures et Culture de l'Image</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coresponsable de la mention de Master Arts, Lettres et Civilisations (Textim)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coresponsable de la revue en ligne les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers FoReLLIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Littérature, arts de l'image et de la scène)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Porteuse du projet 2IR </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La photographie non-reproductible : corpus et usage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et du projet culture (CEVEC-CSTI) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La photographie, une culture à développer</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vitesse dans l’image fixe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cahiers FoReLLis. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pieds des photographes. Neuf photographes en Nouvelle Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlantique; Le Temps qu'il fait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 139 p., 2022, 978-2-86853-699-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation du colloque international « La Petite phrase, de Proust à Twitter. Percussion et répercussion »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bikialo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rannoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée d'études &amp;quot;La vitesse dans l’image fixe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence : discours et voix, image et représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gadoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 343 p., 2016, La Licorne, 121, 978-2-7535-4875-6 (imprimé) ; 978-2-7535-9152-3 (numérique). </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.176417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du Tiers pictural. « Thanks to Liliane Louvel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR, 108, 2014, La Licorne, 978-2-7535-2934-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckett, Le mot en espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dubor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 91, 2010, La Licorne, Stéphane Bikialo, 978-2-7535-1085-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est vu ce qui empêche de voir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cl. Bernardi; É. Philippot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans le flou : une autre vision de l'art de 1945 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier EXB / Musée de l'Orangerie, pp.173-176, 2025, 978-2-36511-430-1 (Atelier EXB) ; 978-2-35433-406-2 (Musée de l'Orangerie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corps des images absentes d'Hervé Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Servanne Monjour; Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'acte d'image en littérature (1880-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ateliers de [sens public]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-924925-32-4 (Web) ; 918-2-924925-31-7 (PDF) ; 978-2-924925-30-0 (imprimé)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du temps pour aller vite. Conversation avec Olivier Cadiot et Frédéric Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Bikialo; M. Heck; D. Rabaté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P.O.L. futur, ancien, actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses du réel, pp.173-189, 2023, 978-2-37896-377-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Girard : « Le paysage, c'est là où je suis »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Cécile Guilbard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pieds des photographes. Neuf photographes en Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlantique; Le Temps qu'il fait, pp.69-79, 2022, 978-2-86853-699-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05627009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Girard: &amp;quot;Le paysage, c'est là où je suis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Pieds des photographes. Neuf photographes en Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Atlantiques - Le Temps qu'il fait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-86853-699-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soustraire au regard. Dans le cabinet de curiosités d'Hervé Guibert (Vice)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Jacques; Claire Pagès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hervé Guibert. L'envers du visible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Creaphis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-35428-180-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pieds des photographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Pieds des Photographes. Neuf photographes en Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Atlantique - Le Temps qu'il fait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-86853-699-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Cécile Guilbard et Pierre-Jean Truchot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présences par effraction et par intrusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licorne 130, Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 7-14, 2018, 978-2-7535-7404-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Matière des images et cécité à la lecture de Des aveugles d’Hervé Guibert »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Raynal-Zouougari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rêve plastique des écrivains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Licorne n° 125, Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 73-86, 2017, 978-2-7535-5678-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Portraits de Beckett : mythe et medias (“qu’importe qui parle, quelqu’un a dit qu’importe qui parle”) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Martens, Jean-Pierre Montier &amp; Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’écrivain vu par la photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-7535-5215-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Photolittérature argentique des années 80 : le chant du cygne ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Montier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions photolittéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 299-310, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">”Les disparues de la faculté. Photographie scientifique à l’Université de Poitiers”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images révélées. Poitiers à l’épreuve de la photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.150-159, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckett, Samuel (1906–1989)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Weldon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Aesthetics (2nd ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.351-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moon Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices, tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.3009-3010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sontag Susan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices, tome 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.3009-3010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belin Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices, tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaillard Agathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices, tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leibotvitz Annie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices, tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quad (texte et téléfilm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.861-864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit et rêves (texte et téléfilm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.734-737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">... que nuages... (texte et téléfilm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.864-867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rien (notion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.933-937</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image (notion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.505-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image (texte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.508-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trio du fantôme (texte et téléfilm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1092-1095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">让 - 吕 克 · 戈 达 尔 书 中 的《 电 影 史 》“ 残 (&amp;quot;Chutes d'&amp;lt;i&amp;gt;Histoire(s) du cinéma&amp;lt;/i&amp;gt; dans le livre de Jean-Luc Godard, Gallimard, 1998&amp;quot;). Trad. Hui Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">北京电影学院学报 = The Journal of Beijing Film Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">残 - Chutes d’Histoire(s) du cinéma dans le livre de Jean-Luc Godard, Gallimard, 1998)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">北京电影学院学报 = The Journal of Beijing Film Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Barthes et la Photo-sans-le-photographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Roland Barthes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Barthes et les photographes (dir. R. Fontana &amp; M. Nachtergael), 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotodinamismo futurista : le flou de bougé et le projet de détruire « les vieilles valeurs de la ligne et de la couleur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regardeur et la matérialité des photographies: une posture engagée devant es images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (1), pp.57-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entretien imaginaire avec le curateur: quand le regardeur découvre Werner Kühler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossways Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Transmission, conservation et médiation des savoirs: la curation à l'oeuvre (dir. D. Cornelio et P. Perraudin), 4.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration d'un tableau vivant par un monologue sur scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Tableaux vivants - Images en mouvement, 2 (14), pp.261-275. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11509-0.p.0261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tableaux vivants - images en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leplatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Ecrans, 2 (14), pp.11-19. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11509-0.p.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckett réalisateur de l’abstraction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres modernes.Samuel Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Becket et l’abstraction (dir. L. Brown), 9, pp.115-138. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11051-4.p.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exposition de l’époux dans l’autobiographie par la photographie : Denis Roche et Françoise, Alix-Cléo Roubaud et Jacques, Hervé Guibert et Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Récits en images de soi, l’autobiographie à l’épreuve du visuel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la photographie sans les images : la mère dans l’œuvre auto-photo-biographique d’Hervé Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Territoires autobiographiques. Récits en images de soi, 78, pp.135-149. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/litteratures.1860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des photographes dans les photographies d’aujourd’hui. Pour une esthétique du geste photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Présence par effraction et par intrusion, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24 secondes par image (fixe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'art intempestif—La démesure du temps, 17, https://journals.openedition.org/polysemes/2025. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/polysemes.2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckett et la violence du voir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres modernes.Samuel Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La Violence dans l’œuvre de Samuel Beckett. Entre langage et corps, 4, pp.283-296. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-5023-5.p.0283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il n’y a d’immobilité qu’invisible (peut-être) : la lumière et les objets photographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'immobilité vive. Le moment photographique, 18, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/polysemes.2297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proust à travers les photographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de Photolittérature (PHLiT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ut photographia poesis, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démontage de l’e-mage (Olivier Cadiot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« – Je vois que tu ne dis rien, tu es pensive et tu regardes ailleurs. » Intermédialité et « invention de l’autre » dans les photographies de Marie-Françoise Plissart « lues » par un dialogue de Jacques Derrida. À propos de &amp;lt;i&amp;gt;Droit de regards&amp;lt;/i&amp;gt;, roman-photo de Marie-Françoise Plissart, suivi d’une lecture par Jacques Derrida (éditions de Minuit, 1985)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dialogue et Théâtralité / Lucien (de Samosate) et nous</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutes d’Histoire(s) du cinéma dans le livre de Jean-Luc Godard (Gallimard, 1998)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« – Je vois que tu ne dis rien, tu es pensive et tu regardes ailleurs. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dialogue et théâtralité : interactions, hybridations, réflexivité. De Socrate à Derrida, Dialogue et Théâtralité / Lucien (de Samosate) et nous</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photolittérature argentique des années 80 : le chant du cygne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phlitt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de François-Bernard Michel, Proust et Beckett: deux corps éloquents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres modernes.Samuel Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.289-290. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16800-3.p.0280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de Pierre Taminiaux, The paradox of photography. Amsterdam Rodopi, « Faux titre », 2009. 204 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112, pp.494-495. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhlf.122.0479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture des Articles intrépides d'Hervé Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary French Civilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.228-231. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3828/cfc.2010.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces du regard: Dioptrique de Beckett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samuel Beckett Today/Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (1), pp.295-306. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18757405-020001024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman du regardeur en 1980 (Roland Barthes et Hervé Guibert)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Interférences, pp.259-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je ferme les yeux, pas les bleus. Pour une esthétique du regard chez Samuel Beckett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Beckett Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Beckett at 100: New Perspectives (Dir. S. E. Gontarski), 1 &amp; 2 (16), pp.197-203. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/jobs.2007.16.1-2.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyons voir Beckett réalisateur: qui voit quoi où? Ou n'y a-t-il vraiment que nuages passant dans le ciel à la télévision?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samuel Beckett Today/Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Borderless Beckett / Beckett sans frontières (dir. M. Okamuro, N. Mori, B. Clément, S. Houppermans, A. Moorjani, A. Uhlmann), 19, pp.303-312. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18757405-019001024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guibert après Barthes : « un refus de tout temps »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Roland Barthes après Roland Barthes, 34 (4), pp.71-86. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdes.034.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie fantôme d'Hervé Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trafic : revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rancière : les expériences esthétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bonamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rancière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bikialo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les amphis des Lettres au présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Poitiers (Université de Poitiers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Image versus visible enregistré : la vidéo 360° comme renoncement à l’image ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les frontières de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite phrase : vitesse, circulation, intermédialité, expressivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bikialo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La petite phrase de Proust à Twitter : percussions et répercussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale (Keynote speaker) « Photolittérature : en quoi la photographie intéresse la littérature ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Brasilia Artefatos. Literatura e outras artes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Barbosa, Mar 2019, Brasilia, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hervé Guibert clinicien. L’art de la découpe »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Punctum in motion. Photographie et écriture de soi »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Naples, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le regardeur et les objets photographiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire L’écrivain iconographe : manipulation et agencement d’images (dir. A Reverseau), Louvain UCL/FNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Louvain-la-Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;images de famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Michel Foucault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de poitiers, Nov 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le sujet queer à l’ère de la reproductibilité technique : quand la série photographique mine la séquence autobiographique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Récits en images de soi. Dispositifs" (dir. A Barre, D Gleizes, O Leplâtre, Ph. Maupeu)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Occupation des chambres photographiques chez le écrivains-photographes français des années 1980 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La Chambre" (dir. P Hyppolite), Nanterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotodinamismo : « détruire les vieilles valeurs de la ligne et de la couleur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "La Vitesse dans l’image fixe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ailleurs du hic et nunc. Poétique de l’absence sur Twitter dans le Madeleine project de Clara Beaudoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bikialo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Input pictura poesis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Bonnet et Jérôme Thélot, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’objectif photographique de Beckett : « ne que ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Seuils du visible. Intersections entre littérature et photographie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Roland Barthes, « écrivain de toujours et de son temps. Traces d’époque dans le Roland Barthes par lui-même (1975) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Auto/biographie, téléscopie, temporalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences par intrusion et par effraction : des photographes dans les photographies aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Truchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Présence par intrusion/Présence par effraction »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire FORELLIS de l'Université de Poitiers, Oct 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Photographies des limbes : Odysseia d’Antoine d’Agata (2013) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Passages, Seuils, Portes, des études de littérature française et francophone des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Saint-Louis, Missouri, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">”Les arts dioptriques selon Roland Barthes : “l’unité de celui qui découpe“”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que ferions-nous avec Roland Barthes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Fokine &amp; S. Zenkine, Dec 2015, Saint-Petersbourg, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">”Le Beau dans la photographie contemporaine”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication Ecole d’Arts Appliqués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">”La photographie scientifique entre lisibilité et visibilité : une révolution du regard”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Médiathèque François-Mitterrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">”Des désaccords avec des dessins ? Le dessin satirique comme forme de discours”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence UFR Lettres et Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">”L’esthétique du mal voir”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation des enseignants d’arts plastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception-fiction : L'écriture à l'épreuve de la création visuelle contemporaine : Roland Barthes, Samuel Beckett, Hervé Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Paris VIII - Vincennes à Saint-Denis, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2005PA082610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02155441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Cécile Guilbard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure de Littérature française du XXe siècle et d'Esthétique de l'image</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure des Universités en littérature française du XXème siècle et en photographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UFR Lettres et Langues et Laboratoire FoReLLIS de l'Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assesseure à la Recherche (directrice ajointe) de l'UFR Lettres & Langues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du Master Recherche Littératures et Culture de l'Image</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coresponsable de la mention de Master Arts, Lettres et Civilisations (Textim)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coresponsable de la revue en ligne les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers FoReLLIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Littérature, arts de l'image et de la scène)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Porteuse du projet 2IR </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La photographie non-reproductible : corpus et usage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et du projet culture (CEVEC-CSTI) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La photographie, une culture à développer</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vitesse dans l’image fixe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cahiers FoReLLis. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pieds des photographes. Neuf photographes en Nouvelle Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlantique; Le Temps qu'il fait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 139 p., 2022, 978-2-86853-699-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation du colloque international « La Petite phrase, de Proust à Twitter. Percussion et répercussion »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bikialo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rannoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée d'études &amp;quot;La vitesse dans l’image fixe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence : discours et voix, image et représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gadoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 343 p., 2016, La Licorne, 121, 978-2-7535-4875-6 (imprimé) ; 978-2-7535-9152-3 (numérique). </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.176417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du Tiers pictural. « Thanks to Liliane Louvel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR, 108, 2014, La Licorne, 978-2-7535-2934-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckett, Le mot en espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dubor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 91, 2010, La Licorne, Stéphane Bikialo, 978-2-7535-1085-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est vu ce qui empêche de voir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cl. Bernardi; É. Philippot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans le flou : une autre vision de l'art de 1945 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier EXB / Musée de l'Orangerie, pp.173-176, 2025, 978-2-36511-430-1 (Atelier EXB) ; 978-2-35433-406-2 (Musée de l'Orangerie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corps des images absentes d'Hervé Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Servanne Monjour; Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'acte d'image en littérature (1880-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ateliers de [sens public]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-924925-32-4 (Web) ; 918-2-924925-31-7 (PDF) ; 978-2-924925-30-0 (imprimé)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du temps pour aller vite. Conversation avec Olivier Cadiot et Frédéric Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Bikialo; M. Heck; D. Rabaté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P.O.L. futur, ancien, actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses du réel, pp.173-189, 2023, 978-2-37896-377-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Girard : « Le paysage, c'est là où je suis »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Cécile Guilbard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pieds des photographes. Neuf photographes en Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlantique; Le Temps qu'il fait, pp.69-79, 2022, 978-2-86853-699-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05627009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Girard: &amp;quot;Le paysage, c'est là où je suis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Pieds des photographes. Neuf photographes en Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Atlantiques - Le Temps qu'il fait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-86853-699-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soustraire au regard. Dans le cabinet de curiosités d'Hervé Guibert (Vice)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Jacques; Claire Pagès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hervé Guibert. L'envers du visible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Creaphis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-35428-180-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pieds des photographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Pieds des Photographes. Neuf photographes en Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Atlantique - Le Temps qu'il fait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-86853-699-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Cécile Guilbard et Pierre-Jean Truchot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présences par effraction et par intrusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licorne 130, Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 7-14, 2018, 978-2-7535-7404-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Matière des images et cécité à la lecture de Des aveugles d’Hervé Guibert »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Raynal-Zouougari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rêve plastique des écrivains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Licorne n° 125, Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 73-86, 2017, 978-2-7535-5678-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Portraits de Beckett : mythe et medias (“qu’importe qui parle, quelqu’un a dit qu’importe qui parle”) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Martens, Jean-Pierre Montier &amp; Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’écrivain vu par la photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-7535-5215-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Photolittérature argentique des années 80 : le chant du cygne ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Montier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions photolittéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 299-310, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">”Les disparues de la faculté. Photographie scientifique à l’Université de Poitiers”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images révélées. Poitiers à l’épreuve de la photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.150-159, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckett, Samuel (1906–1989)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Weldon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Aesthetics (2nd ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.351-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sontag Susan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices, tome 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.3009-3010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moon Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices, tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.3009-3010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belin Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices, tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaillard Agathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices, tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leibotvitz Annie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des créatrices, tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit et rêves (texte et téléfilm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.734-737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quad (texte et téléfilm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.861-864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rien (notion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.933-937</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">... que nuages... (texte et téléfilm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.864-867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image (notion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.505-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image (texte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.508-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trio du fantôme (texte et téléfilm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1092-1095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">让 - 吕 克 · 戈 达 尔 书 中 的《 电 影 史 》“ 残 (&amp;quot;Chutes d'&amp;lt;i&amp;gt;Histoire(s) du cinéma&amp;lt;/i&amp;gt; dans le livre de Jean-Luc Godard, Gallimard, 1998&amp;quot;). Trad. Hui Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">北京电影学院学报 = The Journal of Beijing Film Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">残 - Chutes d’Histoire(s) du cinéma dans le livre de Jean-Luc Godard, Gallimard, 1998)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">北京电影学院学报 = The Journal of Beijing Film Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Barthes et la Photo-sans-le-photographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Roland Barthes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Barthes et les photographes (dir. R. Fontana &amp; M. Nachtergael), 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotodinamismo futurista : le flou de bougé et le projet de détruire « les vieilles valeurs de la ligne et de la couleur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regardeur et la matérialité des photographies: une posture engagée devant es images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (1), pp.57-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entretien imaginaire avec le curateur: quand le regardeur découvre Werner Kühler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossways Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Transmission, conservation et médiation des savoirs: la curation à l'oeuvre (dir. D. Cornelio et P. Perraudin), 4.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration d'un tableau vivant par un monologue sur scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Tableaux vivants - Images en mouvement, 2 (14), pp.261-275. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11509-0.p.0261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tableaux vivants - images en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leplatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Ecrans, 2 (14), pp.11-19. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11509-0.p.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckett réalisateur de l’abstraction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres modernes.Samuel Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Becket et l’abstraction (dir. L. Brown), 9, pp.115-138. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11051-4.p.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exposition de l’époux dans l’autobiographie par la photographie : Denis Roche et Françoise, Alix-Cléo Roubaud et Jacques, Hervé Guibert et Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Récits en images de soi, l’autobiographie à l’épreuve du visuel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la photographie sans les images : la mère dans l’œuvre auto-photo-biographique d’Hervé Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Territoires autobiographiques. Récits en images de soi, 78, pp.135-149. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/litteratures.1860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des photographes dans les photographies d’aujourd’hui. Pour une esthétique du geste photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Présence par effraction et par intrusion, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24 secondes par image (fixe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'art intempestif—La démesure du temps, 17, https://journals.openedition.org/polysemes/2025. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/polysemes.2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckett et la violence du voir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres modernes.Samuel Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La Violence dans l’œuvre de Samuel Beckett. Entre langage et corps, 4, pp.283-296. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-5023-5.p.0283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il n’y a d’immobilité qu’invisible (peut-être) : la lumière et les objets photographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'immobilité vive. Le moment photographique, 18, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/polysemes.2297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proust à travers les photographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de Photolittérature (PHLiT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ut photographia poesis, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démontage de l’e-mage (Olivier Cadiot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« – Je vois que tu ne dis rien, tu es pensive et tu regardes ailleurs. » Intermédialité et « invention de l’autre » dans les photographies de Marie-Françoise Plissart « lues » par un dialogue de Jacques Derrida. À propos de &amp;lt;i&amp;gt;Droit de regards&amp;lt;/i&amp;gt;, roman-photo de Marie-Françoise Plissart, suivi d’une lecture par Jacques Derrida (éditions de Minuit, 1985)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dialogue et Théâtralité / Lucien (de Samosate) et nous</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutes d’Histoire(s) du cinéma dans le livre de Jean-Luc Godard (Gallimard, 1998)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« – Je vois que tu ne dis rien, tu es pensive et tu regardes ailleurs. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dialogue et théâtralité : interactions, hybridations, réflexivité. De Socrate à Derrida, Dialogue et Théâtralité / Lucien (de Samosate) et nous</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photolittérature argentique des années 80 : le chant du cygne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phlitt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de François-Bernard Michel, Proust et Beckett: deux corps éloquents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres modernes.Samuel Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.289-290. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16800-3.p.0280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de Pierre Taminiaux, The paradox of photography. Amsterdam Rodopi, « Faux titre », 2009. 204 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112, pp.494-495. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhlf.122.0479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture des Articles intrépides d'Hervé Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary French Civilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.228-231. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3828/cfc.2010.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces du regard: Dioptrique de Beckett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samuel Beckett Today/Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (1), pp.295-306. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18757405-020001024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman du regardeur en 1980 (Roland Barthes et Hervé Guibert)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Interférences, pp.259-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je ferme les yeux, pas les bleus. Pour une esthétique du regard chez Samuel Beckett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Beckett Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Beckett at 100: New Perspectives (Dir. S. E. Gontarski), 1 &amp; 2 (16), pp.197-203. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/jobs.2007.16.1-2.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyons voir Beckett réalisateur: qui voit quoi où? Ou n'y a-t-il vraiment que nuages passant dans le ciel à la télévision?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samuel Beckett Today/Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Borderless Beckett / Beckett sans frontières (dir. M. Okamuro, N. Mori, B. Clément, S. Houppermans, A. Moorjani, A. Uhlmann), 19, pp.303-312. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18757405-019001024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guibert après Barthes : « un refus de tout temps »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Roland Barthes après Roland Barthes, 34 (4), pp.71-86. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdes.034.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie fantôme d'Hervé Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trafic : revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rancière : les expériences esthétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bonamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rancière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bikialo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les amphis des Lettres au présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Poitiers (Université de Poitiers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Image versus visible enregistré : la vidéo 360° comme renoncement à l’image ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les frontières de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale (Keynote speaker) « Photolittérature : en quoi la photographie intéresse la littérature ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Brasilia Artefatos. Literatura e outras artes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Barbosa, Mar 2019, Brasilia, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite phrase : vitesse, circulation, intermédialité, expressivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bikialo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La petite phrase de Proust à Twitter : percussions et répercussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hervé Guibert clinicien. L’art de la découpe »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Punctum in motion. Photographie et écriture de soi »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Naples, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le regardeur et les objets photographiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire L’écrivain iconographe : manipulation et agencement d’images (dir. A Reverseau), Louvain UCL/FNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Louvain-la-Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;images de famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Michel Foucault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de poitiers, Nov 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le sujet queer à l’ère de la reproductibilité technique : quand la série photographique mine la séquence autobiographique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Récits en images de soi. Dispositifs" (dir. A Barre, D Gleizes, O Leplâtre, Ph. Maupeu)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Occupation des chambres photographiques chez le écrivains-photographes français des années 1980 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La Chambre" (dir. P Hyppolite), Nanterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotodinamismo : « détruire les vieilles valeurs de la ligne et de la couleur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "La Vitesse dans l’image fixe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ailleurs du hic et nunc. Poétique de l’absence sur Twitter dans le Madeleine project de Clara Beaudoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bikialo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Input pictura poesis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Bonnet et Jérôme Thélot, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’objectif photographique de Beckett : « ne que ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Seuils du visible. Intersections entre littérature et photographie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Roland Barthes, « écrivain de toujours et de son temps. Traces d’époque dans le Roland Barthes par lui-même (1975) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Auto/biographie, téléscopie, temporalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences par intrusion et par effraction : des photographes dans les photographies aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Truchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Présence par intrusion/Présence par effraction »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire FORELLIS de l'Université de Poitiers, Oct 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Photographies des limbes : Odysseia d’Antoine d’Agata (2013) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Passages, Seuils, Portes, des études de littérature française et francophone des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Saint-Louis, Missouri, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">”Des désaccords avec des dessins ? Le dessin satirique comme forme de discours”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence UFR Lettres et Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">”Les arts dioptriques selon Roland Barthes : “l’unité de celui qui découpe“”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que ferions-nous avec Roland Barthes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Fokine &amp; S. Zenkine, Dec 2015, Saint-Petersbourg, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">”Le Beau dans la photographie contemporaine”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication Ecole d’Arts Appliqués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">”La photographie scientifique entre lisibilité et visibilité : une révolution du regard”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Médiathèque François-Mitterrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">”L’esthétique du mal voir”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation des enseignants d’arts plastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception-fiction : L'écriture à l'épreuve de la création visuelle contemporaine : Roland Barthes, Samuel Beckett, Hervé Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Guilbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Paris VIII - Vincennes à Saint-Denis, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2005PA082610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02155441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Guilbard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441554v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatlantique.com/image-photographie-cinema/40-les-pieds-des-photographes-9782868536990.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518138v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bikialo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rannoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518133v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441451v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gadoin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://licorne.edel.univ-poitiers.fr/index.php?id=6751" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.176417" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968743v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439381v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447086v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447195v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ateliers.sens-public.org/handling/chapitres/guilbard-1-fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447159v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627009v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455113v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatlantique.com/index.php?id_product=46&amp;amp;controller=product" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455267v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-creaphis.com/fr/catalogue/view/1270/herve-guibert/?of=0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455098v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514709v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4732" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514389v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4417" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514169v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4311" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514013v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514005v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pacaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.snoeckpublishers.be/usite/snoeckpub_frbe/index.asp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453206v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Weldon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453190v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453196v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453143v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453173v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453184v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453085v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453077v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453093v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453127v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453062v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453070v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453134v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447142v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505070v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505035v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895034v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895143v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504980v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505019v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505001v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11509-0.p.0261" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441516v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leplatre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11509-0.p.0011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519313v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11051-4.p.0115" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514697v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518129v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.1860" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518121v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514392v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514401v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5023-5.p.0283" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514397v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.2297" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155548v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149571v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504970v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149546v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488285v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155596v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455312v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16800-3.p.0280" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455296v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.122.0479" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455284v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/cfc.2010.10" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135350v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18757405-020001024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505311v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505265v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/jobs.2007.16.1-2.17" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505270v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18757405-019001024" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135160v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.034.0071" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134132v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571384v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bonamy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranci&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514385v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808767v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519140v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518135v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519144v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519146v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518123v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518128v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518134v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509613v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514701v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514198v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523739v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Truchot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514200v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514011v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514166v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514165v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514016v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514018v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02155441v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005PA082610" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Guilbard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441554v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatlantique.com/image-photographie-cinema/40-les-pieds-des-photographes-9782868536990.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518138v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bikialo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rannoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518133v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441451v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gadoin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://licorne.edel.univ-poitiers.fr/index.php?id=6751" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.176417" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968743v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439381v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447086v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447195v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ateliers.sens-public.org/handling/chapitres/guilbard-1-fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447159v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627009v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455113v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatlantique.com/index.php?id_product=46&amp;amp;controller=product" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455267v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-creaphis.com/fr/catalogue/view/1270/herve-guibert/?of=0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455098v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514709v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4732" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514389v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4417" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514169v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4311" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514013v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514005v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pacaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.snoeckpublishers.be/usite/snoeckpub_frbe/index.asp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453206v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Weldon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453196v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453190v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453143v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453173v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453184v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453077v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453085v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453127v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453093v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453062v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453070v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453134v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447142v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505070v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505035v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895034v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895143v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504980v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505019v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505001v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11509-0.p.0261" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441516v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leplatre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11509-0.p.0011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519313v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11051-4.p.0115" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514697v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518129v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.1860" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518121v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514392v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514401v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5023-5.p.0283" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514397v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.2297" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155548v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149571v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504970v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149546v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488285v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155596v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455312v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16800-3.p.0280" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455296v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.122.0479" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455284v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/cfc.2010.10" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135350v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18757405-020001024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505311v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505265v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/jobs.2007.16.1-2.17" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505270v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18757405-019001024" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135160v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.034.0071" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134132v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571384v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bonamy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranci&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514385v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519140v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808767v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518135v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519144v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519146v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518123v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518128v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518134v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509613v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514701v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514198v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523739v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Truchot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514200v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514016v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514011v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514166v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514165v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514018v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02155441v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005PA082610" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>