--- v0 (2026-03-16)
+++ v1 (2026-05-07)
@@ -284,51 +284,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Lenoël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des RAID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, Emergences en design de l'axiome au rhizome, 2, pp.22-32</w:t>
+              <w:t xml:space="preserve">, 2023, Emergences en design de l'axiome au rhizome, 2, pp.22-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -2114,186 +2114,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04583847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche critique de l’architecture verte : Biodiversité et bio-inclusivité en question</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovation subversive en dispositifs numériques : machine learning, deep learning-dark patterns-design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Lenoël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Éditions CAMS/O. </w:t>
+              <w:t xml:space="preserve">PUB. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie. Modes d’emploi et stratégies de permanence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.21-42, 2023, Actes : La vie. Modes d’emploi et stratégies de permanence</w:t>
+              <w:t xml:space="preserve">Les forces d’innovation de la subversion numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.111-124, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04068230v1</w:t>
+                <w:t xml:space="preserve">hal-04068202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subversive innovation in digital devices: machine learning, deep learning-dark patterns-design</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche critique de l’architecture verte : Biodiversité et bio-inclusivité en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Lenoël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PUB. </w:t>
+              <w:t xml:space="preserve">Éditions CAMS/O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les forces d’innovation de la subversion numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.105-118, In press</w:t>
+              <w:t xml:space="preserve">La vie. Modes d’emploi et stratégies de permanence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-42, 2023, Actes : La vie. Modes d’emploi et stratégies de permanence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04068202v1</w:t>
+                <w:t xml:space="preserve">hal-04068230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensions en communication participative urbaine : rôle du design dans la construction du sens et de l’agir</w:t>
               </w:r>
@@ -2631,51 +2631,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Leno&#235;l" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Navarro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157107v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067961v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076492v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068219v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pascal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913129v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301879v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913113v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301893v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301910v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.084.0175" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302498v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2570" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302394v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302505v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302617v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010957v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302621v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302280v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302516v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402996v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beyaert-Geslin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Dondero Maria" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Migliore" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Colas-Blaise" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoleta Kerinska" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283850v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Pezzini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Discini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302730v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583847v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068230v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068202v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583627v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157103v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Leno&#235;l" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Navarro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157107v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067961v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076492v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068219v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pascal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913129v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301879v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913113v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301893v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301910v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.084.0175" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302498v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2570" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302394v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302505v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302617v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010957v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302621v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302280v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302516v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402996v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beyaert-Geslin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Dondero Maria" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Migliore" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Colas-Blaise" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoleta Kerinska" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283850v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Pezzini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Discini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302730v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583847v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068202v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068230v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583627v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157103v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>