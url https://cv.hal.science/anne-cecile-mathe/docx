--- v0 (2026-03-20)
+++ v1 (2026-04-16)
@@ -1961,204 +1961,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language in geometry classroom</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bulf</w:t>
+                <w:t xml:space="preserve">La symétrie orthogonale du CE2 à la Sixième : d’une réflexion sur les enjeux de son enseignement à l’élaboration d’un document-ressource pour les enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mangiante-Orsola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Mathé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joris Mithalal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh Congress of the European Society for Research in Mathematics Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Rzeszów, Poland. pp.649-659</w:t>
+              <w:t xml:space="preserve">Dixième colloque de la COPIRELEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COPIRELEM, Jun 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01103335v1</w:t>
+                <w:t xml:space="preserve">hal-01147565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La symétrie orthogonale du CE2 à la Sixième : d’une réflexion sur les enjeux de son enseignement à l’élaboration d’un document-ressource pour les enseignants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Mangiante-Orsola</w:t>
+                <w:t xml:space="preserve">Language in geometry classroom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Mithalal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dixième colloque de la COPIRELEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COPIRELEM, Jun 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Seventh Congress of the European Society for Research in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Rzeszów, Poland. pp.649-659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147565v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01103335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argumentation and Proof : a discussion about Toulmin's and Duval's models.</w:t>
               </w:r>
@@ -2717,51 +2717,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01101886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2923,477 +2923,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’usage des dessins et le rôle du langage en géométrie : quelques enjeux pour l’enseignement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche des fondements épistémologiques de la géométrie du cycle 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Esbelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">La Pensée Sauvage. </w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Chevalarias. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles perspectives en didactique : géométrie, évaluation des apprentissages mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, , 2019</w:t>
+              <w:t xml:space="preserve">Géométries d'hier à demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IREM de Poitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-85954-107-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03473356v1</w:t>
+                <w:t xml:space="preserve">hal-04625210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des espaces hors-classe</w:t>
+                <w:t xml:space="preserve">L’usage des dessins et le rôle du langage en géométrie : quelques enjeux pour l’enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Mathé</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Cora Cohen-Azria; Marie-Pierre Chopin; Denise Orange-Ravachol. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Mithalal-Le Doze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Pensée Sauvage. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questionner l'espace - Les méthodes de recherche en didactiques (4)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nouvelles perspectives en didactique : géométrie, évaluation des apprentissages mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, , 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625213v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le langage en classe de mathématiques : regards croisés en Théorie des Situations Didactiques (TSD) et en Théorie Anthropologique du Didactique (TAD)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des espaces hors-classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Mathé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">A. Bronner, C. Bulf, C. Castela, J.-P. Georget, M. Larguier, B. Pedemonte, A. Pressiat, É. Roditi. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cora Cohen-Azria; Marie-Pierre Chopin; Denise Orange-Ravachol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions vives en didactique des mathématiques : problèmes de la profession d’enseignant, rôle du langage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Questionner l'espace - Les méthodes de recherche en didactiques (4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.19744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00947463v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le langage en classe de mathématiques : regards croisés en Théorie des Situations Didactiques (TSD) et en Théorie Anthropologique du Didactique (TAD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Mithalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Wozniak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Bronner, C. Bulf, C. Castela, J.-P. Georget, M. Larguier, B. Pedemonte, A. Pressiat, É. Roditi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions vives en didactique des mathématiques : problèmes de la profession d’enseignant, rôle du langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La pensée sauvage, pp.CD Rom, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration d'une référence partagée : un exemple en géométrie des solides en classe de CM1-CM2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Mathé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Viviane Durand Guerrier, Jean-Loup Héraud, Claude Tisseron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeux et enjeux de langage dans l'élaboration des savoirs en classe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Lyon, 2006, 2-7297-0785-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches françaises en didactique de la géométrie. Quels résultats ? Quels spécificités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Alessandra Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux et enjeux de langage dans la construction d'un vocabulaire de géométrie spécifique et partagé en cycle 3 (Analyse de la portée des jeux de langage dans un Atelier de géométrie en cycle 3 et modélisation des gestes de l'enseignant en situation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Mathé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Claude Bernard - Lyon I, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00345659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3403,105 +3635,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner et apprendre la géométrie à l’École. Itinéraire et perspectives d’une recherche en didactique des mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Mathé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire et perspectives sur les mathématiques [math.HO]. Université Clermont Auvergne (UCA), Clermont-Ferrand, FRA., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05052009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId78"/>
+      <w:footerReference w:type="default" r:id="rId84"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3648,51 +3880,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lml.univ-artois.fr/public/francais/index.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://acte.univ-bpclermont.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.uca.fr/groupes/geometrie-a-lecole-primaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295347v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Math&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mithalal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-024-10370-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473373v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Maillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ribennes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473363v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mithalal-Le Doze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-01382085v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147264v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bulf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408695v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101887v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522015v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrin-Glorian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Leclercq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147456v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Vittori" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943555v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417291v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147460v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359703v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rivi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954739v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Celi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359722v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485226v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147477v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Montigny" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979017v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147493v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Daina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pelay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103335v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147565v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mangiante-Orsola" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804064v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421809v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421810v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025273v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bessot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Barquero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Cirade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473335v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/enseigner-la-geometrie-elementaire/12769?srsltid=AfmBOopVfKJGGqVuaME3iLoNqZvlnipgdcFkqWQ-Z8ceX_SiKbLkMZta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101886v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spirale-edu-revue.fr/spip.php?article1187" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258457v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258501v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473356v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04625213v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.19744" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947463v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Wozniak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147471v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00345659v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-05052009v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lml.univ-artois.fr/public/francais/index.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://acte.univ-bpclermont.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.uca.fr/groupes/geometrie-a-lecole-primaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295347v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Math&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mithalal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-024-10370-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473373v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Maillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ribennes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473363v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mithalal-Le Doze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-01382085v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147264v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bulf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408695v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101887v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522015v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrin-Glorian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Leclercq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147456v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Vittori" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943555v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417291v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147460v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359703v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rivi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954739v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Celi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359722v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485226v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147477v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Montigny" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979017v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147493v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Daina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pelay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147565v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mangiante-Orsola" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103335v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804064v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421809v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421810v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025273v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bessot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Barquero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Cirade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473335v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/enseigner-la-geometrie-elementaire/12769?srsltid=AfmBOopVfKJGGqVuaME3iLoNqZvlnipgdcFkqWQ-Z8ceX_SiKbLkMZta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101886v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spirale-edu-revue.fr/spip.php?article1187" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258457v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258501v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04625210v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Esbelin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publimath.univ-irem.fr/numerisation/IWH/IWH22020/IWH22020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473356v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04625213v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.19744" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947463v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Wozniak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147471v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564388v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Laborde" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Alessandra Mariotti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00345659v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-05052009v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>