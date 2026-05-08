--- v1 (2026-04-16)
+++ v2 (2026-05-08)
@@ -379,51 +379,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03473373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FORMATION INITIALE DES ENSEIGNANTS DU PREMIER DEGRE EN GEOMETRIE : QUELS SAVOIRS ?</w:t>
+                <w:t xml:space="preserve">Formation initiale des enseignants du premier degré en géométrie : quels savoirs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Mathé</w:t>
@@ -450,75 +450,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21, pp.317-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03473363v1</w:t>
+                <w:t xml:space="preserve">hal-01382085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation initiale des enseignants du premier degré en géométrie : quels savoirs ?</w:t>
+                <w:t xml:space="preserve">FORMATION INITIALE DES ENSEIGNANTS DU PREMIER DEGRE EN GEOMETRIE : QUELS SAVOIRS ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Mathé</w:t>
@@ -545,51 +545,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21, pp.317-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382085v1</w:t>
+                <w:t xml:space="preserve">hal-03473363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langage et construction de connaissances dans une situation de résolution de problèmes en géométrie</w:t>
               </w:r>
@@ -3880,51 +3880,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lml.univ-artois.fr/public/francais/index.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://acte.univ-bpclermont.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.uca.fr/groupes/geometrie-a-lecole-primaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295347v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Math&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mithalal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-024-10370-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473373v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Maillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ribennes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473363v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mithalal-Le Doze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-01382085v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147264v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bulf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408695v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101887v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522015v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrin-Glorian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Leclercq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147456v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Vittori" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943555v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417291v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147460v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359703v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rivi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954739v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Celi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359722v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485226v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147477v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Montigny" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979017v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147493v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Daina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pelay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147565v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mangiante-Orsola" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103335v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804064v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421809v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421810v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025273v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bessot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Barquero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Cirade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473335v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/enseigner-la-geometrie-elementaire/12769?srsltid=AfmBOopVfKJGGqVuaME3iLoNqZvlnipgdcFkqWQ-Z8ceX_SiKbLkMZta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101886v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spirale-edu-revue.fr/spip.php?article1187" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258457v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258501v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04625210v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Esbelin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publimath.univ-irem.fr/numerisation/IWH/IWH22020/IWH22020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473356v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04625213v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.19744" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947463v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Wozniak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147471v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564388v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Laborde" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Alessandra Mariotti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00345659v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-05052009v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lml.univ-artois.fr/public/francais/index.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://acte.univ-bpclermont.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.uca.fr/groupes/geometrie-a-lecole-primaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295347v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Math&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mithalal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-024-10370-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473373v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Maillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ribennes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-01382085v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mithalal-Le Doze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473363v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147264v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bulf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408695v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101887v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522015v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrin-Glorian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Leclercq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147456v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Vittori" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943555v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417291v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147460v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359703v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rivi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954739v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Celi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359722v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485226v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147477v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Montigny" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979017v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147493v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Daina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pelay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147565v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mangiante-Orsola" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103335v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804064v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421809v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421810v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025273v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bessot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Barquero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Cirade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473335v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/enseigner-la-geometrie-elementaire/12769?srsltid=AfmBOopVfKJGGqVuaME3iLoNqZvlnipgdcFkqWQ-Z8ceX_SiKbLkMZta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101886v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spirale-edu-revue.fr/spip.php?article1187" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258457v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258501v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04625210v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Esbelin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publimath.univ-irem.fr/numerisation/IWH/IWH22020/IWH22020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473356v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04625213v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.19744" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947463v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Wozniak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147471v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564388v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Laborde" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Alessandra Mariotti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00345659v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-05052009v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>