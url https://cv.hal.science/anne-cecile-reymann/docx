--- v0 (2026-03-15)
+++ v1 (2026-04-19)
@@ -485,252 +485,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meeting report: Third Franco‐Japanese developmental biology meeting “New Frontiers in developmental biology: Celebrating the diversity of life”</w:t>
+                <w:t xml:space="preserve">The kinesin Kif21b regulates radial migration of cortical projection neurons through a non-canonical function on actin cytoskeleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masayuki Oginuma</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">José Rivera Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Tilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Batisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genesis - The Journal of Genetics and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dvg.23527⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (7), pp.112744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.112744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283625v1</w:t>
+                <w:t xml:space="preserve">hal-04163589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The kinesin Kif21b regulates radial migration of cortical projection neurons through a non-canonical function on actin cytoskeleton</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meeting report: Third Franco‐Japanese developmental biology meeting “New Frontiers in developmental biology: Celebrating the diversity of life”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Batisse</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Masayuki Oginuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Reymann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42 (7), pp.112744. </w:t>
+              <w:t xml:space="preserve">Genesis - The Journal of Genetics and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.112744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/dvg.23527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163589v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid assembly of a polar network architecture drives efficient actomyosin contractility</w:t>
               </w:r>
@@ -1112,295 +1112,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cofilin tunes the nucleotide state of actin filaments and severs at bare and decorated segment boundaries.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turnover of branched actin filament networks by stochastic fragmentation with ADF/cofilin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Reymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Martiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Roland</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Brannon R Mccullough</w:t>
+                <w:t xml:space="preserve">Christopher J Staiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2011.03.064⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (14), pp.2541-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1091/mbc.E11-01-0052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00606357v1</w:t>
+                <w:t xml:space="preserve">hal-00607272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turnover of branched actin filament networks by stochastic fragmentation with ADF/cofilin.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cofilin tunes the nucleotide state of actin filaments and severs at bare and decorated segment boundaries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Martiel</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajaa Boujemaa-Paterski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyeran Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher J Staiger</w:t>
+                <w:t xml:space="preserve">Brannon R Mccullough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 22 (14), pp.2541-50. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (10), pp.862-868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1091/mbc.E11-01-0052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2011.03.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00607272v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00606357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A &amp;quot;primer&amp;quot;-based mechanism underlies branched actin filament network formation and motility.</w:t>
               </w:r>
@@ -2790,51 +2790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05168865v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quintin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Izabella Saad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Amann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Reymann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17912/micropub.biology.001542" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345097v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hecquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Arbogast" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Suhner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Goetz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113652" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774231v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Kruse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthoz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Barberi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Riveline" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.08.043" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283625v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Oginuma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvg.23527" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163589v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rivera Alvarez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Asselin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Tilly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Benoit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Batisse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112744" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874348v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Costache" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Prigent Garcia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille N Plancke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Begnaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110868" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372246v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha Hirani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukshala Illukkumbura" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gre&#501;oire Mathonnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.230714" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735922v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Boujemaa-Paterski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martiel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxiang Cao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1221708" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606357v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Suarez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Roland" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeran Kang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brannon R Mccullough" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.03.064" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607272v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Staiger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E11-01-0052" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469496v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Achard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alph&#233;e Michelot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2009.12.056" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525593v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cambier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blanchoin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat2855" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960854v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delatour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Shekhar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Didry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ho Diep Le" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/2/025001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781739v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612913v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Becar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Montgomery" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Nahas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maioli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612911v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928367v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guerin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Thery" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943574v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Th&#233;ry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-417136-7.00002-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00686015v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05168865v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quintin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Izabella Saad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Amann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Reymann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17912/micropub.biology.001542" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345097v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hecquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Arbogast" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Suhner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Goetz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113652" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774231v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Kruse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthoz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Barberi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Riveline" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.08.043" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163589v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rivera Alvarez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Asselin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Tilly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Benoit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Batisse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112744" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283625v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Oginuma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvg.23527" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874348v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Costache" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Prigent Garcia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille N Plancke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Begnaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110868" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372246v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha Hirani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukshala Illukkumbura" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gre&#501;oire Mathonnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.230714" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735922v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Boujemaa-Paterski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martiel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxiang Cao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1221708" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607272v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Suarez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Staiger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E11-01-0052" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606357v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Roland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeran Kang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brannon R Mccullough" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.03.064" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469496v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Achard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alph&#233;e Michelot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2009.12.056" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525593v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cambier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blanchoin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat2855" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960854v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delatour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Shekhar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Didry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ho Diep Le" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/2/025001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781739v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612913v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Becar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Montgomery" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Nahas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maioli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612911v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928367v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guerin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Thery" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943574v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Th&#233;ry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-417136-7.00002-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00686015v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>