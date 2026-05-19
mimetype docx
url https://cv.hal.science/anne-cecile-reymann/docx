--- v1 (2026-04-19)
+++ v2 (2026-05-19)
@@ -100,278 +100,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo detection of ALFA-tagged proteins in C. elegans with a transgenic fluorescent nanobody</w:t>
+                <w:t xml:space="preserve">Multiscale characterization of Caenorhabditis elegans mutants to probe functional mechanisms of human actin pathological variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Quintin</w:t>
+                <w:t xml:space="preserve">Théo Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Izabella Saad</w:t>
+                <w:t xml:space="preserve">Nadine Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Delphine Suhner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Grégory Amann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">microPublication biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17912/micropub.biology.001542⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (11), pp.113652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.113652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168865v1</w:t>
+                <w:t xml:space="preserve">hal-05345097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale characterization of Caenorhabditis elegans mutants to probe functional mechanisms of human actin pathological variants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vivo detection of ALFA-tagged proteins in C. elegans with a transgenic fluorescent nanobody</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Arbogast</w:t>
+                <w:t xml:space="preserve">Sophie Quintin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Suhner</w:t>
+                <w:t xml:space="preserve">Maria Izabella Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Amann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Goetz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Cécile Reymann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28 (11), pp.113652. </w:t>
+              <w:t xml:space="preserve">microPublication biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.113652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17912/micropub.biology.001542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345097v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acto-myosin clusters as active units shaping living matter</w:t>
               </w:r>
@@ -396,51 +396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Barberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Reymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Riveline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -638,51 +638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meeting report: Third Franco‐Japanese developmental biology meeting “New Frontiers in developmental biology: Celebrating the diversity of life”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masayuki Oginuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Reymann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genesis - The Journal of Genetics and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 61 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -895,58 +895,58 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Bland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greǵoire Mathonnet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Grégoire Mathonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Suhner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -984,51 +984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actin network architecture can determine myosin motor activity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Reymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajaa Boujemaa-Paterski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1118,51 +1118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turnover of branched actin filament networks by stochastic fragmentation with ADF/cofilin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Reymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1438,51 +1438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alphée Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Reymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20 (5), pp.423-8. </w:t>
@@ -1520,51 +1520,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleation geometry governs ordered actin networks structures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Reymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1680,51 +1680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shashank Shekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Reymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Didry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1820,103 +1820,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of human actin pathological variants using C. elegans CRISPR-generated models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Suhner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Amann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -1983,51 +1983,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oblique Plane Microscopy for high throughput biomedical imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Becar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Reymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Montgomery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2136,51 +2136,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oil immersed Oblique Plane Microscope : optical design and characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Becar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Reymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Montgomery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2276,51 +2276,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrical control of actin assembly and contractility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Reymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2384,51 +2384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrical control of actin assembly and contractility.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Reymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2550,51 +2550,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des réseaux d'actine d'architecture contrôlée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Reymann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biophysique [physics.bio-ph]. Université de Grenoble, 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2790,51 +2790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05168865v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quintin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Izabella Saad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Amann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Reymann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17912/micropub.biology.001542" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345097v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hecquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Arbogast" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Suhner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Goetz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113652" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774231v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Kruse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthoz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Barberi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Riveline" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.08.043" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163589v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rivera Alvarez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Asselin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Tilly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Benoit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Batisse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112744" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283625v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Oginuma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvg.23527" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874348v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Costache" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Prigent Garcia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille N Plancke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Begnaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110868" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372246v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha Hirani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukshala Illukkumbura" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gre&#501;oire Mathonnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.230714" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735922v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Boujemaa-Paterski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martiel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxiang Cao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1221708" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607272v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Suarez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Staiger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E11-01-0052" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606357v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Roland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeran Kang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brannon R Mccullough" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.03.064" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469496v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Achard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alph&#233;e Michelot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2009.12.056" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525593v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cambier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blanchoin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat2855" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960854v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delatour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Shekhar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Didry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ho Diep Le" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/2/025001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781739v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612913v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Becar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Montgomery" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Nahas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maioli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612911v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928367v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guerin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Thery" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943574v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Th&#233;ry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-417136-7.00002-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00686015v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345097v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hecquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Arbogast" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Suhner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Goetz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Amann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113652" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05168865v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quintin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Izabella Saad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Reymann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17912/micropub.biology.001542" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774231v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Kruse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthoz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Barberi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Riveline" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.08.043" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163589v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rivera Alvarez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Asselin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Tilly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Benoit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Batisse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112744" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283625v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Oginuma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvg.23527" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874348v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Costache" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Prigent Garcia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille N Plancke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Begnaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110868" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372246v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha Hirani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukshala Illukkumbura" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mathonnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.230714" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735922v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Boujemaa-Paterski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martiel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxiang Cao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1221708" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607272v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Suarez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Staiger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E11-01-0052" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606357v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Roland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeran Kang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brannon R Mccullough" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.03.064" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469496v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Achard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alph&#233;e Michelot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2009.12.056" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525593v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cambier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blanchoin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat2855" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960854v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delatour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Shekhar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Didry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ho Diep Le" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/2/025001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781739v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612913v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Becar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Montgomery" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Nahas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maioli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612911v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928367v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guerin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Thery" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943574v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Th&#233;ry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-417136-7.00002-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00686015v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>