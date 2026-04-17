--- v0 (2026-03-26)
+++ v1 (2026-04-17)
@@ -369,278 +369,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic production of reactive oxygen species does not predict its production in sperm cells across Drosophila melanogaster lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparative study of Caesalpinia bonduc (L.) Roxb. root extracts on sexual behaviour in male Wistar rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Ribou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biz Turnell</w:t>
+                <w:t xml:space="preserve">Mariette Sindete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Kumpitsch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Ribou</w:t>
+                <w:t xml:space="preserve">Tareck Rharass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Reinhardt</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adam Gbankoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Yemoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13104-021-05550-7⟩</w:t>
+              <w:t xml:space="preserve">Andrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/and.14072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03241047v1</w:t>
+                <w:t xml:space="preserve">hal-03241037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of Caesalpinia bonduc (L.) Roxb. root extracts on sexual behaviour in male Wistar rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Somatic production of reactive oxygen species does not predict its production in sperm cells across Drosophila melanogaster lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biz Turnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Kumpitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Ribou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achille Yemoa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Klaus Reinhardt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Andrologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (1), pp.131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/and.14072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13104-021-05550-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241037v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptide Vectors Carry Pyrene to Cell Organelles Allowing Real‐Time Quantification of Free Radicals in Mitochondria by Time‐Resolved Fluorescence Microscopy</w:t>
               </w:r>
@@ -754,269 +754,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stress does not play a primary role in the toxicity induced with clinical doses of doxorubicin in myocardial H9c2 cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthetic Sensors for Reactive Oxygen Species Detection and Quantification: A Critical Review of Current Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Ribou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11010-016-2653-x⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (9), pp.520-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ars.2016.6741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285736v1</w:t>
+                <w:t xml:space="preserve">hal-01366697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic Sensors for Reactive Oxygen Species Detection and Quantification: A Critical Review of Current Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oxidative stress does not play a primary role in the toxicity induced with clinical doses of doxorubicin in myocardial H9c2 cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tareck Rharass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Gbankoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem Kurşunluoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bijoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 25 (9), pp.520-533. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 413 (1-2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/ars.2016.6741⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11010-016-2653-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366697v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some pathophysiological insights into ovarian infestation by Myxobolus sp. (Myxozoa: Myxosporea) in Clarias gariepinus (Clariids: Silurids) from Bénin (West Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Gbankoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nounagnon Darius Tossavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1119,51 +1119,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histopathological and ultrastructural studies of a Henneguya species (Myxozoa: Myxosporea) infesting the intestine of Clarias gariepinus from Benin (West Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nounagnon Darius Tossavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Gbankoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akadiri Yessoufou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1343,51 +1343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Females become infertile as the stored sperm's oxygen radicals increase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Reinhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Ribou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1447,51 +1447,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced metabolic rate and oxygen radicals production in stored insect sperm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Ribou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Reinhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 279 (1736), pp.2196-2203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2443,51 +2443,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707312v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Ribou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Riera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Durand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Henry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2024.104566" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03969956v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jamal Wawi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Mahler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Inguimbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Marder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715762.2022.2077202" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241047v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biz Turnell" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Kumpitsch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Reinhardt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-021-05550-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241037v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sindete" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareck Rharass" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gbankoto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Yemoa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/and.14072" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03200462v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bijoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wagner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202000845" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01285736v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Canal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Kur&#351;unluo&#287;lu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-016-2653-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01366697v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2016.6741" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01215633v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon Darius Tossavi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sind&#233;t&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Nestor Sakiti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kabirou Mouta&#239;rou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-015-4496-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140287v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akadiri Yessoufou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Escande" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorand Dimitri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-014-4249-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01168117v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine, Bijoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201300217" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D2EA02CA367FB4B5686B86482DD747F1F7C7A95/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01168092v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02888" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01168086v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2011.2422" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00580768v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cosseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;ron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2011.01.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326234v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Oter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10895-008-0425-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BLG3WKRF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01168131v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Salmon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vigo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goyet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2006.04.011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WTB4F87-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418650v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Canu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250019" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241070v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anis Benallal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guglielmi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Moussa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78111-2_12" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850792v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707312v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Ribou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Riera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Durand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Henry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2024.104566" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03969956v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jamal Wawi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Mahler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Inguimbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Marder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715762.2022.2077202" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241037v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sindete" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareck Rharass" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gbankoto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Yemoa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/and.14072" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241047v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biz Turnell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Kumpitsch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Reinhardt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-021-05550-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03200462v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bijoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wagner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202000845" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01366697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2016.6741" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01285736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Canal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Kur&#351;unluo&#287;lu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-016-2653-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01215633v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon Darius Tossavi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sind&#233;t&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Nestor Sakiti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kabirou Mouta&#239;rou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-015-4496-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140287v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akadiri Yessoufou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Escande" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorand Dimitri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-014-4249-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01168117v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine, Bijoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201300217" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D2EA02CA367FB4B5686B86482DD747F1F7C7A95/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01168092v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02888" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01168086v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2011.2422" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00580768v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cosseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;ron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2011.01.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326234v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Oter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10895-008-0425-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BLG3WKRF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01168131v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Salmon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vigo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goyet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2006.04.011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WTB4F87-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418650v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Canu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250019" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241070v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anis Benallal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guglielmi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Moussa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78111-2_12" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850792v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>