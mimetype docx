--- v0 (2026-03-24)
+++ v1 (2026-05-09)
@@ -844,196 +844,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03923734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner, héberger et soigner dans l’urgence. La prise en charge des demandeurs d’asile en milieu rural (Bretagne)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Balancing local justice and spatial justice: Mobile outreach and refused asylum seekers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaik Pian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études rurales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/etudesrurales.27522⟩</w:t>
+              <w:t xml:space="preserve">Population, Space and Place</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/psp.2500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03500930v1</w:t>
+                <w:t xml:space="preserve">halshs-03436189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing local justice and spatial justice: Mobile outreach and refused asylum seekers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accompagner, héberger et soigner dans l’urgence. La prise en charge des demandeurs d’asile en milieu rural (Bretagne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population, Space and Place</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Études rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 208, pp.40-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/psp.2500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/etudesrurales.27522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03436189v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03500930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dimensions spatiales des relations familiales en migration : les enjeux autour de la grossesse en migration</w:t>
               </w:r>
@@ -1104,282 +1104,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03432317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représenter la dimension spatiale des contextes d'exercice des professionnels intervenant auprès de migrants : le cas des interprètes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retour sur une expérience de logement des migrants. Le conventionnement du squat des Jardins de la Poterie à Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cléry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lepetit</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Viellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02296262v1</w:t>
+                <w:t xml:space="preserve">halshs-02430790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur une expérience de logement des migrants. Le conventionnement du squat des Jardins de la Poterie à Rennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Bergeon</w:t>
+                <w:t xml:space="preserve">Représenter la dimension spatiale des contextes d'exercice des professionnels intervenant auprès de migrants : le cas des interprètes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaik Pian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jarno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Cléry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Faustine Viellot</w:t>
+                <w:t xml:space="preserve">Arnaud Lepetit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfst.342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02430790v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02296262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interprétariat en santé mentale : divisions sociale, morale et spatiale du travail dans les soins aux migrants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaik Pian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1644,347 +1644,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires, mobilités et santé : comment composer et penser une offre de soins pour les populations migrantes en situation précaire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etre migrant et vivre en squat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, (GÉO)POLITIQUE ET SANTÉ, 26 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfst.456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.3517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01360405v1</w:t>
+                <w:t xml:space="preserve">halshs-01360370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etre migrant et vivre en squat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trajectoires de santé et trajectoires migratoires chez les migrants sud-asiatiques en France : la santé à l’épreuve de la précarité et du sentiment d’isolement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Espace Politique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, L'immigration sud-asiatique en questions, 27 (161), pp.157-172</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01360370v1</w:t>
+                <w:t xml:space="preserve">halshs-01360384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires de santé et trajectoires migratoires chez les migrants sud-asiatiques en France : la santé à l’épreuve de la précarité et du sentiment d’isolement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parcours et trajectoires dans le domaine de la santé. Quelques réflexions issues de l’analyse d’entretiens effectués auprès de femmes migrantes enceintes ou ayant récemment accouché dans la ville de Rennes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, L'immigration sud-asiatique en questions, 27 (161), pp.157-172</w:t>
+              <w:t xml:space="preserve">ESO Travaux et Documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Dossier: Santé, 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01360384v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01360395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours et trajectoires dans le domaine de la santé. Quelques réflexions issues de l’analyse d’entretiens effectués auprès de femmes migrantes enceintes ou ayant récemment accouché dans la ville de Rennes.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Territoires, mobilités et santé : comment composer et penser une offre de soins pour les populations migrantes en situation précaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESO Travaux et Documents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfst.456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01360395v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01360405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps comme espace en soi et espace à soi ? Regards géographiques sur la complexité d'une pratique corporelle mondialisée : le yoga</w:t>
               </w:r>
@@ -2042,460 +2042,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03435087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences de la santé et du soin en migration : entre inégalités et discriminations [éditorial]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'ayurveda, c'est pour les Français&amp;quot;. Interroger recours aux soins, systèmes de santé et expérience migratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Poiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 28, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/remi.5861⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 28 (2), pp.149-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.5952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-01292256v1</w:t>
+                <w:t xml:space="preserve">halshs-00716996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ayurveda, c'est pour les Français&amp;quot;. Interroger recours aux soins, systèmes de santé et expérience migratoire</w:t>
+                <w:t xml:space="preserve">L'initiative associative et les reconfigurations locales des dispositifs d'accès aux soins pour les migrants primo-arrivants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle d'Halluin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Humanitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00716996v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03435105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'initiative associative et les reconfigurations locales des dispositifs d'accès aux soins pour les migrants primo-arrivants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expériences de la santé et du soin en migration : entre inégalités et discriminations [éditorial]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Cognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estelle d'Halluin</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Poiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanitaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.5861⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03435105v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01292256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accès aux soins des migrants en France et la « culture de l’initiative locale ». Une analyse des contextes locaux à l’épreuve des orientations nationales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risques sanitaires et sociaux chez les travailleurs agricoles immigrés dans la province d'Almeria (Andalousie, Espagne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Rouland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.24796⟩</w:t>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.111-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.4372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03435081v1</w:t>
+                <w:t xml:space="preserve">halshs-00777360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques sanitaires et sociaux chez les travailleurs agricoles immigrés dans la province d'Almeria (Andalousie, Espagne)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’accès aux soins des migrants en France et la « culture de l’initiative locale ». Une analyse des contextes locaux à l’épreuve des orientations nationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 1, pp.111-123. </w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Espace, Société, Territoire, pp.Document 566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/eps.4372⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.24796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00777360v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03435081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Migrants, santé et expériences de la discrimination »</w:t>
               </w:r>
@@ -2699,183 +2699,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Logement et représentations du logement pour les migrants et populations itinérantes »</w:t>
+                <w:t xml:space="preserve">Les ressources Internet sur les migrations et la santé : l’exemple de la base MIGHEALTHNET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-migrinter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Documentation sur Internet et migrations internationales, 3, pp.91-95. </w:t>
+              <w:t xml:space="preserve">, 2009, Documentation sur Internet et migrations internationales, 3, pp.89-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12k70⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12k6z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615909v1</w:t>
+                <w:t xml:space="preserve">hal-04615900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ressources Internet sur les migrations et la santé : l’exemple de la base MIGHEALTHNET</w:t>
+                <w:t xml:space="preserve">« Logement et représentations du logement pour les migrants et populations itinérantes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-migrinter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Documentation sur Internet et migrations internationales, 3, pp.89-90. </w:t>
+              <w:t xml:space="preserve">, 2009, Documentation sur Internet et migrations internationales, 3, pp.91-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12k6z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12k70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615900v1</w:t>
+                <w:t xml:space="preserve">hal-04615909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cours de yoga près de chez vous ?</w:t>
               </w:r>
@@ -2922,51 +2922,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3146,863 +3146,971 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualités des prises en charges des femmes enceintes primo-arrivantes: un exercice &amp;quot;en mode dégradé&amp;quot; (Rennes, Strasbourg, Paris)</w:t>
+                <w:t xml:space="preserve">A la recherche de la maternité idéale. La mobilité, sésame de l’accouchement rêvé des élites économiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Violences et soutiens à la maternité Entre corps, psychologie(s) et politique(s) de santé et de l’enfance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHESP, UMR ARENES, WAIMH, Oct 2020, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire Institut Convergences Migrations, Tourisme Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Paris Nord, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03436317v1</w:t>
+                <w:t xml:space="preserve">hal-05573405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un &amp;quot;tout petite terrain&amp;quot;? Ce que les lieux d'occupation font à la recherche et aux militantismes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Actualités des prises en charges des femmes enceintes primo-arrivantes: un exercice &amp;quot;en mode dégradé&amp;quot; (Rennes, Strasbourg, Paris)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Jarno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches critiques de la dimension spatiale des rapports sociaux : débats transdisciplinaires et transnationaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, organisé par l'UMR ESO (Espaces et Sociétés) et le Groupe transversal JEDI (Justice, espace, discriminations, inégalités) du Labex "Futurs urbains" (Université Paris-Est), Jun 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">Violences et soutiens à la maternité Entre corps, psychologie(s) et politique(s) de santé et de l’enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESP, UMR ARENES, WAIMH, Oct 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02430864v1</w:t>
+                <w:t xml:space="preserve">halshs-03436317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le déploiement des acteurs médicaux et médico-sociaux pour la prise en charge des demandeurs d'asile installés en milieu rural. Etude de cas en région Bretagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aux frontières du soin. Déplacement de normes et de rôles dans les trajectoires de soins des populations migrantes en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaik Pian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude « Dispositifs et initiatives d’installation de personnes en migration dans les campagnes », Programme ANR CAMIGRI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Penser les frontières, passer les frontières AISFL / CENS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02430889v1</w:t>
+                <w:t xml:space="preserve">halshs-03436267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grossesse en migration: parcours de soins et trajectoires de vie des femmes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le déploiement des acteurs médicaux et médico-sociaux pour la prise en charge des demandeurs d'asile installés en milieu rural. Etude de cas en région Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perinatmigrants2: « Trajectoires migratoires et santé autour de la naissance : travail précaire et politiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, G3 - Université de Montréal, Université de Genève et Université libre de Bruxelles, May 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Journées d’étude « Dispositifs et initiatives d’installation de personnes en migration dans les campagnes », Programme ANR CAMIGRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03436365v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux frontières du soin. Déplacement de normes et de rôles dans les trajectoires de soins des populations migrantes en France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un &amp;quot;tout petite terrain&amp;quot;? Ce que les lieux d'occupation font à la recherche et aux militantismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dunezat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jarno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser les frontières, passer les frontières AISFL / CENS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Approches critiques de la dimension spatiale des rapports sociaux : débats transdisciplinaires et transnationaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par l'UMR ESO (Espaces et Sociétés) et le Groupe transversal JEDI (Justice, espace, discriminations, inégalités) du Labex "Futurs urbains" (Université Paris-Est), Jun 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03436267v1</w:t>
+                <w:t xml:space="preserve">hal-02430864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus inégalitaires en santé et migrations : quelle place pour une approche critique de la dimension spatiale des inégalités sociales ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La grossesse en migration: parcours de soins et trajectoires de vie des femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anaik Pian</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches critiques de la dimension spatiale des rapports sociaux : débats transdisciplinaires et transnationaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR ESO (Espaces et Sociétés); Groupe transversal JEDI (Justice, espace, discriminations, inégalités) du Labex "Futurs urbains" (Université Paris-Est), Jun 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">Perinatmigrants2: « Trajectoires migratoires et santé autour de la naissance : travail précaire et politiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G3 - Université de Montréal, Université de Genève et Université libre de Bruxelles, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302812v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03436365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représenter la dimension spatiale des trajectoires de soins en contexte migratoire.</w:t>
+                <w:t xml:space="preserve">Processus inégalitaires en santé et migrations : quelle place pour une approche critique de la dimension spatiale des inégalités sociales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaik Pian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victoire Cottereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.352-355</w:t>
+              <w:t xml:space="preserve">Approches critiques de la dimension spatiale des rapports sociaux : débats transdisciplinaires et transnationaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR ESO (Espaces et Sociétés); Groupe transversal JEDI (Justice, espace, discriminations, inégalités) du Labex "Futurs urbains" (Université Paris-Est), Jun 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01854549v1</w:t>
+                <w:t xml:space="preserve">hal-02302812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours de soins et temporalités de la grossesse en migration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Représenter la dimension spatiale des trajectoires de soins en contexte migratoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lidia Cichon</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaik Pian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Cottereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parcours de vie et santé: apport des méthodes biographiques en santé publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.352-355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03436370v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Parcours de soins et temporalités de la grossesse en migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Cichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parcours de vie et santé: apport des méthodes biographiques en santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03436370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand les migrations internationales croisent les questions de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoire Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La géographie de la santé en France en 2011: quelles formations, quelles applications?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Paris, France. pp.362-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00758941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4012,51 +4120,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abécédaire de la géographie de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4068,158 +4176,158 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériologiques. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions matériologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.231, 2019, Abécédaire de la géographie de la santé, Mohamed El Khebir; Gérard lambert, 978-2-37361-220-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03691989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espace-monde du yoga : de la santé aux paysages thérapeutiques mondialisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes, pp.156, 2012, Géographie sociale, 978-2-7535-1758-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01374393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé et géographie, nouveaux regards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4228,51 +4336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economica Anthropos, pp.302, 2011, 978-2-7178-6098-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03254983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4282,1012 +4390,1012 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétariat et santé, interprétariat en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaik Pian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Thouroude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets de soignants - Livret d'accompagnement Outils de sensibilisation et de formation sur les enjeux de santé en migration (OSFOSAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une infirmière de l’hôpital public qui y croit encore</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maud Gelly</w:t>
+                <w:t xml:space="preserve">Processus inégalitaires en santé et migrations. Quelle place pour une approche critique de la dimension spatiale des inégalités sociales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">R. Pudal; J. Sinigaglia. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaik Pian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Camille Devaux; Alex M. Mahoudeau; Mari Oiry Varraca; Mathieu Uhel; Étienne Walker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le nouvel esprit du service public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions du croquant, 16 p., 2024, 9782365123785</w:t>
+              <w:t xml:space="preserve">Rapports de domination et résistances. Approches de géographie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.195-214, 2024, (Géographie sociale), 978-2-7535-9624-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04856755v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus inégalitaires en santé et migrations. Quelle place pour une approche critique de la dimension spatiale des inégalités sociales ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clelia Gasquet</w:t>
+                <w:t xml:space="preserve">Une infirmière de l’hôpital public qui y croit encore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Gasquet-Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Camille Devaux; Alex M. Mahoudeau; Mari Oiry Varraca; Mathieu Uhel; Étienne Walker. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Pudal; J. Sinigaglia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapports de domination et résistances. Approches de géographie sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.195-214, 2024, (Géographie sociale), 978-2-7535-9624-5</w:t>
+              <w:t xml:space="preserve">Le nouvel esprit du service public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du croquant, 16 p., 2024, 9782365123785</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100830v1</w:t>
+                <w:t xml:space="preserve">halshs-04856755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les moteurs de l'exil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vergnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS, Université d'Angers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets mêlés. Enquêtes illustrées sur l'accueil des exilés dans les campagnes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier Kawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.20-26, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03978173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health systems and immigrants - a focus on urban France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vojnovic Igor; Pearson Amber L.; Asiki Ghersim; DeVerteuil Geoffrey; Allen Adriana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of global urban health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2019, 978-1138206250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02110145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S comme systèmes de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de la géographie de la santé. Dimension territoriale de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02430848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D comme discriminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de la géographie de la santé. Dimension territoriale de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02430842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bodies at the crossroads between immigration and health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Atkinson Sarah; Hunt Rachel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geohumanities and health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2019, 978-3-030-21406-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02294938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé en migration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victoire Cottereau</w:t>
+                <w:t xml:space="preserve">L comme Lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudier les migrations internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.202-230, 2019, 978-2-86906-695-3</w:t>
+              <w:t xml:space="preserve">Abécédaire de la géographie de la santé. Dimension territoriale de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-37361-220-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02085136v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02430837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L comme Lieux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clelia Gasquet</w:t>
+                <w:t xml:space="preserve">Santé en migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yann Scioldo-Zürcher, Marie-Antoinette Hily et Emmanuel Ma Mung. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abécédaire de la géographie de la santé. Dimension territoriale de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 978-2-37361-220-2</w:t>
+              <w:t xml:space="preserve">Etudier les migrations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.202-230, 2019, 978-2-86906-695-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02430837v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02085136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'importance du lieu et du contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5307,630 +5415,630 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Alpha. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Se soigner par soi-même. Recherche interdisciplinaire sur l'automédication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02277197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter sur les rapports professionnels/usagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Brique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle d'Halluin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Se soigner par soi-même. Recherche interdisciplinaire sur l'automédication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de la géographie dans l'analyse de l'accès aux soins et des parcours de soins des migrants primo-arrivants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chapplain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Chhoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand les professionnels de la santé et du social se rencontrent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-2-8130-0245-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03787184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ebola. Géographie d'une crise sanitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2016, 978-2-7535-4767-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02289238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-spatial dimensions of healthcare for newly arrived migrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicity Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of migrations and health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02277209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés sur les géographies de la santé anglophone et francophone</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Au-delà des systèmes de santé biomédicaux dans les pays du Sud. Les enjeux autour de l’utilisation et de l’institutionnalisation des &amp;quot;médecines traditionnelles et alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warfa Nasir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé et géographie, nouveaux regards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica Anthropos, pp.73 - 100, 2011, 978-2-7178-6098-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254988v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà des systèmes de santé biomédicaux dans les pays du Sud. Les enjeux autour de l’utilisation et de l’institutionnalisation des &amp;quot;médecines traditionnelles et alternatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regards croisés sur les géographies de la santé anglophone et francophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Huish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Warfa Nasir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé et géographie, nouveaux regards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica Anthropos, pp.73 - 100, 2011, 978-2-7178-6098-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435066v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5946,51 +6054,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé et géographie, nouveaux regards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica Anthropos, pp.73 - 100, 2011, 978-2-7178-6098-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6000,169 +6108,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carnets de Soignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaik Pian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gabarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Missaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05544225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours de parents en situation de vulnérabilité sociale et accès aux soins en santé mentale des enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6171,165 +6279,165 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05142650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysage et Santé (11 capsules vidéo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Dû-Blayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6339,381 +6447,381 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « parcours de santé » à la croisée du social et du sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batoul Mahamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Askoria; ESO - Espaces et Société. 2022, https://www.crts-bretagne.fr/images/PARCOURS_SANTE/Rapport_CRTS_Parcours_Sante_FINAL_Oct2022.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04049922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en charge des femmes enceintes récemment arrivées en France. Approche comparative Rennes-Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR ESO 6590 CNRS. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03016990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES ACTIONS DE « L'ALLER VERS » DE MÉDECINS DU MONDE-STRASBOURG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Ligi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaik Pian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR ESO, Espaces et Sociétés; Médecins du Monde; Réseau Louis Guilloux. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01905233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIGRATIONS ET SANTÉ : Analyse des variations dans l’accès aux soins des populations migrantes à l’échelle locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RN-MSH. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01189094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId157"/>
+      <w:footerReference w:type="default" r:id="rId158"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6781,51 +6889,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E4655D3"/>
+    <w:nsid w:val="B37DEAA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7012,51 +7120,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-cecilehoyez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103846581" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migsan.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011237v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Hoyez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380264v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cristofalo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gelly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16499-9.p.0123" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380222v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.1818" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923734v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dunezat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jarno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.7773" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500930v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.27522" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436189v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaik Pian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp.2500" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432317v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.10448" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02296262v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lepetit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.342" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430790v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cl&#233;ry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Viellot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129908v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Tersigni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.10768" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544982v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christen Juliane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330417v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Collins" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2016.01.029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW5BTZ9H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360405v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.456" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360370v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3517" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360384v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360395v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03435087v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.781.0057" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01292256v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Cognet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poiret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5861" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00716996v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5952" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03435105v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle d'Halluin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03435081v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24796" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777360v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Rouland" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4372" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607827v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.1313" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Curtis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S&#233;chet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Danic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5042/ijmhsc.2010.0228" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2501DFDFEA446AC32C9DB53E979B1209FA36864F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615909v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k70" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615900v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k6z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209455v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05142578v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Terrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159411v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Walker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436317v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430864v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02430889v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436365v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Millot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436267v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302812v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854549v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Cottereau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436370v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Cichon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758941v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691989v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/epistemologie-de-la-medecine-et-du-soin/293-abecedaire-de-la-sante-geographie-et-sante-9782373612202.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374393v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254983v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318532v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Thouroude" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856755v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Gasquet-Blanchard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100830v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978173v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Feildel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vergnol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-angers.fr/_attachment/carnets-meles-actualite/CarnetsM%C3%AAl%C3%A9s-07022023-page.pdf?download=true" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110145v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430848v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430842v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294938v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lepage" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085136v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bertrand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Petit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430837v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277197v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130066v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brique" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787184v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chapplain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chhoa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289238v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eliot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277209v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Thomas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254988v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huish" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03435066v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warfa Nasir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03435077v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544225v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adam" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabarro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Missaoui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05142650v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136488v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le D&#251;-Blayo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Deborde" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Velly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nicolas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04049922v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Mahamat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016990v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905233v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ligi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01189094v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-cecilehoyez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103846581" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migsan.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011237v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Hoyez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380264v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cristofalo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gelly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16499-9.p.0123" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380222v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.1818" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923734v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dunezat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jarno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.7773" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436189v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaik Pian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp.2500" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500930v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.27522" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432317v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.10448" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430790v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cl&#233;ry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Viellot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02296262v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lepetit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.342" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129908v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Tersigni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.10768" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544982v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christen Juliane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330417v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Collins" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2016.01.029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW5BTZ9H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360370v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3517" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360384v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360395v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360405v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.456" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03435087v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.781.0057" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00716996v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5952" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03435105v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle d'Halluin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01292256v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Cognet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poiret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5861" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777360v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Rouland" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4372" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03435081v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24796" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607827v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.1313" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Curtis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S&#233;chet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Danic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5042/ijmhsc.2010.0228" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2501DFDFEA446AC32C9DB53E979B1209FA36864F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615900v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k6z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615909v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k70" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209455v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05142578v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Terrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159411v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Walker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573405v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436317v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436267v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02430889v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430864v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436365v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Millot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302812v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854549v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Cottereau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436370v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Cichon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758941v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691989v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/epistemologie-de-la-medecine-et-du-soin/293-abecedaire-de-la-sante-geographie-et-sante-9782373612202.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374393v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254983v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318532v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Thouroude" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100830v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856755v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Gasquet-Blanchard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978173v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Feildel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vergnol" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-angers.fr/_attachment/carnets-meles-actualite/CarnetsM%C3%AAl%C3%A9s-07022023-page.pdf?download=true" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110145v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430848v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430842v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294938v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lepage" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430837v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085136v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bertrand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Petit" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277197v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130066v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brique" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787184v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chapplain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chhoa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289238v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eliot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277209v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Thomas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03435066v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warfa Nasir" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254988v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huish" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03435077v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544225v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adam" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabarro" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Missaoui" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05142650v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136488v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le D&#251;-Blayo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Deborde" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Velly" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nicolas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04049922v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Mahamat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016990v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905233v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ligi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01189094v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>